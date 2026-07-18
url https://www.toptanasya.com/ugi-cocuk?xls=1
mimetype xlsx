--- v0 (2026-02-14)
+++ v1 (2026-07-18)
@@ -85,520 +85,550 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259664415</t>
+          <t>9786259256092</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Uzayda Dinozor Var</t>
+          <t>Gizemli Orman ve Kayıp İşaret</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>194</v>
+        <v>242</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259700274</t>
+          <t>9786259256085</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Uçurtma'nın Peşinde</t>
+          <t>Malakit Taşının Gizemi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>240</v>
+        <v>330</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259664408</t>
+          <t>9786259664415</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Tarih Yolcuları - Meclisi Biz Açtık</t>
+          <t>Uzayda Dinozor Var</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>208</v>
+        <v>194</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259700250</t>
+          <t>9786259700274</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Tarih Yolcuları - Piramitleri Biz Yaptık</t>
+          <t>Kayıp Uçurtma'nın Peşinde</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>208</v>
+        <v>240</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259700298</t>
+          <t>9786259664408</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Tarih Yolcuları - Anadolu'nun Kapılarını Biz Açtık</t>
+          <t>Tarih Yolcuları - Meclisi Biz Açtık</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>208</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259700267</t>
+          <t>9786259700250</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Tarih Yolcuları - İstanbul'u Biz Fethettik</t>
+          <t>Tarih Yolcuları - Piramitleri Biz Yaptık</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>235</v>
+        <v>208</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259700243</t>
+          <t>9786259700298</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Teoman'ın Macera Günlüğü ''Zeraphon Macerası''</t>
+          <t>Tarih Yolcuları - Anadolu'nun Kapılarını Biz Açtık</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>378</v>
+        <v>208</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259700205</t>
+          <t>9786259700267</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Bekçileri</t>
+          <t>Tarih Yolcuları - İstanbul'u Biz Fethettik</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>254</v>
+        <v>235</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259700212</t>
+          <t>9786259700243</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Göktaşı</t>
+          <t>Teoman'ın Macera Günlüğü ''Zeraphon Macerası''</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>205</v>
+        <v>378</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259700236</t>
+          <t>9786259700205</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Uzay Macerası</t>
+          <t>Zamanın Bekçileri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>213</v>
+        <v>254</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259700229</t>
+          <t>9786259700212</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ejderha Yumurtası</t>
+          <t>Gizemli Göktaşı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>211</v>
+        <v>205</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259546599</t>
+          <t>9786259700236</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Zeynep ve Konuşan Sebzeler</t>
+          <t>Uzay Macerası</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>459</v>
+        <v>213</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259546575</t>
+          <t>9786259700229</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Metal İstila - Robotların Yükselişi</t>
+          <t>Ejderha Yumurtası</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>203</v>
+        <v>211</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259546551</t>
+          <t>9786259546599</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Eyvah! Kediler Dünyayı İstila Etti</t>
+          <t>Zeynep ve Konuşan Sebzeler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>186</v>
+        <v>459</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259546568</t>
+          <t>9786259546575</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>DreamBeat - Ritmin Peşinde - Kore'de Bir Hayal Gerçek Oldu</t>
+          <t>Metal İstila - Robotların Yükselişi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>257</v>
+        <v>203</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259546582</t>
+          <t>9786259546551</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Aaa! Sınıf Arkadaşım Bir Robotmuş!</t>
+          <t>Eyvah! Kediler Dünyayı İstila Etti</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>194</v>
+        <v>186</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259546544</t>
+          <t>9786259546568</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bilge Dedem Anlatıyor</t>
+          <t>DreamBeat - Ritmin Peşinde - Kore'de Bir Hayal Gerçek Oldu</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>262</v>
+        <v>257</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259546520</t>
+          <t>9786259546582</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Pofi ve Kiki</t>
+          <t>Aaa! Sınıf Arkadaşım Bir Robotmuş!</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>370</v>
+        <v>194</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259546537</t>
+          <t>9786259546544</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gök Kartal</t>
+          <t>Bilge Dedem Anlatıyor</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>292</v>
+        <v>262</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259546513</t>
+          <t>9786259546520</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Açelya Ev Eşyalarını Öğreniyor</t>
+          <t>Pofi ve Kiki</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>292</v>
+        <v>370</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256225107</t>
+          <t>9786259546537</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Rüya Gibi Bir Yaz</t>
+          <t>Gök Kartal</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>329</v>
+        <v>292</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259531793</t>
+          <t>9786259546513</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Taşın Sırrı</t>
+          <t>Açelya Ev Eşyalarını Öğreniyor</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>178</v>
+        <v>292</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259531748</t>
+          <t>9786256225107</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Korku Evi ''Gizemli Kitap''</t>
+          <t>Rüya Gibi Bir Yaz</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>213</v>
+        <v>329</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259546506</t>
+          <t>9786259531793</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar Dünyayı Yönetirse</t>
+          <t>Büyülü Taşın Sırrı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>224</v>
+        <v>178</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259531779</t>
+          <t>9786259531748</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Piramitler</t>
+          <t>Korku Evi ''Gizemli Kitap''</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>198</v>
+        <v>213</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259531786</t>
+          <t>9786259546506</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Annem Babam Çocuk Oldu</t>
+          <t>Çocuklar Dünyayı Yönetirse</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>178</v>
+        <v>224</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259531762</t>
+          <t>9786259531779</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Şifreli Sandığın Gizemi</t>
+          <t>Gizemli Piramitler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>273</v>
+        <v>198</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259531724</t>
+          <t>9786259531786</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ronaldo Bana Çalım Attı</t>
+          <t>Annem Babam Çocuk Oldu</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>254</v>
+        <v>178</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259531755</t>
+          <t>9786259531762</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Korku Evi ''Son Macera''</t>
+          <t>Şifreli Sandığın Gizemi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>194</v>
+        <v>273</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259531731</t>
+          <t>9786259531724</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Korku Evi ''Gizemli Davetiye''</t>
+          <t>Ronaldo Bana Çalım Attı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>211</v>
+        <v>254</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259531717</t>
+          <t>9786259531755</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Vampirler Kulübü</t>
+          <t>Korku Evi ''Son Macera''</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>205</v>
+        <v>194</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
+          <t>9786259531731</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Korku Evi ''Gizemli Davetiye''</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786259531717</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Vampirler Kulübü</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
           <t>9786259531700</t>
         </is>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Macera Dedektifleri</t>
         </is>
       </c>
-      <c r="C33" s="1">
+      <c r="C35" s="1">
         <v>297</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>