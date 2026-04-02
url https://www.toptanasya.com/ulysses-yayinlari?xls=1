--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -85,1375 +85,1480 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259666778</t>
+          <t>9786258720112</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Saklıca</t>
+          <t>Satrançta Kazandıran Taktiksel İlkeler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259253602</t>
+          <t>9786258720105</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Zıpzıp ve Yasaklı Bahçe</t>
+          <t>Satrançta İki Hamlede Matlar</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259253640</t>
+          <t>9786258720136</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Cadı Soraya ve Cesur Arion</t>
+          <t>Ateşten Düğüm 2 - Yasemin Kokusu</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>320</v>
+        <v>480</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258720075</t>
+          <t>9786258720150</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Baharda Zemheri</t>
+          <t>Zevahir (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>626</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259666716</t>
+          <t>8684990868127</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bal Peteği</t>
+          <t>Zevahir Kutulu Set (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>240</v>
+        <v>650</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259666792</t>
+          <t>9786258720143</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kehanet Serisi 1 - Güneş ve Ay (Ciltli)</t>
+          <t>Kamelya (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>625</v>
+        <v>740</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258720044</t>
+          <t>8684990868110</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın Ardında</t>
+          <t>Kamelya Kutulu Set (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>240</v>
+        <v>800</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258720068</t>
+          <t>9786259666778</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Buğraz</t>
+          <t>Saklıca</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258720006</t>
+          <t>9786259253602</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kehanet Serisi 2 - Fırtına ve Ateş (Kutulu) (Ciltli)</t>
+          <t>Zıpzıp ve Yasaklı Bahçe</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>625</v>
+        <v>320</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258720013</t>
+          <t>9786259253640</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kehanet Serisi 2 - Fırtına ve Ateş</t>
+          <t>Cadı Soraya ve Cesur Arion</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>420</v>
+        <v>320</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258720099</t>
+          <t>9786258720075</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kimliği Çalınan Kadın Neva</t>
+          <t>Baharda Zemheri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258720020</t>
+          <t>9786259666716</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Lunapark Katili</t>
+          <t>Bal Peteği</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>340</v>
+        <v>240</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258720051</t>
+          <t>9786259666792</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Mafyanın Kızı Alev</t>
+          <t>Kehanet Serisi 1 - Güneş ve Ay (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>460</v>
+        <v>625</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258720037</t>
+          <t>9786258720044</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Wanderlust 3 - Denek 0408</t>
+          <t>Karanlığın Ardında</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258720082</t>
+          <t>9786258720068</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İhtimaller Can Yakar</t>
+          <t>Buğraz</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>360</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259666754</t>
+          <t>9786258720006</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Cam Tabut Cinayetleri</t>
+          <t>Kehanet Serisi 2 - Fırtına ve Ateş (Kutulu) (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>270</v>
+        <v>625</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259666785</t>
+          <t>9786258720013</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Geçmişteki Yaralı Ruh 2</t>
+          <t>Kehanet Serisi 2 - Fırtına ve Ateş</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>390</v>
+        <v>420</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259527314</t>
+          <t>9786258720099</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Düşe Yazdım</t>
+          <t>Kimliği Çalınan Kadın Neva</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>260</v>
+        <v>360</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259666730</t>
+          <t>9786258720020</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Son Küre Koruyucuları</t>
+          <t>Lunapark Katili</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>460</v>
+        <v>340</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259695198</t>
+          <t>9786258720051</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Gece Ateşi</t>
+          <t>Mafyanın Kızı Alev</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>460</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259572833</t>
+          <t>9786258720037</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Paranormal Hikayeler 3</t>
+          <t>Wanderlust 3 - Denek 0408</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>190</v>
+        <v>400</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259666723</t>
+          <t>9786258720082</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Zerdali Çiçeği</t>
+          <t>İhtimaller Can Yakar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>550</v>
+        <v>360</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259666709</t>
+          <t>9786259666754</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Aşk Oyunu</t>
+          <t>Cam Tabut Cinayetleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>650</v>
+        <v>270</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259695181</t>
+          <t>9786259666785</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Gölgenin Oyunu</t>
+          <t>Geçmişteki Yaralı Ruh 2</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>265</v>
+        <v>390</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259695150</t>
+          <t>9786259527314</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kalp Meselesi</t>
+          <t>Düşe Yazdım</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>230</v>
+        <v>260</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259695167</t>
+          <t>9786259666730</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Pembe Panter Cinayetleri</t>
+          <t>Son Küre Koruyucuları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>270</v>
+        <v>460</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259695174</t>
+          <t>9786259695198</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yangın</t>
+          <t>Gece Ateşi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>210</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259695143</t>
+          <t>9786259572833</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Eğlence Krallığı</t>
+          <t>Paranormal Hikayeler 3</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>130</v>
+        <v>190</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259578392</t>
+          <t>9786259666723</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Katilin Güncesi</t>
+          <t>Zerdali Çiçeği</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>190</v>
+        <v>550</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259695112</t>
+          <t>9786259666709</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kehanet Serisi: Güneş ve Ay</t>
+          <t>Aşk Oyunu</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>575</v>
+        <v>650</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259695129</t>
+          <t>9786259695181</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Medio Serisi 1 : Güç ve Yıkım</t>
+          <t>Gölgenin Oyunu</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>330</v>
+        <v>265</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259695105</t>
+          <t>9786259695150</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Wanderlust - 2 Çernobil Kapanı</t>
+          <t>Kalp Meselesi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>380</v>
+        <v>230</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259695136</t>
+          <t>9786259695167</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Meftun 2</t>
+          <t>Pembe Panter Cinayetleri</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>390</v>
+        <v>270</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259578378</t>
+          <t>9786259695174</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Denizin Mavi Ruhu</t>
+          <t>Yangın</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>360</v>
+        <v>210</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259578354</t>
+          <t>9786259695143</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin Mührü</t>
+          <t>Sonsuz Eğlence Krallığı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>260</v>
+        <v>130</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259578347</t>
+          <t>9786259578392</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Devrim Sensin Aden</t>
+          <t>Katilin Güncesi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>340</v>
+        <v>190</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259578361</t>
+          <t>9786259695112</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Mavi Hayat</t>
+          <t>Kehanet Serisi: Güneş ve Ay</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>155</v>
+        <v>575</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259578323</t>
+          <t>9786259695129</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ölümün İzleri</t>
+          <t>Medio Serisi 1 : Güç ve Yıkım</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>310</v>
+        <v>330</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259578330</t>
+          <t>9786259695105</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Zamana Karşı</t>
+          <t>Wanderlust - 2 Çernobil Kapanı</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259572888</t>
+          <t>9786259695136</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Yaşamayanlar</t>
+          <t>Meftun 2</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>375</v>
+        <v>390</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259456089</t>
+          <t>9786259578378</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Çığlık</t>
+          <t>Denizin Mavi Ruhu</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>330</v>
+        <v>360</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259572895</t>
+          <t>9786259578354</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Amok Koşucusu</t>
+          <t>Geçmişin Mührü</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>120</v>
+        <v>260</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259572864</t>
+          <t>9786259578347</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Bir Kadının Mektubu</t>
+          <t>Devrim Sensin Aden</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>120</v>
+        <v>340</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259578316</t>
+          <t>9786259578361</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Yaşamından 24 Saat</t>
+          <t>Mavi Hayat</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>125</v>
+        <v>155</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259572857</t>
+          <t>9786259578323</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kalpsiz</t>
+          <t>Ölümün İzleri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>320</v>
+        <v>310</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259578309</t>
+          <t>9786259578330</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Gecenin İzleri</t>
+          <t>Zamana Karşı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>235</v>
+        <v>380</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259754567</t>
+          <t>9786259572888</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Göz</t>
+          <t>Yaşamayanlar</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>130</v>
+        <v>375</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259572871</t>
+          <t>9786259456089</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Sessiz Çığlık</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>120</v>
+        <v>330</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259572819</t>
+          <t>9786259572895</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Satrançta Açılış İlkeleri</t>
+          <t>Amok Koşucusu</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>280</v>
+        <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259572802</t>
+          <t>9786259572864</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Satrançta Temel Mat İlkeleri</t>
+          <t>Bilinmeyen Bir Kadının Mektubu</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>280</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259572840</t>
+          <t>9786259578316</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yılan Hikayesi</t>
+          <t>Bir Kadının Yaşamından 24 Saat</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>340</v>
+        <v>125</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259754550</t>
+          <t>9786259572857</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Deha Zaman Kaçağı</t>
+          <t>Kalpsiz</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>210</v>
+        <v>320</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259754543</t>
+          <t>9786259578309</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Palyaço Neşesi</t>
+          <t>Karanlık Gecenin İzleri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>130</v>
+        <v>235</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259754574</t>
+          <t>9786259754567</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Moran</t>
+          <t>Kırmızı Göz</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>210</v>
+        <v>130</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259572826</t>
+          <t>9786259572871</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Alesia</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259754529</t>
+          <t>9786259572819</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Meftun</t>
+          <t>Satrançta Açılış İlkeleri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>320</v>
+        <v>280</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259532271</t>
+          <t>9786259572802</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Dilvan</t>
+          <t>Satrançta Temel Mat İlkeleri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>410</v>
+        <v>280</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259754505</t>
+          <t>9786259572840</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Geçmişteki Yaralı Ruh</t>
+          <t>Yılan Hikayesi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>320</v>
+        <v>340</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259532288</t>
+          <t>9786259754550</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Aldanışın Portresi</t>
+          <t>Deha Zaman Kaçağı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>300</v>
+        <v>210</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259754598</t>
+          <t>9786259754543</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Paranormal Hikayeler 2</t>
+          <t>Palyaço Neşesi</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259754512</t>
+          <t>9786259754574</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Şairlerin de Kalemi Susarmış Bazen</t>
+          <t>Moran</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>145</v>
+        <v>210</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259754581</t>
+          <t>9786259572826</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Bul Ya Da Öl</t>
+          <t>Alesia</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>380</v>
+        <v>180</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259532295</t>
+          <t>9786259754529</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Dolunay Yalnızlığı</t>
+          <t>Meftun</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>135</v>
+        <v>320</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259754536</t>
+          <t>9786259532271</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Paranormal Hikâyeler 1</t>
+          <t>Dilvan</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>130</v>
+        <v>410</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259532264</t>
+          <t>9786259754505</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Sayendeyiz</t>
+          <t>Geçmişteki Yaralı Ruh</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>190</v>
+        <v>320</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259532257</t>
+          <t>9786259532288</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Wanderlust - 1 Çernobil Kontrol Projesi</t>
+          <t>Aldanışın Portresi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259532240</t>
+          <t>9786259754598</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Ateşten Düğüm: Karanlıktaki Yasemin</t>
+          <t>Paranormal Hikayeler 2</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>350</v>
+        <v>130</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259527376</t>
+          <t>9786259754512</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Delilik</t>
+          <t>Şairlerin de Kalemi Susarmış Bazen</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>160</v>
+        <v>145</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259532226</t>
+          <t>9786259754581</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Yüce Tanrı Pan’ın Kızı Helen</t>
+          <t>Bul Ya Da Öl</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>115</v>
+        <v>380</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259532233</t>
+          <t>9786259532295</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Od Kelebeğin Dönüşü</t>
+          <t>Dolunay Yalnızlığı</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>350</v>
+        <v>135</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259532219</t>
+          <t>9786259754536</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Fısıltılar</t>
+          <t>Paranormal Hikâyeler 1</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259527369</t>
+          <t>9786259532264</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Beyaz İnsanlar</t>
+          <t>Sayendeyiz</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>90</v>
+        <v>190</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259532202</t>
+          <t>9786259532257</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kurt</t>
+          <t>Wanderlust - 1 Çernobil Kontrol Projesi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>95</v>
+        <v>360</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259527390</t>
+          <t>9786259532240</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Zamana Beş Kala</t>
+          <t>Ateşten Düğüm: Karanlıktaki Yasemin</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>90</v>
+        <v>350</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259527338</t>
+          <t>9786259527376</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Innsmouth’un Üzerindeki Gölge</t>
+          <t>Delilik</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>115</v>
+        <v>160</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259527307</t>
+          <t>9786259532226</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Söğütler</t>
+          <t>Yüce Tanrı Pan’ın Kızı Helen</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>120</v>
+        <v>115</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259456096</t>
+          <t>9786259532233</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Carmilla</t>
+          <t>Od Kelebeğin Dönüşü</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>125</v>
+        <v>350</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259527321</t>
+          <t>9786259532219</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Günaydın Lal</t>
+          <t>Fısıltılar</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>125</v>
+        <v>135</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259456065</t>
+          <t>9786259527369</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kırılgan Vefa</t>
+          <t>Beyaz İnsanlar</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786259456072</t>
+          <t>9786259532202</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Kuledeki Oda</t>
+          <t>Beyaz Kurt</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>175</v>
+        <v>95</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259527345</t>
+          <t>9786259527390</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Yaşlı Dadının Hikayesi</t>
+          <t>Zamana Beş Kala</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786259527383</t>
+          <t>9786259527338</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Luna ve Sihirli Gökkuşağı</t>
+          <t>Innsmouth’un Üzerindeki Gölge</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>90</v>
+        <v>115</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786259527352</t>
+          <t>9786259527307</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Kendime İyi Bak</t>
+          <t>Söğütler</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786259456041</t>
+          <t>9786259456096</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Satrançta Oyunsonu İlkeleri</t>
+          <t>Carmilla</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>280</v>
+        <v>125</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786259456058</t>
+          <t>9786259527321</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Karanlığa Bakarken</t>
+          <t>Günaydın Lal</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>130</v>
+        <v>125</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786259456034</t>
+          <t>9786259456065</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Hemşerim Nasıl Giderim</t>
+          <t>Kırılgan Vefa</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786259456027</t>
+          <t>9786259456072</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Satrançta Temel İlkeler</t>
+          <t>Kuledeki Oda</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>280</v>
+        <v>175</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786259456010</t>
+          <t>9786259527345</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Yaş Otuzdan Önce</t>
+          <t>Yaşlı Dadının Hikayesi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
+          <t>9786259527383</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Luna ve Sihirli Gökkuşağı</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786259527352</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Kendime İyi Bak</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786259456041</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Satrançta Oyunsonu İlkeleri</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786259456058</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Karanlığa Bakarken</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786259456034</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Hemşerim Nasıl Giderim</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786259456027</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Satrançta Temel İlkeler</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786259456010</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Yaş Otuzdan Önce</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
           <t>9786259456003</t>
         </is>
       </c>
-      <c r="B90" s="1" t="inlineStr">
+      <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Kendimden</t>
         </is>
       </c>
-      <c r="C90" s="1">
+      <c r="C97" s="1">
         <v>90</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>