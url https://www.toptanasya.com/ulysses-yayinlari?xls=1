--- v1 (2026-04-02)
+++ v2 (2026-05-21)
@@ -85,1480 +85,1495 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258720112</t>
+          <t>9786258720129</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Satrançta Kazandıran Taktiksel İlkeler</t>
+          <t>İnkisar-ı Hayal</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258720105</t>
+          <t>9786258720112</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Satrançta İki Hamlede Matlar</t>
+          <t>Satrançta Kazandıran Taktiksel İlkeler</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258720136</t>
+          <t>9786258720105</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ateşten Düğüm 2 - Yasemin Kokusu</t>
+          <t>Satrançta İki Hamlede Matlar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>480</v>
+        <v>320</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258720150</t>
+          <t>9786258720136</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Zevahir (Ciltli)</t>
+          <t>Ateşten Düğüm 2 - Yasemin Kokusu</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>626</v>
+        <v>480</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>8684990868127</t>
+          <t>9786258720150</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Zevahir Kutulu Set (Ciltli)</t>
+          <t>Zevahir (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>650</v>
+        <v>626</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258720143</t>
+          <t>8684990868127</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kamelya (Ciltli)</t>
+          <t>Zevahir Kutulu Set (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>740</v>
+        <v>650</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>8684990868110</t>
+          <t>9786258720143</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kamelya Kutulu Set (Ciltli)</t>
+          <t>Kamelya (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>800</v>
+        <v>645</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259666778</t>
+          <t>8684990868110</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Saklıca</t>
+          <t>Kamelya Kutulu Set (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>400</v>
+        <v>720</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259253602</t>
+          <t>9786259666778</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Zıpzıp ve Yasaklı Bahçe</t>
+          <t>Saklıca</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259253640</t>
+          <t>9786259253602</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Cadı Soraya ve Cesur Arion</t>
+          <t>Zıpzıp ve Yasaklı Bahçe</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258720075</t>
+          <t>9786259253640</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Baharda Zemheri</t>
+          <t>Cadı Soraya ve Cesur Arion</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259666716</t>
+          <t>9786258720075</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bal Peteği</t>
+          <t>Baharda Zemheri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259666792</t>
+          <t>9786259666716</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kehanet Serisi 1 - Güneş ve Ay (Ciltli)</t>
+          <t>Bal Peteği</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>625</v>
+        <v>240</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258720044</t>
+          <t>9786259666792</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın Ardında</t>
+          <t>Kehanet Serisi 1 - Güneş ve Ay (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>240</v>
+        <v>625</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258720068</t>
+          <t>9786258720044</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Buğraz</t>
+          <t>Karanlığın Ardında</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258720006</t>
+          <t>9786258720068</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kehanet Serisi 2 - Fırtına ve Ateş (Kutulu) (Ciltli)</t>
+          <t>Buğraz</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>625</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258720013</t>
+          <t>9786258720006</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kehanet Serisi 2 - Fırtına ve Ateş</t>
+          <t>Kehanet Serisi 2 - Fırtına ve Ateş (Kutulu) (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>420</v>
+        <v>625</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258720099</t>
+          <t>9786258720013</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kimliği Çalınan Kadın Neva</t>
+          <t>Kehanet Serisi 2 - Fırtına ve Ateş</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>360</v>
+        <v>420</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258720020</t>
+          <t>9786258720099</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Lunapark Katili</t>
+          <t>Kimliği Çalınan Kadın Neva</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>340</v>
+        <v>360</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258720051</t>
+          <t>9786258720020</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Mafyanın Kızı Alev</t>
+          <t>Lunapark Katili</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>460</v>
+        <v>340</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258720037</t>
+          <t>9786258720051</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Wanderlust 3 - Denek 0408</t>
+          <t>Mafyanın Kızı Alev</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>400</v>
+        <v>460</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258720082</t>
+          <t>9786258720037</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İhtimaller Can Yakar</t>
+          <t>Wanderlust 3 - Denek 0408</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259666754</t>
+          <t>9786258720082</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Cam Tabut Cinayetleri</t>
+          <t>İhtimaller Can Yakar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>270</v>
+        <v>360</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259666785</t>
+          <t>9786259666754</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Geçmişteki Yaralı Ruh 2</t>
+          <t>Cam Tabut Cinayetleri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>390</v>
+        <v>270</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259527314</t>
+          <t>9786259666785</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Düşe Yazdım</t>
+          <t>Geçmişteki Yaralı Ruh 2</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>260</v>
+        <v>390</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259666730</t>
+          <t>9786259527314</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Son Küre Koruyucuları</t>
+          <t>Düşe Yazdım</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>460</v>
+        <v>260</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259695198</t>
+          <t>9786259666730</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Gece Ateşi</t>
+          <t>Son Küre Koruyucuları</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>460</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259572833</t>
+          <t>9786259695198</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Paranormal Hikayeler 3</t>
+          <t>Gece Ateşi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259666723</t>
+          <t>9786259572833</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Zerdali Çiçeği</t>
+          <t>Paranormal Hikayeler 3</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>550</v>
+        <v>190</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259666709</t>
+          <t>9786259666723</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Aşk Oyunu</t>
+          <t>Zerdali Çiçeği</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259695181</t>
+          <t>9786259666709</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Gölgenin Oyunu</t>
+          <t>Aşk Oyunu</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>265</v>
+        <v>650</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259695150</t>
+          <t>9786259695181</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kalp Meselesi</t>
+          <t>Gölgenin Oyunu</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>230</v>
+        <v>265</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259695167</t>
+          <t>9786259695150</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Pembe Panter Cinayetleri</t>
+          <t>Kalp Meselesi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>270</v>
+        <v>230</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259695174</t>
+          <t>9786259695167</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yangın</t>
+          <t>Pembe Panter Cinayetleri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>210</v>
+        <v>270</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259695143</t>
+          <t>9786259695174</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Eğlence Krallığı</t>
+          <t>Yangın</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>130</v>
+        <v>210</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259578392</t>
+          <t>9786259695143</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Katilin Güncesi</t>
+          <t>Sonsuz Eğlence Krallığı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>190</v>
+        <v>130</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259695112</t>
+          <t>9786259578392</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kehanet Serisi: Güneş ve Ay</t>
+          <t>Katilin Güncesi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>575</v>
+        <v>190</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259695129</t>
+          <t>9786259695112</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Medio Serisi 1 : Güç ve Yıkım</t>
+          <t>Kehanet Serisi: Güneş ve Ay</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>330</v>
+        <v>575</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259695105</t>
+          <t>9786259695129</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Wanderlust - 2 Çernobil Kapanı</t>
+          <t>Medio Serisi 1 : Güç ve Yıkım</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>380</v>
+        <v>330</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259695136</t>
+          <t>9786259695105</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Meftun 2</t>
+          <t>Wanderlust - 2 Çernobil Kapanı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>390</v>
+        <v>380</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259578378</t>
+          <t>9786259695136</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Denizin Mavi Ruhu</t>
+          <t>Meftun 2</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>360</v>
+        <v>390</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259578354</t>
+          <t>9786259578378</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin Mührü</t>
+          <t>Denizin Mavi Ruhu</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>260</v>
+        <v>360</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259578347</t>
+          <t>9786259578354</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Devrim Sensin Aden</t>
+          <t>Geçmişin Mührü</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>340</v>
+        <v>260</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259578361</t>
+          <t>9786259578347</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Mavi Hayat</t>
+          <t>Devrim Sensin Aden</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>155</v>
+        <v>340</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259578323</t>
+          <t>9786259578361</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ölümün İzleri</t>
+          <t>Mavi Hayat</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>310</v>
+        <v>155</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259578330</t>
+          <t>9786259578323</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Zamana Karşı</t>
+          <t>Ölümün İzleri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>380</v>
+        <v>310</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259572888</t>
+          <t>9786259578330</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yaşamayanlar</t>
+          <t>Zamana Karşı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>375</v>
+        <v>380</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259456089</t>
+          <t>9786259572888</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Çığlık</t>
+          <t>Yaşamayanlar</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>330</v>
+        <v>375</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259572895</t>
+          <t>9786259456089</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Amok Koşucusu</t>
+          <t>Sessiz Çığlık</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>120</v>
+        <v>330</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259572864</t>
+          <t>9786259572895</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Bir Kadının Mektubu</t>
+          <t>Amok Koşucusu</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259578316</t>
+          <t>9786259572864</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Yaşamından 24 Saat</t>
+          <t>Bilinmeyen Bir Kadının Mektubu</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>125</v>
+        <v>120</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259572857</t>
+          <t>9786259578316</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kalpsiz</t>
+          <t>Bir Kadının Yaşamından 24 Saat</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>320</v>
+        <v>125</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259578309</t>
+          <t>9786259572857</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Gecenin İzleri</t>
+          <t>Kalpsiz</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>235</v>
+        <v>320</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259754567</t>
+          <t>9786259578309</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Göz</t>
+          <t>Karanlık Gecenin İzleri</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>130</v>
+        <v>235</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259572871</t>
+          <t>9786259754567</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Kırmızı Göz</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259572819</t>
+          <t>9786259572871</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Satrançta Açılış İlkeleri</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>280</v>
+        <v>120</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259572802</t>
+          <t>9786259572819</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Satrançta Temel Mat İlkeleri</t>
+          <t>Satrançta Açılış İlkeleri</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259572840</t>
+          <t>9786259572802</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Yılan Hikayesi</t>
+          <t>Satrançta Temel Mat İlkeleri</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>340</v>
+        <v>280</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259754550</t>
+          <t>9786259572840</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Deha Zaman Kaçağı</t>
+          <t>Yılan Hikayesi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>210</v>
+        <v>340</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259754543</t>
+          <t>9786259754550</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Palyaço Neşesi</t>
+          <t>Deha Zaman Kaçağı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>130</v>
+        <v>210</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259754574</t>
+          <t>9786259754543</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Moran</t>
+          <t>Palyaço Neşesi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>210</v>
+        <v>130</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259572826</t>
+          <t>9786259754574</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Alesia</t>
+          <t>Moran</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259754529</t>
+          <t>9786259572826</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Meftun</t>
+          <t>Alesia</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259532271</t>
+          <t>9786259754529</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Dilvan</t>
+          <t>Meftun</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>410</v>
+        <v>320</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259754505</t>
+          <t>9786259532271</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Geçmişteki Yaralı Ruh</t>
+          <t>Dilvan</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>320</v>
+        <v>410</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259532288</t>
+          <t>9786259754505</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Aldanışın Portresi</t>
+          <t>Geçmişteki Yaralı Ruh</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259754598</t>
+          <t>9786259532288</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Paranormal Hikayeler 2</t>
+          <t>Aldanışın Portresi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259754512</t>
+          <t>9786259754598</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Şairlerin de Kalemi Susarmış Bazen</t>
+          <t>Paranormal Hikayeler 2</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>145</v>
+        <v>130</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259754581</t>
+          <t>9786259754512</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Bul Ya Da Öl</t>
+          <t>Şairlerin de Kalemi Susarmış Bazen</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>380</v>
+        <v>145</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259532295</t>
+          <t>9786259754581</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Dolunay Yalnızlığı</t>
+          <t>Bul Ya Da Öl</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>135</v>
+        <v>380</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259754536</t>
+          <t>9786259532295</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Paranormal Hikâyeler 1</t>
+          <t>Dolunay Yalnızlığı</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>130</v>
+        <v>135</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259532264</t>
+          <t>9786259754536</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Sayendeyiz</t>
+          <t>Paranormal Hikâyeler 1</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>190</v>
+        <v>130</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259532257</t>
+          <t>9786259532264</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Wanderlust - 1 Çernobil Kontrol Projesi</t>
+          <t>Sayendeyiz</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>360</v>
+        <v>190</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259532240</t>
+          <t>9786259532257</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Ateşten Düğüm: Karanlıktaki Yasemin</t>
+          <t>Wanderlust - 1 Çernobil Kontrol Projesi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259527376</t>
+          <t>9786259532240</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Delilik</t>
+          <t>Ateşten Düğüm: Karanlıktaki Yasemin</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>160</v>
+        <v>350</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259532226</t>
+          <t>9786259527376</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Yüce Tanrı Pan’ın Kızı Helen</t>
+          <t>Delilik</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>115</v>
+        <v>160</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259532233</t>
+          <t>9786259532226</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Od Kelebeğin Dönüşü</t>
+          <t>Yüce Tanrı Pan’ın Kızı Helen</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>350</v>
+        <v>115</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259532219</t>
+          <t>9786259532233</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Fısıltılar</t>
+          <t>Od Kelebeğin Dönüşü</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>135</v>
+        <v>350</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259527369</t>
+          <t>9786259532219</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Beyaz İnsanlar</t>
+          <t>Fısıltılar</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>90</v>
+        <v>135</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786259532202</t>
+          <t>9786259527369</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kurt</t>
+          <t>Beyaz İnsanlar</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>95</v>
+        <v>90</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259527390</t>
+          <t>9786259532202</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Zamana Beş Kala</t>
+          <t>Beyaz Kurt</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786259527338</t>
+          <t>9786259527390</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Innsmouth’un Üzerindeki Gölge</t>
+          <t>Zamana Beş Kala</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>115</v>
+        <v>90</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786259527307</t>
+          <t>9786259527338</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Söğütler</t>
+          <t>Innsmouth’un Üzerindeki Gölge</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>120</v>
+        <v>115</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786259456096</t>
+          <t>9786259527307</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Carmilla</t>
+          <t>Söğütler</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>125</v>
+        <v>120</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786259527321</t>
+          <t>9786259456096</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Günaydın Lal</t>
+          <t>Carmilla</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786259456065</t>
+          <t>9786259527321</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Kırılgan Vefa</t>
+          <t>Günaydın Lal</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786259456072</t>
+          <t>9786259456065</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Kuledeki Oda</t>
+          <t>Kırılgan Vefa</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>175</v>
+        <v>120</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786259527345</t>
+          <t>9786259456072</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Yaşlı Dadının Hikayesi</t>
+          <t>Kuledeki Oda</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>100</v>
+        <v>175</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786259527383</t>
+          <t>9786259527345</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Luna ve Sihirli Gökkuşağı</t>
+          <t>Yaşlı Dadının Hikayesi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786259527352</t>
+          <t>9786259527383</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kendime İyi Bak</t>
+          <t>Luna ve Sihirli Gökkuşağı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>130</v>
+        <v>90</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786259456041</t>
+          <t>9786259527352</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Satrançta Oyunsonu İlkeleri</t>
+          <t>Kendime İyi Bak</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>280</v>
+        <v>130</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786259456058</t>
+          <t>9786259456041</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Karanlığa Bakarken</t>
+          <t>Satrançta Oyunsonu İlkeleri</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>130</v>
+        <v>280</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786259456034</t>
+          <t>9786259456058</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Hemşerim Nasıl Giderim</t>
+          <t>Karanlığa Bakarken</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786259456027</t>
+          <t>9786259456034</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Satrançta Temel İlkeler</t>
+          <t>Hemşerim Nasıl Giderim</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786259456010</t>
+          <t>9786259456027</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Yaş Otuzdan Önce</t>
+          <t>Satrançta Temel İlkeler</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>90</v>
+        <v>280</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
+          <t>9786259456010</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Yaş Otuzdan Önce</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
           <t>9786259456003</t>
         </is>
       </c>
-      <c r="B97" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Kendimden</t>
         </is>
       </c>
-      <c r="C97" s="1">
+      <c r="C98" s="1">
         <v>90</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>