--- v2 (2026-05-21)
+++ v3 (2026-07-18)
@@ -85,1495 +85,1525 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258720129</t>
+          <t>9786258720174</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İnkisar-ı Hayal</t>
+          <t>Sil Baştan Kül</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258720112</t>
+          <t>9786258720181</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Satrançta Kazandıran Taktiksel İlkeler</t>
+          <t>Yaşamayanlar 2</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>320</v>
+        <v>430</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258720105</t>
+          <t>9786258720129</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Satrançta İki Hamlede Matlar</t>
+          <t>İnkisar-ı Hayal</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258720136</t>
+          <t>9786258720112</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ateşten Düğüm 2 - Yasemin Kokusu</t>
+          <t>Satrançta Kazandıran Taktiksel İlkeler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>480</v>
+        <v>320</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258720150</t>
+          <t>9786258720105</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Zevahir (Ciltli)</t>
+          <t>Satrançta İki Hamlede Matlar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>626</v>
+        <v>320</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>8684990868127</t>
+          <t>9786258720136</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Zevahir Kutulu Set (Ciltli)</t>
+          <t>Ateşten Düğüm 2 - Yasemin Kokusu</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>650</v>
+        <v>480</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258720143</t>
+          <t>9786258720150</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kamelya (Ciltli)</t>
+          <t>Zevahir (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>645</v>
+        <v>626</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>8684990868110</t>
+          <t>8684990868127</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kamelya Kutulu Set (Ciltli)</t>
+          <t>Zevahir Kutulu Set (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>720</v>
+        <v>650</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259666778</t>
+          <t>9786258720143</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Saklıca</t>
+          <t>Kamelya (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>400</v>
+        <v>645</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259253602</t>
+          <t>8684990868110</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Zıpzıp ve Yasaklı Bahçe</t>
+          <t>Kamelya Kutulu Set (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>320</v>
+        <v>720</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259253640</t>
+          <t>9786259666778</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Cadı Soraya ve Cesur Arion</t>
+          <t>Saklıca</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258720075</t>
+          <t>9786259253602</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Baharda Zemheri</t>
+          <t>Zıpzıp ve Yasaklı Bahçe</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259666716</t>
+          <t>9786259253640</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bal Peteği</t>
+          <t>Cadı Soraya ve Cesur Arion</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259666792</t>
+          <t>9786258720075</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kehanet Serisi 1 - Güneş ve Ay (Ciltli)</t>
+          <t>Baharda Zemheri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>625</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258720044</t>
+          <t>9786259666716</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın Ardında</t>
+          <t>Bal Peteği</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258720068</t>
+          <t>9786259666792</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Buğraz</t>
+          <t>Kehanet Serisi 1 - Güneş ve Ay (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>350</v>
+        <v>625</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258720006</t>
+          <t>9786258720044</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kehanet Serisi 2 - Fırtına ve Ateş (Kutulu) (Ciltli)</t>
+          <t>Karanlığın Ardında</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>625</v>
+        <v>240</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258720013</t>
+          <t>9786258720068</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kehanet Serisi 2 - Fırtına ve Ateş</t>
+          <t>Buğraz</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>420</v>
+        <v>350</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258720099</t>
+          <t>9786258720006</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kimliği Çalınan Kadın Neva</t>
+          <t>Kehanet Serisi 2 - Fırtına ve Ateş (Kutulu) (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>360</v>
+        <v>625</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258720020</t>
+          <t>9786258720013</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Lunapark Katili</t>
+          <t>Kehanet Serisi 2 - Fırtına ve Ateş</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>340</v>
+        <v>420</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258720051</t>
+          <t>9786258720099</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Mafyanın Kızı Alev</t>
+          <t>Kimliği Çalınan Kadın Neva</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>460</v>
+        <v>360</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258720037</t>
+          <t>9786258720020</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Wanderlust 3 - Denek 0408</t>
+          <t>Lunapark Katili</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>400</v>
+        <v>340</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258720082</t>
+          <t>9786258720051</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İhtimaller Can Yakar</t>
+          <t>Mafyanın Kızı Alev</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259666754</t>
+          <t>9786258720037</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Cam Tabut Cinayetleri</t>
+          <t>Wanderlust 3 - Denek 0408</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>270</v>
+        <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259666785</t>
+          <t>9786258720082</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Geçmişteki Yaralı Ruh 2</t>
+          <t>İhtimaller Can Yakar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>390</v>
+        <v>360</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259527314</t>
+          <t>9786259666754</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Düşe Yazdım</t>
+          <t>Cam Tabut Cinayetleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>260</v>
+        <v>270</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259666730</t>
+          <t>9786259666785</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Son Küre Koruyucuları</t>
+          <t>Geçmişteki Yaralı Ruh 2</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>460</v>
+        <v>390</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259695198</t>
+          <t>9786259527314</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Gece Ateşi</t>
+          <t>Düşe Yazdım</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259572833</t>
+          <t>9786259666730</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Paranormal Hikayeler 3</t>
+          <t>Son Küre Koruyucuları</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>190</v>
+        <v>460</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259666723</t>
+          <t>9786259695198</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Zerdali Çiçeği</t>
+          <t>Gece Ateşi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259666709</t>
+          <t>9786259572833</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Aşk Oyunu</t>
+          <t>Paranormal Hikayeler 3</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>650</v>
+        <v>190</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259695181</t>
+          <t>9786259666723</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Gölgenin Oyunu</t>
+          <t>Zerdali Çiçeği</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>265</v>
+        <v>550</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259695150</t>
+          <t>9786259666709</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kalp Meselesi</t>
+          <t>Aşk Oyunu</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>230</v>
+        <v>650</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259695167</t>
+          <t>9786259695181</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Pembe Panter Cinayetleri</t>
+          <t>Gölgenin Oyunu</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>270</v>
+        <v>265</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259695174</t>
+          <t>9786259695150</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Yangın</t>
+          <t>Kalp Meselesi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>210</v>
+        <v>230</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259695143</t>
+          <t>9786259695167</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Eğlence Krallığı</t>
+          <t>Pembe Panter Cinayetleri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>130</v>
+        <v>270</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259578392</t>
+          <t>9786259695174</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Katilin Güncesi</t>
+          <t>Yangın</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259695112</t>
+          <t>9786259695143</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kehanet Serisi: Güneş ve Ay</t>
+          <t>Sonsuz Eğlence Krallığı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>575</v>
+        <v>130</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259695129</t>
+          <t>9786259578392</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Medio Serisi 1 : Güç ve Yıkım</t>
+          <t>Katilin Güncesi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>330</v>
+        <v>190</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259695105</t>
+          <t>9786259695112</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Wanderlust - 2 Çernobil Kapanı</t>
+          <t>Kehanet Serisi: Güneş ve Ay</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>380</v>
+        <v>575</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259695136</t>
+          <t>9786259695129</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Meftun 2</t>
+          <t>Medio Serisi 1 : Güç ve Yıkım</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>390</v>
+        <v>330</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259578378</t>
+          <t>9786259695105</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Denizin Mavi Ruhu</t>
+          <t>Wanderlust - 2 Çernobil Kapanı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259578354</t>
+          <t>9786259695136</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin Mührü</t>
+          <t>Meftun 2</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>260</v>
+        <v>390</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259578347</t>
+          <t>9786259578378</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Devrim Sensin Aden</t>
+          <t>Denizin Mavi Ruhu</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>340</v>
+        <v>360</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259578361</t>
+          <t>9786259578354</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Mavi Hayat</t>
+          <t>Geçmişin Mührü</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>155</v>
+        <v>260</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259578323</t>
+          <t>9786259578347</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Ölümün İzleri</t>
+          <t>Devrim Sensin Aden</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>310</v>
+        <v>340</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259578330</t>
+          <t>9786259578361</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Zamana Karşı</t>
+          <t>Mavi Hayat</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>380</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259572888</t>
+          <t>9786259578323</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yaşamayanlar</t>
+          <t>Ölümün İzleri</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>375</v>
+        <v>310</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259456089</t>
+          <t>9786259578330</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Çığlık</t>
+          <t>Zamana Karşı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>330</v>
+        <v>380</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259572895</t>
+          <t>9786259572888</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Amok Koşucusu</t>
+          <t>Yaşamayanlar</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>120</v>
+        <v>375</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259572864</t>
+          <t>9786259456089</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Bir Kadının Mektubu</t>
+          <t>Sessiz Çığlık</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>120</v>
+        <v>330</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259578316</t>
+          <t>9786259572895</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Yaşamından 24 Saat</t>
+          <t>Amok Koşucusu</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>125</v>
+        <v>120</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259572857</t>
+          <t>9786259572864</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kalpsiz</t>
+          <t>Bilinmeyen Bir Kadının Mektubu</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>320</v>
+        <v>120</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259578309</t>
+          <t>9786259578316</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Gecenin İzleri</t>
+          <t>Bir Kadının Yaşamından 24 Saat</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>235</v>
+        <v>125</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259754567</t>
+          <t>9786259572857</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Göz</t>
+          <t>Kalpsiz</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>130</v>
+        <v>320</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259572871</t>
+          <t>9786259578309</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Karanlık Gecenin İzleri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>120</v>
+        <v>235</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259572819</t>
+          <t>9786259754567</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Satrançta Açılış İlkeleri</t>
+          <t>Kırmızı Göz</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>280</v>
+        <v>130</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259572802</t>
+          <t>9786259572871</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Satrançta Temel Mat İlkeleri</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>280</v>
+        <v>120</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259572840</t>
+          <t>9786259572819</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Yılan Hikayesi</t>
+          <t>Satrançta Açılış İlkeleri</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>340</v>
+        <v>280</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259754550</t>
+          <t>9786259572802</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Deha Zaman Kaçağı</t>
+          <t>Satrançta Temel Mat İlkeleri</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>210</v>
+        <v>280</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259754543</t>
+          <t>9786259572840</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Palyaço Neşesi</t>
+          <t>Yılan Hikayesi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>130</v>
+        <v>340</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259754574</t>
+          <t>9786259754550</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Moran</t>
+          <t>Deha Zaman Kaçağı</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259572826</t>
+          <t>9786259754543</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Alesia</t>
+          <t>Palyaço Neşesi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>180</v>
+        <v>130</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259754529</t>
+          <t>9786259754574</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Meftun</t>
+          <t>Moran</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>320</v>
+        <v>210</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259532271</t>
+          <t>9786259572826</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Dilvan</t>
+          <t>Alesia</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>410</v>
+        <v>180</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259754505</t>
+          <t>9786259754529</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Geçmişteki Yaralı Ruh</t>
+          <t>Meftun</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259532288</t>
+          <t>9786259532271</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Aldanışın Portresi</t>
+          <t>Dilvan</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>300</v>
+        <v>410</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259754598</t>
+          <t>9786259754505</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Paranormal Hikayeler 2</t>
+          <t>Geçmişteki Yaralı Ruh</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>130</v>
+        <v>320</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259754512</t>
+          <t>9786259532288</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Şairlerin de Kalemi Susarmış Bazen</t>
+          <t>Aldanışın Portresi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>145</v>
+        <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259754581</t>
+          <t>9786259754598</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Bul Ya Da Öl</t>
+          <t>Paranormal Hikayeler 2</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>380</v>
+        <v>130</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259532295</t>
+          <t>9786259754512</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Dolunay Yalnızlığı</t>
+          <t>Şairlerin de Kalemi Susarmış Bazen</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>135</v>
+        <v>145</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259754536</t>
+          <t>9786259754581</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Paranormal Hikâyeler 1</t>
+          <t>Bul Ya Da Öl</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>130</v>
+        <v>380</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259532264</t>
+          <t>9786259532295</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Sayendeyiz</t>
+          <t>Dolunay Yalnızlığı</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>190</v>
+        <v>135</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259532257</t>
+          <t>9786259754536</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Wanderlust - 1 Çernobil Kontrol Projesi</t>
+          <t>Paranormal Hikâyeler 1</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>360</v>
+        <v>130</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259532240</t>
+          <t>9786259532264</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Ateşten Düğüm: Karanlıktaki Yasemin</t>
+          <t>Sayendeyiz</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>350</v>
+        <v>190</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259527376</t>
+          <t>9786259532257</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Delilik</t>
+          <t>Wanderlust - 1 Çernobil Kontrol Projesi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>160</v>
+        <v>360</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259532226</t>
+          <t>9786259532240</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Yüce Tanrı Pan’ın Kızı Helen</t>
+          <t>Ateşten Düğüm: Karanlıktaki Yasemin</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>115</v>
+        <v>350</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259532233</t>
+          <t>9786259527376</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Od Kelebeğin Dönüşü</t>
+          <t>Delilik</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>350</v>
+        <v>160</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259532219</t>
+          <t>9786259532226</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Fısıltılar</t>
+          <t>Yüce Tanrı Pan’ın Kızı Helen</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>135</v>
+        <v>115</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786259527369</t>
+          <t>9786259532233</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Beyaz İnsanlar</t>
+          <t>Od Kelebeğin Dönüşü</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>90</v>
+        <v>350</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259532202</t>
+          <t>9786259532219</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kurt</t>
+          <t>Fısıltılar</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>95</v>
+        <v>135</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786259527390</t>
+          <t>9786259527369</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Zamana Beş Kala</t>
+          <t>Beyaz İnsanlar</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786259527338</t>
+          <t>9786259532202</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Innsmouth’un Üzerindeki Gölge</t>
+          <t>Beyaz Kurt</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>115</v>
+        <v>95</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786259527307</t>
+          <t>9786259527390</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Söğütler</t>
+          <t>Zamana Beş Kala</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786259456096</t>
+          <t>9786259527338</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Carmilla</t>
+          <t>Innsmouth’un Üzerindeki Gölge</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>125</v>
+        <v>115</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786259527321</t>
+          <t>9786259527307</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Günaydın Lal</t>
+          <t>Söğütler</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>125</v>
+        <v>120</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786259456065</t>
+          <t>9786259456096</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Kırılgan Vefa</t>
+          <t>Carmilla</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786259456072</t>
+          <t>9786259527321</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kuledeki Oda</t>
+          <t>Günaydın Lal</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>175</v>
+        <v>125</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786259527345</t>
+          <t>9786259456065</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Yaşlı Dadının Hikayesi</t>
+          <t>Kırılgan Vefa</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786259527383</t>
+          <t>9786259456072</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Luna ve Sihirli Gökkuşağı</t>
+          <t>Kuledeki Oda</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>90</v>
+        <v>175</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786259527352</t>
+          <t>9786259527345</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Kendime İyi Bak</t>
+          <t>Yaşlı Dadının Hikayesi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786259456041</t>
+          <t>9786259527383</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Satrançta Oyunsonu İlkeleri</t>
+          <t>Luna ve Sihirli Gökkuşağı</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>280</v>
+        <v>90</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786259456058</t>
+          <t>9786259527352</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Karanlığa Bakarken</t>
+          <t>Kendime İyi Bak</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786259456034</t>
+          <t>9786259456041</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Hemşerim Nasıl Giderim</t>
+          <t>Satrançta Oyunsonu İlkeleri</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786259456027</t>
+          <t>9786259456058</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Satrançta Temel İlkeler</t>
+          <t>Karanlığa Bakarken</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>280</v>
+        <v>130</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786259456010</t>
+          <t>9786259456034</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Yaş Otuzdan Önce</t>
+          <t>Hemşerim Nasıl Giderim</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
+          <t>9786259456027</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Satrançta Temel İlkeler</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786259456010</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Yaş Otuzdan Önce</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
           <t>9786259456003</t>
         </is>
       </c>
-      <c r="B98" s="1" t="inlineStr">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Kendimden</t>
         </is>
       </c>
-      <c r="C98" s="1">
+      <c r="C100" s="1">
         <v>90</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>