--- v3 (2026-07-18)
+++ v4 (2026-09-12)
@@ -85,1525 +85,1585 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258720174</t>
+          <t>9786258720204</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sil Baştan Kül</t>
+          <t>Düş Kodları</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258720181</t>
+          <t>9786258720167</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yaşamayanlar 2</t>
+          <t>Kaybedilen Oyun</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>430</v>
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258720129</t>
+          <t>9786258720235</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İnkisar-ı Hayal</t>
+          <t>Aldattım Kendimi - Sanrı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258720112</t>
+          <t>9786258720228</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Satrançta Kazandıran Taktiksel İlkeler</t>
+          <t>Aldattım Kendimi - Kukla</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>320</v>
+        <v>390</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258720105</t>
+          <t>9786258720174</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Satrançta İki Hamlede Matlar</t>
+          <t>Sil Baştan Kül</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>320</v>
+        <v>600</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258720136</t>
+          <t>9786258720181</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ateşten Düğüm 2 - Yasemin Kokusu</t>
+          <t>Yaşamayanlar 2</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>480</v>
+        <v>430</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258720150</t>
+          <t>9786258720129</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Zevahir (Ciltli)</t>
+          <t>İnkisar-ı Hayal</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>626</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>8684990868127</t>
+          <t>9786258720112</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Zevahir Kutulu Set (Ciltli)</t>
+          <t>Satrançta Kazandıran Taktiksel İlkeler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>650</v>
+        <v>320</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258720143</t>
+          <t>9786258720105</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kamelya (Ciltli)</t>
+          <t>Satrançta İki Hamlede Matlar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>645</v>
+        <v>320</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>8684990868110</t>
+          <t>9786258720136</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kamelya Kutulu Set (Ciltli)</t>
+          <t>Ateşten Düğüm 2 - Yasemin Kokusu</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>720</v>
+        <v>480</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259666778</t>
+          <t>9786258720150</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Saklıca</t>
+          <t>Zevahir (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>400</v>
+        <v>626</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259253602</t>
+          <t>8684990868127</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Zıpzıp ve Yasaklı Bahçe</t>
+          <t>Zevahir Kutulu Set (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>320</v>
+        <v>650</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259253640</t>
+          <t>9786258720143</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Cadı Soraya ve Cesur Arion</t>
+          <t>Kamelya (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>320</v>
+        <v>645</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258720075</t>
+          <t>8684990868110</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Baharda Zemheri</t>
+          <t>Kamelya Kutulu Set (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>720</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259666716</t>
+          <t>9786259666778</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bal Peteği</t>
+          <t>Saklıca</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>240</v>
+        <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259666792</t>
+          <t>9786259253602</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kehanet Serisi 1 - Güneş ve Ay (Ciltli)</t>
+          <t>Zıpzıp ve Yasaklı Bahçe</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>625</v>
+        <v>320</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258720044</t>
+          <t>9786259253640</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın Ardında</t>
+          <t>Cadı Soraya ve Cesur Arion</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258720068</t>
+          <t>9786258720075</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Buğraz</t>
+          <t>Baharda Zemheri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258720006</t>
+          <t>9786259666716</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kehanet Serisi 2 - Fırtına ve Ateş (Kutulu) (Ciltli)</t>
+          <t>Bal Peteği</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>625</v>
+        <v>240</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258720013</t>
+          <t>9786259666792</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kehanet Serisi 2 - Fırtına ve Ateş</t>
+          <t>Kehanet Serisi 1 - Güneş ve Ay (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>420</v>
+        <v>625</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258720099</t>
+          <t>9786258720044</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kimliği Çalınan Kadın Neva</t>
+          <t>Karanlığın Ardında</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>360</v>
+        <v>240</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258720020</t>
+          <t>9786258720068</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Lunapark Katili</t>
+          <t>Buğraz</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>340</v>
+        <v>350</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258720051</t>
+          <t>9786258720006</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Mafyanın Kızı Alev</t>
+          <t>Kehanet Serisi 2 - Fırtına ve Ateş (Kutulu) (Ciltli)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>460</v>
+        <v>625</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258720037</t>
+          <t>9786258720013</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Wanderlust 3 - Denek 0408</t>
+          <t>Kehanet Serisi 2 - Fırtına ve Ateş</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258720082</t>
+          <t>9786258720099</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İhtimaller Can Yakar</t>
+          <t>Kimliği Çalınan Kadın Neva</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259666754</t>
+          <t>9786258720020</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Cam Tabut Cinayetleri</t>
+          <t>Lunapark Katili</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>270</v>
+        <v>340</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259666785</t>
+          <t>9786258720051</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Geçmişteki Yaralı Ruh 2</t>
+          <t>Mafyanın Kızı Alev</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>390</v>
+        <v>460</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259527314</t>
+          <t>9786258720037</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Düşe Yazdım</t>
+          <t>Wanderlust 3 - Denek 0408</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>260</v>
+        <v>400</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259666730</t>
+          <t>9786258720082</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Son Küre Koruyucuları</t>
+          <t>İhtimaller Can Yakar</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>460</v>
+        <v>360</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259695198</t>
+          <t>9786259666754</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Gece Ateşi</t>
+          <t>Cam Tabut Cinayetleri</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259572833</t>
+          <t>9786259666785</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Paranormal Hikayeler 3</t>
+          <t>Geçmişteki Yaralı Ruh 2</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>190</v>
+        <v>390</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259666723</t>
+          <t>9786259527314</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Zerdali Çiçeği</t>
+          <t>Düşe Yazdım</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>550</v>
+        <v>260</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259666709</t>
+          <t>9786259666730</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Aşk Oyunu</t>
+          <t>Son Küre Koruyucuları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>650</v>
+        <v>460</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259695181</t>
+          <t>9786259695198</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Gölgenin Oyunu</t>
+          <t>Gece Ateşi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>265</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259695150</t>
+          <t>9786259572833</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kalp Meselesi</t>
+          <t>Paranormal Hikayeler 3</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>230</v>
+        <v>190</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259695167</t>
+          <t>9786259666723</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Pembe Panter Cinayetleri</t>
+          <t>Zerdali Çiçeği</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>270</v>
+        <v>550</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259695174</t>
+          <t>9786259666709</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yangın</t>
+          <t>Aşk Oyunu</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>210</v>
+        <v>650</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259695143</t>
+          <t>9786259695181</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Eğlence Krallığı</t>
+          <t>Gölgenin Oyunu</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>130</v>
+        <v>265</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259578392</t>
+          <t>9786259695150</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Katilin Güncesi</t>
+          <t>Kalp Meselesi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259695112</t>
+          <t>9786259695167</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kehanet Serisi: Güneş ve Ay</t>
+          <t>Pembe Panter Cinayetleri</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>575</v>
+        <v>270</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259695129</t>
+          <t>9786259695174</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Medio Serisi 1 : Güç ve Yıkım</t>
+          <t>Yangın</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>330</v>
+        <v>210</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259695105</t>
+          <t>9786259695143</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Wanderlust - 2 Çernobil Kapanı</t>
+          <t>Sonsuz Eğlence Krallığı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>380</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259695136</t>
+          <t>9786259578392</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Meftun 2</t>
+          <t>Katilin Güncesi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>390</v>
+        <v>190</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259578378</t>
+          <t>9786259695112</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Denizin Mavi Ruhu</t>
+          <t>Kehanet Serisi: Güneş ve Ay</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>360</v>
+        <v>575</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259578354</t>
+          <t>9786259695129</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin Mührü</t>
+          <t>Medio Serisi 1 : Güç ve Yıkım</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>260</v>
+        <v>330</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259578347</t>
+          <t>9786259695105</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Devrim Sensin Aden</t>
+          <t>Wanderlust - 2 Çernobil Kapanı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>340</v>
+        <v>380</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259578361</t>
+          <t>9786259695136</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Mavi Hayat</t>
+          <t>Meftun 2</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>155</v>
+        <v>390</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259578323</t>
+          <t>9786259578378</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Ölümün İzleri</t>
+          <t>Denizin Mavi Ruhu</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>310</v>
+        <v>360</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259578330</t>
+          <t>9786259578354</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Zamana Karşı</t>
+          <t>Geçmişin Mührü</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>380</v>
+        <v>260</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259572888</t>
+          <t>9786259578347</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Yaşamayanlar</t>
+          <t>Devrim Sensin Aden</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>375</v>
+        <v>340</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259456089</t>
+          <t>9786259578361</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Çığlık</t>
+          <t>Mavi Hayat</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>330</v>
+        <v>155</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259572895</t>
+          <t>9786259578323</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Amok Koşucusu</t>
+          <t>Ölümün İzleri</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>120</v>
+        <v>310</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259572864</t>
+          <t>9786259578330</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Bir Kadının Mektubu</t>
+          <t>Zamana Karşı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>120</v>
+        <v>380</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259578316</t>
+          <t>9786259572888</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Yaşamından 24 Saat</t>
+          <t>Yaşamayanlar</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>125</v>
+        <v>375</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259572857</t>
+          <t>9786259456089</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kalpsiz</t>
+          <t>Sessiz Çığlık</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>320</v>
+        <v>330</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259578309</t>
+          <t>9786259572895</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Gecenin İzleri</t>
+          <t>Amok Koşucusu</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>235</v>
+        <v>120</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259754567</t>
+          <t>9786259572864</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Göz</t>
+          <t>Bilinmeyen Bir Kadının Mektubu</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259572871</t>
+          <t>9786259578316</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Bir Kadının Yaşamından 24 Saat</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259572819</t>
+          <t>9786259572857</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Satrançta Açılış İlkeleri</t>
+          <t>Kalpsiz</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259572802</t>
+          <t>9786259578309</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Satrançta Temel Mat İlkeleri</t>
+          <t>Karanlık Gecenin İzleri</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>280</v>
+        <v>235</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259572840</t>
+          <t>9786259754567</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Yılan Hikayesi</t>
+          <t>Kırmızı Göz</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>340</v>
+        <v>130</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259754550</t>
+          <t>9786259572871</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Deha Zaman Kaçağı</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>210</v>
+        <v>120</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259754543</t>
+          <t>9786259572819</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Palyaço Neşesi</t>
+          <t>Satrançta Açılış İlkeleri</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>130</v>
+        <v>280</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259754574</t>
+          <t>9786259572802</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Moran</t>
+          <t>Satrançta Temel Mat İlkeleri</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>210</v>
+        <v>280</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259572826</t>
+          <t>9786259572840</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Alesia</t>
+          <t>Yılan Hikayesi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>180</v>
+        <v>340</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259754529</t>
+          <t>9786259754550</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Meftun</t>
+          <t>Deha Zaman Kaçağı</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>320</v>
+        <v>210</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259532271</t>
+          <t>9786259754543</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Dilvan</t>
+          <t>Palyaço Neşesi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>410</v>
+        <v>130</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259754505</t>
+          <t>9786259754574</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Geçmişteki Yaralı Ruh</t>
+          <t>Moran</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>320</v>
+        <v>210</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259532288</t>
+          <t>9786259572826</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Aldanışın Portresi</t>
+          <t>Alesia</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259754598</t>
+          <t>9786259754529</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Paranormal Hikayeler 2</t>
+          <t>Meftun</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>130</v>
+        <v>320</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259754512</t>
+          <t>9786259532271</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Şairlerin de Kalemi Susarmış Bazen</t>
+          <t>Dilvan</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>145</v>
+        <v>410</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259754581</t>
+          <t>9786259754505</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Bul Ya Da Öl</t>
+          <t>Geçmişteki Yaralı Ruh</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>380</v>
+        <v>320</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259532295</t>
+          <t>9786259532288</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Dolunay Yalnızlığı</t>
+          <t>Aldanışın Portresi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>135</v>
+        <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259754536</t>
+          <t>9786259754598</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Paranormal Hikâyeler 1</t>
+          <t>Paranormal Hikayeler 2</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259532264</t>
+          <t>9786259754512</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Sayendeyiz</t>
+          <t>Şairlerin de Kalemi Susarmış Bazen</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>190</v>
+        <v>145</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259532257</t>
+          <t>9786259754581</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Wanderlust - 1 Çernobil Kontrol Projesi</t>
+          <t>Bul Ya Da Öl</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259532240</t>
+          <t>9786259532295</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Ateşten Düğüm: Karanlıktaki Yasemin</t>
+          <t>Dolunay Yalnızlığı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>350</v>
+        <v>135</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259527376</t>
+          <t>9786259754536</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Delilik</t>
+          <t>Paranormal Hikâyeler 1</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>160</v>
+        <v>130</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259532226</t>
+          <t>9786259532264</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Yüce Tanrı Pan’ın Kızı Helen</t>
+          <t>Sayendeyiz</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>115</v>
+        <v>190</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786259532233</t>
+          <t>9786259532257</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Od Kelebeğin Dönüşü</t>
+          <t>Wanderlust - 1 Çernobil Kontrol Projesi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259532219</t>
+          <t>9786259532240</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Fısıltılar</t>
+          <t>Ateşten Düğüm: Karanlıktaki Yasemin</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>135</v>
+        <v>350</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786259527369</t>
+          <t>9786259527376</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Beyaz İnsanlar</t>
+          <t>Delilik</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>90</v>
+        <v>160</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786259532202</t>
+          <t>9786259532226</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kurt</t>
+          <t>Yüce Tanrı Pan’ın Kızı Helen</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>95</v>
+        <v>115</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786259527390</t>
+          <t>9786259532233</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Zamana Beş Kala</t>
+          <t>Od Kelebeğin Dönüşü</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>90</v>
+        <v>350</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786259527338</t>
+          <t>9786259532219</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Innsmouth’un Üzerindeki Gölge</t>
+          <t>Fısıltılar</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>115</v>
+        <v>135</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786259527307</t>
+          <t>9786259527369</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Söğütler</t>
+          <t>Beyaz İnsanlar</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786259456096</t>
+          <t>9786259532202</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Carmilla</t>
+          <t>Beyaz Kurt</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>125</v>
+        <v>95</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786259527321</t>
+          <t>9786259527390</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Günaydın Lal</t>
+          <t>Zamana Beş Kala</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>125</v>
+        <v>90</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786259456065</t>
+          <t>9786259527338</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kırılgan Vefa</t>
+          <t>Innsmouth’un Üzerindeki Gölge</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>120</v>
+        <v>115</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786259456072</t>
+          <t>9786259527307</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kuledeki Oda</t>
+          <t>Söğütler</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>175</v>
+        <v>120</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786259527345</t>
+          <t>9786259456096</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Yaşlı Dadının Hikayesi</t>
+          <t>Carmilla</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786259527383</t>
+          <t>9786259527321</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Luna ve Sihirli Gökkuşağı</t>
+          <t>Günaydın Lal</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786259527352</t>
+          <t>9786259456065</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kendime İyi Bak</t>
+          <t>Kırılgan Vefa</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786259456041</t>
+          <t>9786259456072</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Satrançta Oyunsonu İlkeleri</t>
+          <t>Kuledeki Oda</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>280</v>
+        <v>175</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786259456058</t>
+          <t>9786259527345</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Karanlığa Bakarken</t>
+          <t>Yaşlı Dadının Hikayesi</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786259456034</t>
+          <t>9786259527383</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Hemşerim Nasıl Giderim</t>
+          <t>Luna ve Sihirli Gökkuşağı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786259456027</t>
+          <t>9786259527352</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Satrançta Temel İlkeler</t>
+          <t>Kendime İyi Bak</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>280</v>
+        <v>130</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786259456010</t>
+          <t>9786259456041</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Yaş Otuzdan Önce</t>
+          <t>Satrançta Oyunsonu İlkeleri</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>90</v>
+        <v>280</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
+          <t>9786259456058</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Karanlığa Bakarken</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786259456034</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Hemşerim Nasıl Giderim</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786259456027</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Satrançta Temel İlkeler</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786259456010</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Yaş Otuzdan Önce</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
           <t>9786259456003</t>
         </is>
       </c>
-      <c r="B100" s="1" t="inlineStr">
+      <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Kendimden</t>
         </is>
       </c>
-      <c r="C100" s="1">
+      <c r="C104" s="1">
         <v>90</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>