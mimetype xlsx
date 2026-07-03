--- v0 (2026-02-17)
+++ v1 (2026-07-03)
@@ -199,81 +199,81 @@
         <is>
           <t>9789944170307</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Terminology of Mathematics for High School</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9789944170482</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Gukki The Singer (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>490</v>
+        <v>580</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9789944170475</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Singing Contest (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>490</v>
+        <v>580</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9789944170499</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Where Has The Moon Gone ? (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>490</v>
+        <v>580</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789944170505</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>The Space Kid Ulya At The Topkapı Palace</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9789944170345</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>