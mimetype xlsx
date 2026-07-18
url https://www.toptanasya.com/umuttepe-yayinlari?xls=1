--- v0 (2026-02-14)
+++ v1 (2026-07-18)
@@ -85,5935 +85,5950 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786052012468</t>
+          <t>9786259778778</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlıkta Son Viraj</t>
+          <t>Bilim ve Sosyoloji</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>33.5</v>
+        <v>750</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786052012314</t>
+          <t>9786052012468</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2018 Dönüşüm KPSS Borçlar Hukuku Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>Kaymakamlıkta Son Viraj</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>185</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786052012345</t>
+          <t>9786052012314</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2018 Dönüşüm KPSS Hukuk - Özel Hukuk Cilt: 1</t>
+          <t>2018 Dönüşüm KPSS Borçlar Hukuku Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>235</v>
+        <v>185</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786052012550</t>
+          <t>9786052012345</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2018 KPSS Dönüşüm Cilt 2 Kamu Hukuku - Modüler Set 3 Kitap</t>
+          <t>2018 Dönüşüm KPSS Hukuk - Özel Hukuk Cilt: 1</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>896</v>
+        <v>235</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786055100483</t>
+          <t>9786052012550</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Mobil Oyun Tasarımı ve Programlama  (DVD Hediyeli)</t>
+          <t>2018 KPSS Dönüşüm Cilt 2 Kamu Hukuku - Modüler Set 3 Kitap</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>41.67</v>
+        <v>896</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786055100131</t>
+          <t>9786055100483</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Araştirmalarda Nicel ve Nitel Yöntemlere Giriş</t>
+          <t>Mobil Oyun Tasarımı ve Programlama  (DVD Hediyeli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>120</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786055936860</t>
+          <t>9786055100131</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bireysel ve Örgütsel Boyutlarıyla Sosyal Davranış</t>
+          <t>Toplumsal Araştirmalarda Nicel ve Nitel Yöntemlere Giriş</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>18.52</v>
+        <v>120</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786055936433</t>
+          <t>9786055936860</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Atatürk İlkeleri ve İnkılap Tarihi</t>
+          <t>Bireysel ve Örgütsel Boyutlarıyla Sosyal Davranış</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>202</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786052012369</t>
+          <t>9786055936433</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Türk Özel Sigorta Hukuku Dersleri</t>
+          <t>Atatürk İlkeleri ve İnkılap Tarihi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>214.5</v>
+        <v>202</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786052012420</t>
+          <t>9786052012369</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2018 Dönüşüm KPSS Hukuk - Kamu Hukuku Cilt 2</t>
+          <t>Türk Özel Sigorta Hukuku Dersleri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>182</v>
+        <v>214.5</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786055100698</t>
+          <t>9786052012420</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Maliye Politikası</t>
+          <t>2018 Dönüşüm KPSS Hukuk - Kamu Hukuku Cilt 2</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>99</v>
+        <v>182</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786055100681</t>
+          <t>9786055100698</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Devlet Borçlanması</t>
+          <t>Maliye Politikası</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>308</v>
+        <v>99</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786055100438</t>
+          <t>9786055100681</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Lineer Cebir ve Çözümlü Problemler</t>
+          <t>Devlet Borçlanması</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>189</v>
+        <v>308</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786055100315</t>
+          <t>9786055100438</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Felsefeye Çıkış</t>
+          <t>Lineer Cebir ve Çözümlü Problemler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>478</v>
+        <v>189</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786055100261</t>
+          <t>9786055100315</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kamu Yönetimi</t>
+          <t>Felsefeye Çıkış</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>199</v>
+        <v>478</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786055936303</t>
+          <t>9786055100261</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İş Hukuku</t>
+          <t>Kamu Yönetimi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>11.11</v>
+        <v>199</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9780956825636</t>
+          <t>9786055936303</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İMKB Uygulamalarıyla Portföy Modelleme</t>
+          <t>İş Hukuku</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057858375</t>
+          <t>9780956825636</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Deniz Ticareti Hukuku (Ciltli)</t>
+          <t>İMKB Uygulamalarıyla Portföy Modelleme</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>167</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057858382</t>
+          <t>9786057858375</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Medeni Hukuka Giriş ve Türk Medeni Kanunu’nun Başlangıç Hükümleri</t>
+          <t>Deniz Ticareti Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>420</v>
+        <v>167</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057858146</t>
+          <t>9786057858382</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Süreçte Kıpçaklar ve Arpalı Oymağı</t>
+          <t>Medeni Hukuka Giriş ve Türk Medeni Kanunu’nun Başlangıç Hükümleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>575</v>
+        <v>420</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789944580830</t>
+          <t>9786057858146</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Lineer Cebire Giriş 1 - Çözümlü</t>
+          <t>Tarihi Süreçte Kıpçaklar ve Arpalı Oymağı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>532</v>
+        <v>575</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789944580847</t>
+          <t>9789944580830</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Genel Matematik 2</t>
+          <t>Lineer Cebire Giriş 1 - Çözümlü</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>610</v>
+        <v>532</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789944580854</t>
+          <t>9789944580847</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Genel Matematik 1</t>
+          <t>Çözümlü Genel Matematik 2</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>839</v>
+        <v>610</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259778761</t>
+          <t>9789944580854</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İletişim Etiği</t>
+          <t>Çözümlü Genel Matematik 1</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>420</v>
+        <v>839</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259778754</t>
+          <t>9786259778761</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Finansal Tablolar Denetimi Uygulama Rehberi</t>
+          <t>İletişim Etiği</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>2100</v>
+        <v>420</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259778747</t>
+          <t>9786259778754</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kamu Yönetimi</t>
+          <t>Finansal Tablolar Denetimi Uygulama Rehberi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>899</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259430683</t>
+          <t>9786259778747</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Ticaret Hukuku</t>
+          <t>Kamu Yönetimi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>948</v>
+        <v>899</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259778723</t>
+          <t>9786259430683</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Nörolojik Problemlerde Refleksoloji Terapi Uygulamaları</t>
+          <t>Ticaret Hukuku</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>600</v>
+        <v>948</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259778730</t>
+          <t>9786259778723</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İmmün Sistem ve Metabolik Rahatsızlıklarda Refleksoloji Terapi Uygulamaları</t>
+          <t>Nörolojik Problemlerde Refleksoloji Terapi Uygulamaları</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>630</v>
+        <v>600</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259430669</t>
+          <t>9786259778730</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Türk Özel Sigorta Hukuku</t>
+          <t>İmmün Sistem ve Metabolik Rahatsızlıklarda Refleksoloji Terapi Uygulamaları</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>1188</v>
+        <v>630</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259778716</t>
+          <t>9786259430669</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Liderlik ve İletişim</t>
+          <t>Türk Özel Sigorta Hukuku</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>540</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259778709</t>
+          <t>9786259778716</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Analiz Teknikleri</t>
+          <t>Liderlik ve İletişim</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>660</v>
+        <v>540</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259430676</t>
+          <t>9786259778709</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Deniz Ticareti Hukuku (Maritime Law)</t>
+          <t>Bilimsel Analiz Teknikleri</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>1170</v>
+        <v>660</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259430645</t>
+          <t>9786259430676</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Dünyadaki Refleksoloji Terapisi Uygulamaları Örnekleri</t>
+          <t>Deniz Ticareti Hukuku (Maritime Law)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>396</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259430652</t>
+          <t>9786259430645</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Örgüt ve Yönetim Sosyolojisi</t>
+          <t>Dünyadaki Refleksoloji Terapisi Uygulamaları Örnekleri</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>495</v>
+        <v>396</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259430690</t>
+          <t>9786259430652</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Yönetim - Kavramlar, Sistemler, Modeller, İlkeler, Yaklaşımlar ve Kuramlar</t>
+          <t>Örgüt ve Yönetim Sosyolojisi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>1188</v>
+        <v>495</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057858559</t>
+          <t>9786259430690</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Felsefesi Antropogonia (Resimli Özet)</t>
+          <t>Yönetim - Kavramlar, Sistemler, Modeller, İlkeler, Yaklaşımlar ve Kuramlar</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>360</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057858542</t>
+          <t>9786057858559</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yargısal Retorik</t>
+          <t>Geleceğin Felsefesi Antropogonia (Resimli Özet)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>405</v>
+        <v>360</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786052012642</t>
+          <t>9786057858542</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Refleksoloji Terapi ve Benzetilmek İstenen Uygulamalar</t>
+          <t>Yargısal Retorik</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>396</v>
+        <v>405</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259430638</t>
+          <t>9786052012642</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İşletmelerde İş Sağlığı ve Güvenliği</t>
+          <t>Refleksoloji Terapi ve Benzetilmek İstenen Uygulamalar</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>360</v>
+        <v>396</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055936488</t>
+          <t>9786259430638</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Bebeklerde ve Çocuklarda Refleksoloji Terapi Uygulamaları</t>
+          <t>İşletmelerde İş Sağlığı ve Güvenliği</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>405</v>
+        <v>360</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057858467</t>
+          <t>9786055936488</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Felsefeye Giriş</t>
+          <t>Bebeklerde ve Çocuklarda Refleksoloji Terapi Uygulamaları</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>398</v>
+        <v>405</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259430614</t>
+          <t>9786057858467</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Lojik Devreler</t>
+          <t>Felsefeye Giriş</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>445</v>
+        <v>398</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259430607</t>
+          <t>9786259430614</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kentler ve Muhasebe</t>
+          <t>Lojik Devreler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>702</v>
+        <v>445</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259922591</t>
+          <t>9786259430607</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Referandum Siyaseti</t>
+          <t>Kentler ve Muhasebe</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>392</v>
+        <v>702</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259922584</t>
+          <t>9786259922591</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Dönemsel Felsefe</t>
+          <t>Türkiye'de Referandum Siyaseti</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>1147</v>
+        <v>392</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259922560</t>
+          <t>9786259922584</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>A’mak-ı Hayal</t>
+          <t>Dönemsel Felsefe</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>1147</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057858948</t>
+          <t>9786259922560</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Medeni Hukuka Giriş ve Türk Medeni Kanunu'nun Başlangıç Hükümleri (Ciltli)</t>
+          <t>A’mak-ı Hayal</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>983</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259922546</t>
+          <t>9786057858948</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cumhuriyeti Tarihi</t>
+          <t>Medeni Hukuka Giriş ve Türk Medeni Kanunu'nun Başlangıç Hükümleri (Ciltli)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>898</v>
+        <v>983</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259922539</t>
+          <t>9786259922546</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Köktürkçe</t>
+          <t>Türkiye Cumhuriyeti Tarihi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>2100</v>
+        <v>898</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259922522</t>
+          <t>9786259922539</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Tarımsal Üretimde Sera Gazı Emisyonları ve Karbon Ayak İzi Yönetimi</t>
+          <t>Köktürkçe</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>1242</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259922515</t>
+          <t>9786259922522</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Gayrimenkul Geliştirme ve Yönetimi</t>
+          <t>Tarımsal Üretimde Sera Gazı Emisyonları ve Karbon Ayak İzi Yönetimi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>819</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057858894</t>
+          <t>9786259922515</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Lineer Cebir ve Çözümlü Problemler</t>
+          <t>Gayrimenkul Geliştirme ve Yönetimi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>864</v>
+        <v>819</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057223074</t>
+          <t>9786057858894</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Delf Junior A2 La Productıion Ecrite Et La Production Orale</t>
+          <t>Lineer Cebir ve Çözümlü Problemler</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>522</v>
+        <v>864</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057223081</t>
+          <t>9786057223074</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Delf Junior A2 - Les Verbes, Les Questions, Les Temps Et La Grammaire</t>
+          <t>Delf Junior A2 La Productıion Ecrite Et La Production Orale</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>882</v>
+        <v>522</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057223067</t>
+          <t>9786057223081</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Delf Junior A2 Le Vocabularie</t>
+          <t>Delf Junior A2 - Les Verbes, Les Questions, Les Temps Et La Grammaire</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>983</v>
+        <v>882</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259922508</t>
+          <t>9786057223067</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Genel Hukuk Bilgisi</t>
+          <t>Delf Junior A2 Le Vocabularie</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>394</v>
+        <v>983</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057223098</t>
+          <t>9786259922508</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Akıllılık Eleştirisi</t>
+          <t>Genel Hukuk Bilgisi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>491</v>
+        <v>394</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057223043</t>
+          <t>9786057223098</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Ağacı ve Muhasebe</t>
+          <t>Akıllılık Eleştirisi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>1048</v>
+        <v>491</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057223050</t>
+          <t>9786057223043</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilim Araştırmalarında Kullanılan Yöntem ve Teknikler</t>
+          <t>Felsefe Ağacı ve Muhasebe</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>868</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057223036</t>
+          <t>9786057223050</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İnovasyon ve Yaşam</t>
+          <t>Sosyal Bilim Araştırmalarında Kullanılan Yöntem ve Teknikler</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>540</v>
+        <v>868</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057858863</t>
+          <t>9786057223036</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kamu Yönetimi</t>
+          <t>İnovasyon ve Yaşam</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>898</v>
+        <v>540</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057223012</t>
+          <t>9786057858863</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Fatih Sultan (II.) Mehmed Han</t>
+          <t>Kamu Yönetimi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>230</v>
+        <v>898</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057223029</t>
+          <t>9786057223012</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İşletme Yönetimi</t>
+          <t>Fatih Sultan (II.) Mehmed Han</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>770</v>
+        <v>230</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057223005</t>
+          <t>9786057223029</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İkmal</t>
+          <t>İşletme Yönetimi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>1742</v>
+        <v>770</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057858993</t>
+          <t>9786057223005</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Doğal Ve Endüstriyel Kozmetik Formülleri</t>
+          <t>İkmal</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>327</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057858962</t>
+          <t>9786057858993</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Bilimleri</t>
+          <t>Doğal Ve Endüstriyel Kozmetik Formülleri</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>459</v>
+        <v>327</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057858986</t>
+          <t>9786057858962</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Türk Devletlerinde Kültür Ve Medeniyet</t>
+          <t>Yönetim Bilimleri</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>1557</v>
+        <v>459</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057858955</t>
+          <t>9786057858986</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Bilimi Ve Türk Siyasal Hayatı</t>
+          <t>Türk Devletlerinde Kültür Ve Medeniyet</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>801</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057858979</t>
+          <t>9786057858955</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kentleşme Politikaları Çevre Hukuku Ve Klim Değişikliği</t>
+          <t>Siyaset Bilimi Ve Türk Siyasal Hayatı</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>738</v>
+        <v>801</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057858931</t>
+          <t>9786057858979</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Deniz Ticareti Hukuku</t>
+          <t>Kentleşme Politikaları Çevre Hukuku Ve Klim Değişikliği</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>1305</v>
+        <v>738</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057858917</t>
+          <t>9786057858931</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Ticaret Hukuku</t>
+          <t>Deniz Ticareti Hukuku</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>1030</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057858924</t>
+          <t>9786057858917</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Sultan II. Abdülhamid</t>
+          <t>Ticaret Hukuku</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>1030</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057858900</t>
+          <t>9786057858924</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Bilimsel Makale Ve Tez Yazım Teknikleri</t>
+          <t>Sultan II. Abdülhamid</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>293</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057858870</t>
+          <t>9786057858900</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Sendikal Hareketi: Sanayi Devrimi'nden Covid-19'a Sosyal Avrupa Tahayyülü</t>
+          <t>Adım Adım Bilimsel Makale Ve Tez Yazım Teknikleri</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>621</v>
+        <v>293</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057858887</t>
+          <t>9786057858870</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İktisat</t>
+          <t>Avrupa Sendikal Hareketi: Sanayi Devrimi'nden Covid-19'a Sosyal Avrupa Tahayyülü</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>1030</v>
+        <v>621</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057858856</t>
+          <t>9786057858887</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Büro Yönetimi</t>
+          <t>Uluslararası İktisat</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>558</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057858849</t>
+          <t>9786057858856</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Hekimlerin Tam Gün, İkili Çalışması</t>
+          <t>Çağdaş Büro Yönetimi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>538</v>
+        <v>558</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057858832</t>
+          <t>9786057858849</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Spor Sakatlıklarında Refleksoloji Uygulamaları</t>
+          <t>Hekimlerin Tam Gün, İkili Çalışması</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>752</v>
+        <v>538</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057858795</t>
+          <t>9786057858832</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İş Mevzuatı - Son Değişiklikleriyle</t>
+          <t>Spor Sakatlıklarında Refleksoloji Uygulamaları</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>1310</v>
+        <v>752</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057858825</t>
+          <t>9786057858795</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Lineer Cebir Problemleri</t>
+          <t>İş Mevzuatı - Son Değişiklikleriyle</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>1307</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057858818</t>
+          <t>9786057858825</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Renkler Ve Muhasebe</t>
+          <t>Çözümlü Lineer Cebir Problemleri</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>573</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057858757</t>
+          <t>9786057858818</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Covid-19 Pandemisi Sürecinde Sosyoekonomik ve Politik İncelemeler</t>
+          <t>Renkler Ve Muhasebe</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>1438</v>
+        <v>573</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057858801</t>
+          <t>9786057858757</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Hitabet Ve Uygulamaları</t>
+          <t>Covid-19 Pandemisi Sürecinde Sosyoekonomik ve Politik İncelemeler</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>475</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057858740</t>
+          <t>9786057858801</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Psikoloji</t>
+          <t>Hitabet Ve Uygulamaları</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>576</v>
+        <v>475</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786057858726</t>
+          <t>9786057858740</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Örgütsel Davranış</t>
+          <t>Sosyal Psikoloji</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>621</v>
+        <v>576</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057858733</t>
+          <t>9786057858726</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>İşletme Yönetimi</t>
+          <t>Örgütsel Davranış</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>475</v>
+        <v>621</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786057858764</t>
+          <t>9786057858733</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Davranış Bilimleri</t>
+          <t>İşletme Yönetimi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>801</v>
+        <v>475</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057858245</t>
+          <t>9786057858764</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Türk Özel Sigorta Hukuku Dersleri (Ciltli)</t>
+          <t>Davranış Bilimleri</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>1148</v>
+        <v>801</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786055100278</t>
+          <t>9786057858245</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>İşletme Finansmanı</t>
+          <t>Türk Özel Sigorta Hukuku Dersleri (Ciltli)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>871</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057858665</t>
+          <t>9786055100278</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>İnsanlar ve Örgütler</t>
+          <t>İşletme Finansmanı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>342</v>
+        <v>871</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786052012840</t>
+          <t>9786057858665</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Yaşamında Motivasyon</t>
+          <t>İnsanlar ve Örgütler</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>595</v>
+        <v>342</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>2018111506115</t>
+          <t>9786052012840</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Tamamı Çözümlü Muhasebe Çıkmış Sorular Ek Kitap</t>
+          <t>Çalışma Yaşamında Motivasyon</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>396</v>
+        <v>595</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057858702</t>
+          <t>2018111506115</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Örgütsel İletişim</t>
+          <t>Tamamı Çözümlü Muhasebe Çıkmış Sorular Ek Kitap</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>573</v>
+        <v>396</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057858696</t>
+          <t>9786057858702</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Konnektom Farmakolojisi</t>
+          <t>Örgütsel İletişim</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>801</v>
+        <v>573</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057858689</t>
+          <t>9786057858696</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>İslami Sermaye Piyasaları</t>
+          <t>Konnektom Farmakolojisi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>1798</v>
+        <v>801</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786057858672</t>
+          <t>9786057858689</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Girişimcilik</t>
+          <t>İslami Sermaye Piyasaları</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>342</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057858054</t>
+          <t>9786057858672</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Georgi Pulevski'nin Makedonca-Arnavutça-Türkçe Sözlüğü</t>
+          <t>Girişimcilik</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>816</v>
+        <v>342</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786052012925</t>
+          <t>9786057858054</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Ütopyada Edebiyat Edebiyatta Ütopya</t>
+          <t>Georgi Pulevski'nin Makedonca-Arnavutça-Türkçe Sözlüğü</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>911</v>
+        <v>816</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786052012628</t>
+          <t>9786052012925</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Başarılı ve Rekabetçi Yeni Ürünler Tasarlama ve Geliştirme</t>
+          <t>Ütopyada Edebiyat Edebiyatta Ütopya</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>1099</v>
+        <v>911</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786052012482</t>
+          <t>9786052012628</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Teknolojiden Ekonomiye 21. Yüzyıl Dünya ve Türkiye</t>
+          <t>Başarılı ve Rekabetçi Yeni Ürünler Tasarlama ve Geliştirme</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>768</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786052012154</t>
+          <t>9786052012482</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Simulink ve Waijung Blok Set ile ST Mikrodenetleyicilerin Programlaması ve Kontrol</t>
+          <t>Teknolojiden Ekonomiye 21. Yüzyıl Dünya ve Türkiye</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>1206</v>
+        <v>768</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786055100919</t>
+          <t>9786052012154</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Mobil Yazılımlar ve Muhasebe Bilgi Sisteminin Güvenliği</t>
+          <t>Simulink ve Waijung Blok Set ile ST Mikrodenetleyicilerin Programlaması ve Kontrol</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>549</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786057858214</t>
+          <t>9786055100919</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Dersleri - Genel Hükümler</t>
+          <t>Mobil Yazılımlar ve Muhasebe Bilgi Sisteminin Güvenliği</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>1377</v>
+        <v>549</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786057858160</t>
+          <t>9786057858214</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Yönetme Krizi</t>
+          <t>Borçlar Hukuku Dersleri - Genel Hükümler</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>314</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057858108</t>
+          <t>9786057858160</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Stata İle Uygulamalı Çok Denklemli Zaman Serileri</t>
+          <t>Yönetme Krizi</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>580</v>
+        <v>314</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786052012192</t>
+          <t>9786057858108</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Yeşilçam’ın Belleği - Unutulmuş Filmler Divanı - 1</t>
+          <t>Stata İle Uygulamalı Çok Denklemli Zaman Serileri</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>566</v>
+        <v>580</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786052012727</t>
+          <t>9786052012192</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Türk İdare Tarihi</t>
+          <t>Yeşilçam’ın Belleği - Unutulmuş Filmler Divanı - 1</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>628</v>
+        <v>566</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786052012666</t>
+          <t>9786052012727</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Klasikten Moderne İşletme Yönetimine Bakış</t>
+          <t>Türk İdare Tarihi</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>888</v>
+        <v>628</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786052012574</t>
+          <t>9786052012666</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Siyaset ve Edebiyat</t>
+          <t>Klasikten Moderne İşletme Yönetimine Bakış</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>595</v>
+        <v>888</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786052012390</t>
+          <t>9786052012574</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Çok Katlı Pazarlama</t>
+          <t>Siyaset ve Edebiyat</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>600</v>
+        <v>595</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786052012246</t>
+          <t>9786052012390</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Y Kuşağı Girişimcilik Eğilimleri</t>
+          <t>Çok Katlı Pazarlama</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786052012260</t>
+          <t>9786052012246</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Sosyal Politika</t>
+          <t>Y Kuşağı Girişimcilik Eğilimleri</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>1095</v>
+        <v>500</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786052012383</t>
+          <t>9786052012260</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Sayısal Çözümleme</t>
+          <t>Uluslararası Sosyal Politika</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>596</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786057858153</t>
+          <t>9786052012383</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>İş Hukuku Temel Yasalar</t>
+          <t>Sayısal Çözümleme</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>1639</v>
+        <v>596</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786052012826</t>
+          <t>9786057858153</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Şizofreni</t>
+          <t>İş Hukuku Temel Yasalar</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>738</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786052012772</t>
+          <t>9786052012826</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Sosyolojimiz</t>
+          <t>Şizofreni</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>628</v>
+        <v>738</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786052012307</t>
+          <t>9786052012772</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Güç Elektroniği Devrelerinin PSIM ile Simülasyonu</t>
+          <t>Kültürel Sosyolojimiz</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>1256</v>
+        <v>628</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786055100957</t>
+          <t>9786052012307</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>EViews ile Uygulamalı Çok Denklemli Zaman Serileri</t>
+          <t>Güç Elektroniği Devrelerinin PSIM ile Simülasyonu</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>804</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786055100940</t>
+          <t>9786055100957</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>EViews ile Uygulamalı Zaman Serileri</t>
+          <t>EViews ile Uygulamalı Çok Denklemli Zaman Serileri</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>828</v>
+        <v>804</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786052012000</t>
+          <t>9786055100940</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Bilim Dili Bağlamında Dil ve Kimlik</t>
+          <t>EViews ile Uygulamalı Zaman Serileri</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>828</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786055100964</t>
+          <t>9786052012000</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Batı Klinik Refleksoloji</t>
+          <t>Bilim Dili Bağlamında Dil ve Kimlik</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>1013</v>
+        <v>828</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786055100902</t>
+          <t>9786055100964</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Ekonometrik Zaman Serileri</t>
+          <t>Batı Klinik Refleksoloji</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>911</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786055100711</t>
+          <t>9786055100902</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Ferah - Name</t>
+          <t>Ekonometrik Zaman Serileri</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>1083</v>
+        <v>911</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786052012758</t>
+          <t>9786055100711</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Edebiyatı Sözlüğü</t>
+          <t>Ferah - Name</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>1570</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786055100643</t>
+          <t>9786052012758</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Meslekleri İçin Mikrobiyoloji Ders Kitabı 1. Cilt</t>
+          <t>Klasik Türk Edebiyatı Sözlüğü</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>911</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786057858115</t>
+          <t>9786055100643</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Hukuk ve Edebiyat</t>
+          <t>Sağlık Meslekleri İçin Mikrobiyoloji Ders Kitabı 1. Cilt</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>423</v>
+        <v>911</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786052012949</t>
+          <t>9786057858115</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Birey-Örgüt Etkileşimi</t>
+          <t>Hukuk ve Edebiyat</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>409</v>
+        <v>423</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786052012321</t>
+          <t>9786052012949</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>2018 Dönüşüm KPSS İcra ve İflas Hukuku Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>Birey-Örgüt Etkileşimi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>319</v>
+        <v>409</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786052012352</t>
+          <t>9786052012321</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>2018 Dönüşüm KPSS Ticaret Hukuku Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>2018 Dönüşüm KPSS İcra ve İflas Hukuku Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>405</v>
+        <v>319</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786052012161</t>
+          <t>9786052012352</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Bireysel İş Hukuku</t>
+          <t>2018 Dönüşüm KPSS Ticaret Hukuku Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>546</v>
+        <v>405</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786055100780</t>
+          <t>9786052012161</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Portföy Yönetimi</t>
+          <t>Bireysel İş Hukuku</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>1036</v>
+        <v>546</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786052012970</t>
+          <t>9786055100780</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Ruhsal Toplumsal Beceri Eğitimi</t>
+          <t>Portföy Yönetimi</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>718</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786052012833</t>
+          <t>9786052012970</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Liderlik Yeni Yaklaşımlar</t>
+          <t>Ruhsal Toplumsal Beceri Eğitimi</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>440</v>
+        <v>718</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786052012222</t>
+          <t>9786052012833</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne Ekonomi Yazıları</t>
+          <t>Liderlik Yeni Yaklaşımlar</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>987</v>
+        <v>440</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786052012215</t>
+          <t>9786052012222</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Kayıt Dışı İstihdam Ve Ekonomi</t>
+          <t>Dünden Bugüne Ekonomi Yazıları</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>650</v>
+        <v>987</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786052012178</t>
+          <t>9786052012215</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Bellek Tazeler Yanlışları</t>
+          <t>Kayıt Dışı İstihdam Ve Ekonomi</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>1206</v>
+        <v>650</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786052012079</t>
+          <t>9786052012178</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Davranış ve Protokol</t>
+          <t>Bellek Tazeler Yanlışları</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>911</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786055100995</t>
+          <t>9786052012079</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Yetenek Yönetimi</t>
+          <t>Sosyal Davranış ve Protokol</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>1099</v>
+        <v>911</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786055100988</t>
+          <t>9786055100995</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Stratejik İnsan Kaynakları Yönetimi</t>
+          <t>Yetenek Yönetimi</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>650</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786052012130</t>
+          <t>9786055100988</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Meslek Yüksek Okulları İçin Temel Matematik</t>
+          <t>Stratejik İnsan Kaynakları Yönetimi</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>549</v>
+        <v>650</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786052012086</t>
+          <t>9786052012130</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Eviews ile Panel Veri Ekonometrisi Uygulamaları</t>
+          <t>Meslek Yüksek Okulları İçin Temel Matematik</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>595</v>
+        <v>549</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786057858009</t>
+          <t>9786052012086</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Kamu İhale Hukukuna İlişkin Yerleşik Danıştay İçtihatları (Ciltli)</t>
+          <t>Eviews ile Panel Veri Ekonometrisi Uygulamaları</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>2041</v>
+        <v>595</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786057858573</t>
+          <t>9786057858009</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Yaşamında Motivasyon</t>
+          <t>Kamu İhale Hukukuna İlişkin Yerleşik Danıştay İçtihatları (Ciltli)</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>851</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786052012529</t>
+          <t>9786057858573</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Aşk İlinden Gönül Dilinden</t>
+          <t>Çalışma Yaşamında Motivasyon</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>1206</v>
+        <v>851</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786052012147</t>
+          <t>9786052012529</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Yaşamında Kariyer</t>
+          <t>Aşk İlinden Gönül Dilinden</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>987</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786055100810</t>
+          <t>9786052012147</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Girişimcilikte Temel Prensipler</t>
+          <t>Çalışma Yaşamında Kariyer</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>628</v>
+        <v>987</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786052012963</t>
+          <t>9786055100810</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Ukulele Metodu</t>
+          <t>Girişimcilikte Temel Prensipler</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>987</v>
+        <v>628</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786052012994</t>
+          <t>9786052012963</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Devreleri 1</t>
+          <t>Ukulele Metodu</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>1099</v>
+        <v>987</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786052012505</t>
+          <t>9786052012994</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Doğal Yaşam Koridorları</t>
+          <t>Elektrik Devreleri 1</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>499</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786052012499</t>
+          <t>9786052012505</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Tarımda Hidrolik Uygulamaları</t>
+          <t>Doğal Yaşam Koridorları</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>942</v>
+        <v>499</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786052012543</t>
+          <t>9786052012499</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Kim Lider Olamaz?</t>
+          <t>Tarımda Hidrolik Uygulamaları</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>650</v>
+        <v>942</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786052012208</t>
+          <t>9786052012543</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Trakya Bölgesinde Üniversitelerin Bölgesel Kalkınmaya Etkisi</t>
+          <t>Kim Lider Olamaz?</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>1099</v>
+        <v>650</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786052012185</t>
+          <t>9786052012208</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Yaşlılıkta Refleksoloji Uygulamaları</t>
+          <t>Trakya Bölgesinde Üniversitelerin Bölgesel Kalkınmaya Etkisi</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>650</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786055100834</t>
+          <t>9786052012185</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Bilim Felsefe ve Üniversite</t>
+          <t>Yaşlılıkta Refleksoloji Uygulamaları</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>1095</v>
+        <v>650</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786055100704</t>
+          <t>9786055100834</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Eski Türkçe'de Filler</t>
+          <t>Bilim Felsefe ve Üniversite</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>1320</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786055100636</t>
+          <t>9786055100704</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Taşıma İşletmeleri Muhasebesi</t>
+          <t>Eski Türkçe'de Filler</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>1186</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786052012253</t>
+          <t>9786055100636</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Havayolu İşletmelerinde Stratejik Maliyet Yönetimi</t>
+          <t>Taşıma İşletmeleri Muhasebesi</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>828</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786052012918</t>
+          <t>9786052012253</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Halkla İlişkiler Yönetiminde Yaratıcılık ve Yenilik</t>
+          <t>Havayolu İşletmelerinde Stratejik Maliyet Yönetimi</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>612</v>
+        <v>828</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786052012741</t>
+          <t>9786052012918</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Ticaret Hukuku</t>
+          <t>Stratejik Halkla İlişkiler Yönetiminde Yaratıcılık ve Yenilik</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>769</v>
+        <v>612</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786052012796</t>
+          <t>9786052012741</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Halkla İlişkiler</t>
+          <t>Ticaret Hukuku</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>785</v>
+        <v>769</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786055100469</t>
+          <t>9786052012796</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Isı Enerjisi Depolama</t>
+          <t>Halkla İlişkiler</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>526</v>
+        <v>785</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786055100476</t>
+          <t>9786055100469</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Robot Kinematiği</t>
+          <t>Isı Enerjisi Depolama</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>1095</v>
+        <v>526</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786055100407</t>
+          <t>9786055100476</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Algoritmalar ve Programlamaya Giriş</t>
+          <t>Robot Kinematiği</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>1155</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786055100308</t>
+          <t>9786055100407</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Aythink Eğitimci Kitabı</t>
+          <t>Algoritmalar ve Programlamaya Giriş</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>780</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786055100186</t>
+          <t>9786055100308</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>İktisadi Düşünceden Yönetim Düşüncesine</t>
+          <t>Aythink Eğitimci Kitabı</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>1036</v>
+        <v>780</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786055100193</t>
+          <t>9786055100186</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Nijad Ekrem ve Tefekkür</t>
+          <t>İktisadi Düşünceden Yönetim Düşüncesine</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>780</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786055100001</t>
+          <t>9786055100193</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Güneş Enerjisinden Elektrik Üretimi Fotovoltaik Teknoloji</t>
+          <t>Nijad Ekrem ve Tefekkür</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>1287</v>
+        <v>780</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786055100520</t>
+          <t>9786055100001</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Finansal Raporlama Standartları Çerçevesinde Faize Dayalı Vadeli İşlem Sözleşmelerinin Muhasebeleştirilmesi</t>
+          <t>Güneş Enerjisinden Elektrik Üretimi Fotovoltaik Teknoloji</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>526</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786055100148</t>
+          <t>9786055100520</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Meslek Yüksek Okulları İçin İşletmeciliğin Temel Bilgileri</t>
+          <t>Uluslararası Finansal Raporlama Standartları Çerçevesinde Faize Dayalı Vadeli İşlem Sözleşmelerinin Muhasebeleştirilmesi</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>526</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786055100292</t>
+          <t>9786055100148</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Motorlar Yapı ve Hesabı</t>
+          <t>Meslek Yüksek Okulları İçin İşletmeciliğin Temel Bilgileri</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>1036</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786055100391</t>
+          <t>9786055100292</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Jeotermal Enerji Uygulamaları</t>
+          <t>Motorlar Yapı ve Hesabı</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>601</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786055100117</t>
+          <t>9786055100391</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Temel Muhasebe</t>
+          <t>Jeotermal Enerji Uygulamaları</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>601</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786055936747</t>
+          <t>9786055100117</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Biyogaz Teknolojisi</t>
+          <t>Temel Muhasebe</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>871</v>
+        <v>601</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786055936556</t>
+          <t>9786055936747</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Bir Tutkunun Elinde Türk Edebiyatı Araştırmaları</t>
+          <t>Biyogaz Teknolojisi</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>1036</v>
+        <v>871</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786055936815</t>
+          <t>9786055936556</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Teknolojileri</t>
+          <t>Bir Tutkunun Elinde Türk Edebiyatı Araştırmaları</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>526</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786055936624</t>
+          <t>9786055936815</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Camın Yerlileri</t>
+          <t>Bilgi Teknolojileri</t>
         </is>
       </c>
       <c r="C178" s="1">
         <v>526</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786055936044</t>
+          <t>9786055936624</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği Rehberi</t>
+          <t>Beyaz Camın Yerlileri</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>871</v>
+        <v>526</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786055936587</t>
+          <t>9786055936044</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Andromeda’ya Dönüş Durkonlar</t>
+          <t>Avrupa Birliği Rehberi</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>420</v>
+        <v>871</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786055936631</t>
+          <t>9786055936587</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Android</t>
+          <t>Andromeda’ya Dönüş Durkonlar</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>1201</v>
+        <v>420</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786055936426</t>
+          <t>9786055936631</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Amerikan Dış Politikasının Oluşum Sürecinde Başkanın Rolü ve Türkiye - Amerika İlişkilerinde Clinton Faktörü</t>
+          <t>Android</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>526</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786055936068</t>
+          <t>9786055936426</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>5. Kamu Yönetimi Forumu Kamusal Bilinç, Kent ve Çevre: Güncel Sorunlar ve Çözümler</t>
+          <t>Amerikan Dış Politikasının Oluşum Sürecinde Başkanın Rolü ve Türkiye - Amerika İlişkilerinde Clinton Faktörü</t>
         </is>
       </c>
       <c r="C183" s="1">
         <v>526</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786055936419</t>
+          <t>9786055936068</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılda Çağdaş Türk Dış Politikası ve Diplomasisi</t>
+          <t>5. Kamu Yönetimi Forumu Kamusal Bilinç, Kent ve Çevre: Güncel Sorunlar ve Çözümler</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>1036</v>
+        <v>526</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786055100223</t>
+          <t>9786055936419</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Hibernate</t>
+          <t>21. Yüzyılda Çağdaş Türk Dış Politikası ve Diplomasisi</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>1201</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786052012123</t>
+          <t>9786055100223</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Medya Okuryazarlığına Giriş</t>
+          <t>Hibernate</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>628</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786052012055</t>
+          <t>9786052012123</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>E-Finans</t>
+          <t>Medya Okuryazarlığına Giriş</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>549</v>
+        <v>628</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786052012475</t>
+          <t>9786052012055</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Etkili Müzik Eğitimi</t>
+          <t>E-Finans</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>861</v>
+        <v>549</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786055100926</t>
+          <t>9786052012475</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Bitki Biyoçeşitliliği Laboratuvarı 2</t>
+          <t>Etkili Müzik Eğitimi</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>1309</v>
+        <v>861</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786052012864</t>
+          <t>9786055100926</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Faaliyet Tabanlı Maliyetlemeye Dayalı Ekonomik Katma Değer Analizi ve Bir Üretim İşletmesi Uygulaması</t>
+          <t>Bitki Biyoçeşitliliği Laboratuvarı 2</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>861</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786052012703</t>
+          <t>9786052012864</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Geleceğe Yönetim Teorileri ve Uygulamaları</t>
+          <t>Faaliyet Tabanlı Maliyetlemeye Dayalı Ekonomik Katma Değer Analizi ve Bir Üretim İşletmesi Uygulaması</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>440</v>
+        <v>861</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786052012765</t>
+          <t>9786052012703</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Görselliğin Kültürü</t>
+          <t>Geçmişten Geleceğe Yönetim Teorileri ve Uygulamaları</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>987</v>
+        <v>440</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786052012239</t>
+          <t>9786052012765</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Piyasaları ve Analizi</t>
+          <t>Görselliğin Kültürü</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>964</v>
+        <v>987</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786052012024</t>
+          <t>9786052012239</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarihi</t>
+          <t>Sermaye Piyasaları ve Analizi</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>1320</v>
+        <v>964</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786055100971</t>
+          <t>9786052012024</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Zekamıza Dokunan İlaçlar (Ciltli)</t>
+          <t>Osmanlı Tarihi</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>1013</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786052012017</t>
+          <t>9786055100971</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Yeni Konsept Savaş</t>
+          <t>Zekamıza Dokunan İlaçlar (Ciltli)</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>911</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786052012697</t>
+          <t>9786052012017</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Turizm Okumaları 2</t>
+          <t>Yeni Konsept Savaş</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>775</v>
+        <v>911</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786052012598</t>
+          <t>9786052012697</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Güven Yönetimi</t>
+          <t>Turizm Okumaları 2</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>500</v>
+        <v>775</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786052012604</t>
+          <t>9786052012598</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Kadın ve Liderlik</t>
+          <t>Güven Yönetimi</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>493</v>
+        <v>500</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786052012567</t>
+          <t>9786052012604</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Sporda Halkla İlişkiler</t>
+          <t>Kadın ve Liderlik</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>888</v>
+        <v>493</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786052012581</t>
+          <t>9786052012567</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Dünya Ekomomisinde Altın</t>
+          <t>Sporda Halkla İlişkiler</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>500</v>
+        <v>888</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786055100933</t>
+          <t>9786052012581</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme Sürecinde Sosyal Politika</t>
+          <t>Dünya Ekomomisinde Altın</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>1020</v>
+        <v>500</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786055100568</t>
+          <t>9786055100933</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Jeotermal Seracılık</t>
+          <t>Küreselleşme Sürecinde Sosyal Politika</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>780</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786055100537</t>
+          <t>9786055100568</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Biyoloji Tarihi ve Evrim</t>
+          <t>Jeotermal Seracılık</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>480</v>
+        <v>780</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786055100445</t>
+          <t>9786055100537</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Boyutuyla Bilgi Ekonomisi ve Emek</t>
+          <t>Biyoloji Tarihi ve Evrim</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>871</v>
+        <v>480</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786055100377</t>
+          <t>9786055100445</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Üniversitelerde Tam Maliyetleme (Full Costing)</t>
+          <t>Sosyal Boyutuyla Bilgi Ekonomisi ve Emek</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>630</v>
+        <v>871</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786055100063</t>
+          <t>9786055100377</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Kara Perşembe'den Mortgage Krizine</t>
+          <t>Üniversitelerde Tam Maliyetleme (Full Costing)</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>526</v>
+        <v>630</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786052012659</t>
+          <t>9786055100063</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Güç Elektroniği Devrelerinin MATLAB / Simulink ile Simülasyonu</t>
+          <t>Kara Perşembe'den Mortgage Krizine</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>1208</v>
+        <v>526</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786052012611</t>
+          <t>9786052012659</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda Acentelik Sözleşmesi (Ciltli)</t>
+          <t>Güç Elektroniği Devrelerinin MATLAB / Simulink ile Simülasyonu</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>1206</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786052012536</t>
+          <t>9786052012611</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Ders Notları</t>
+          <t>Türk Hukukunda Acentelik Sözleşmesi (Ciltli)</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>595</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786052012413</t>
+          <t>9786052012536</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>2018 Dönüşüm KPSS Hukuk - Kamu Hukuku Cilt 2</t>
+          <t>Borçlar Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>583</v>
+        <v>595</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786052012093</t>
+          <t>9786052012413</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Turizm Okumaları 1</t>
+          <t>2018 Dönüşüm KPSS Hukuk - Kamu Hukuku Cilt 2</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>718</v>
+        <v>583</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786052012109</t>
+          <t>9786052012093</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Konaklama İşletmelerinde Deneyimsel Pazarlama Anlayışı ve Duygusal Emek</t>
+          <t>Turizm Okumaları 1</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>596</v>
+        <v>718</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786055100827</t>
+          <t>9786052012109</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Halkla İlişkilerde Uzmanlaşma 3</t>
+          <t>Konaklama İşletmelerinde Deneyimsel Pazarlama Anlayışı ve Duygusal Emek</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>828</v>
+        <v>596</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786055100728</t>
+          <t>9786055100827</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Stratejileri</t>
+          <t>Halkla İlişkilerde Uzmanlaşma 3</t>
         </is>
       </c>
       <c r="C215" s="1">
         <v>828</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786052012437</t>
+          <t>9786055100728</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>2018 Makam - Kaymakamlık Açık Uçlu Soru Bankası</t>
+          <t>Yönetim Stratejileri</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>423</v>
+        <v>828</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786055100667</t>
+          <t>9786052012437</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Seralarda Enerji Dengesi</t>
+          <t>2018 Makam - Kaymakamlık Açık Uçlu Soru Bankası</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>493</v>
+        <v>423</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786055100513</t>
+          <t>9786055100667</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Dış Ticaret İşlemleri ve Muhasebesi</t>
+          <t>Seralarda Enerji Dengesi</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>601</v>
+        <v>493</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786052012406</t>
+          <t>9786055100513</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>2018 Dönüşüm KPSS Hukuk - Kamu Hukuku Cilt 2</t>
+          <t>Dış Ticaret İşlemleri ve Muhasebesi</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>531</v>
+        <v>601</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786052012031</t>
+          <t>9786052012406</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>İdeoloji ve Sosyal Politika</t>
+          <t>2018 Dönüşüm KPSS Hukuk - Kamu Hukuku Cilt 2</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>650</v>
+        <v>531</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786055100674</t>
+          <t>9786052012031</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Yugoslavya Neden Parçalandı?</t>
+          <t>İdeoloji ve Sosyal Politika</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>888</v>
+        <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786055100544</t>
+          <t>9786055100674</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>İşletmelerde Bütçe ve Kontrol</t>
+          <t>Yugoslavya Neden Parçalandı?</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>601</v>
+        <v>888</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786055100322</t>
+          <t>9786055100544</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>İşletmelerde Uluslararası Finans Yönetimi</t>
+          <t>İşletmelerde Bütçe ve Kontrol</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>871</v>
+        <v>601</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786055100247</t>
+          <t>9786055100322</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>İlk Çağ Anadolu Medeniyetleri</t>
+          <t>İşletmelerde Uluslararası Finans Yönetimi</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>911</v>
+        <v>871</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786055100490</t>
+          <t>9786055100247</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>SQL Server 2014</t>
+          <t>İlk Çağ Anadolu Medeniyetleri</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>871</v>
+        <v>911</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786055100162</t>
+          <t>9786055100490</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Banka Muhasebesi</t>
+          <t>SQL Server 2014</t>
         </is>
       </c>
       <c r="C226" s="1">
         <v>871</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786055100087</t>
+          <t>9786055100162</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Etik Kavramı ve Muhasebe Meslek Etiği</t>
+          <t>Banka Muhasebesi</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>569</v>
+        <v>871</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786055100865</t>
+          <t>9786055100087</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Hidrojen ve Yakıt Pili Teknolojisi</t>
+          <t>Etik Kavramı ve Muhasebe Meslek Etiği</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>828</v>
+        <v>569</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786055100872</t>
+          <t>9786055100865</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Yatırım Projeleri</t>
+          <t>Hidrojen ve Yakıt Pili Teknolojisi</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>595</v>
+        <v>828</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786055100896</t>
+          <t>9786055100872</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>İslam Ekonomisi ve Finansı</t>
+          <t>Yatırım Projeleri</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>1095</v>
+        <v>595</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786055100889</t>
+          <t>9786055100896</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Ekonomisinin Dönüşümü</t>
+          <t>İslam Ekonomisi ve Finansı</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>1320</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786055100742</t>
+          <t>9786055100889</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya ve Muhasebe</t>
+          <t>Türkiye Ekonomisinin Dönüşümü</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>549</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786055100650</t>
+          <t>9786055100742</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Biyoyakıt Üretimi</t>
+          <t>Coğrafya ve Muhasebe</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>1083</v>
+        <v>549</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786055100551</t>
+          <t>9786055100650</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Akut İstemik İnmede Nörolojik Skorlama Ölçekleri : Yeni Bir Bakış</t>
+          <t>Biyoyakıt Üretimi</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>526</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786055100216</t>
+          <t>9786055100551</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Yeni Medya - Yeni Pratikler, Yeni Olanaklar</t>
+          <t>Akut İstemik İnmede Nörolojik Skorlama Ölçekleri : Yeni Bir Bakış</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>871</v>
+        <v>526</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786055100155</t>
+          <t>9786055100216</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Yeni Ekonomide ve Yeni Dünyada İşletmecilik</t>
+          <t>Yeni Medya - Yeni Pratikler, Yeni Olanaklar</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>826</v>
+        <v>871</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786052012116</t>
+          <t>9786055100155</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Çin Ekonomisi</t>
+          <t>Yeni Ekonomide ve Yeni Dünyada İşletmecilik</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>1006</v>
+        <v>826</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786052012062</t>
+          <t>9786052012116</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Finansal Tabloların TMS/TFRS'ye Uyumlu Hale Getirilmesi</t>
+          <t>Çin Ekonomisi</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>828</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786055100841</t>
+          <t>9786052012062</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Antropogonia</t>
+          <t>Finansal Tabloların TMS/TFRS'ye Uyumlu Hale Getirilmesi</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>500</v>
+        <v>828</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786055100599</t>
+          <t>9786055100841</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Genel İşletme</t>
+          <t>Antropogonia</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>842</v>
+        <v>500</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786055100070</t>
+          <t>9786055100599</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Yeraltı Kaynak Aramalarında Gravite Yöntemi</t>
+          <t>Genel İşletme</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>780</v>
+        <v>842</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786055100766</t>
+          <t>9786055100070</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Marka Yayma Stratejisinin Tüketiciler Tarafından Algılanmasına Etki Eden Faktörler</t>
+          <t>Yeraltı Kaynak Aramalarında Gravite Yöntemi</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>768</v>
+        <v>780</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786055100735</t>
+          <t>9786055100766</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel ve Dijital Reklamcılık</t>
+          <t>Marka Yayma Stratejisinin Tüketiciler Tarafından Algılanmasına Etki Eden Faktörler</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>911</v>
+        <v>768</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786055100582</t>
+          <t>9786055100735</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Kobi'ler ve Girişimcilik</t>
+          <t>Geleneksel ve Dijital Reklamcılık</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>780</v>
+        <v>911</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786055100353</t>
+          <t>9786055100582</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Genel Muhasebe</t>
+          <t>Kobi'ler ve Girişimcilik</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>871</v>
+        <v>780</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786055100346</t>
+          <t>9786055100353</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Çalışma İktisadına Giriş</t>
+          <t>Genel Muhasebe</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>601</v>
+        <v>871</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786055100100</t>
+          <t>9786055100346</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Küresel Ekonomik Kriz ve Etkileri ve Medya</t>
+          <t>Çalışma İktisadına Giriş</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>842</v>
+        <v>601</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786055100797</t>
+          <t>9786055100100</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Psikolojisi</t>
+          <t>Küresel Ekonomik Kriz ve Etkileri ve Medya</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>1147</v>
+        <v>842</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786055100384</t>
+          <t>9786055100797</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Büyük Boşluk</t>
+          <t>Çalışma Psikolojisi</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>842</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786055100209</t>
+          <t>9786055100384</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Takdir-i Elhan Kudemadan Birkaç Şair Pejmürde Takrizat</t>
+          <t>Büyük Boşluk</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>601</v>
+        <v>842</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786052012857</t>
+          <t>9786055100209</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>İşletme Finansmanı</t>
+          <t>Takdir-i Elhan Kudemadan Birkaç Şair Pejmürde Takrizat</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>1099</v>
+        <v>601</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786055100179</t>
+          <t>9786052012857</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Sanayide Enerji Yönetimi ve Enerji Verimliliği</t>
+          <t>İşletme Finansmanı</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>1318</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786055100285</t>
+          <t>9786055100179</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Kojenerasyon ve Trijenerasyon Tekniği</t>
+          <t>Sanayide Enerji Yönetimi ve Enerji Verimliliği</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>601</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786055100124</t>
+          <t>9786055100285</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Saçaklı-zade Muhammed El-Maraşi'nin Risaletü’s-Sürur Ve’l-Ferah Tercümesi</t>
+          <t>Kojenerasyon ve Trijenerasyon Tekniği</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>526</v>
+        <v>601</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786055100230</t>
+          <t>9786055100124</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Motorlar - Termodinamik Esaslar</t>
+          <t>Saçaklı-zade Muhammed El-Maraşi'nin Risaletü’s-Sürur Ve’l-Ferah Tercümesi</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>601</v>
+        <v>526</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786055100056</t>
+          <t>9786055100230</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Para Politikası</t>
+          <t>Motorlar - Termodinamik Esaslar</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>901</v>
+        <v>601</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786055100506</t>
+          <t>9786055100056</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Karamürsel'den Çankaya'ya Atatürk'ün Koruması Hüseyin Reşat</t>
+          <t>Para Politikası</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>526</v>
+        <v>901</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786055100803</t>
+          <t>9786055100506</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Yöneylem Araştırması</t>
+          <t>Karamürsel'den Çankaya'ya Atatürk'ün Koruması Hüseyin Reşat</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>987</v>
+        <v>526</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786055100575</t>
+          <t>9786055100803</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Turizmi</t>
+          <t>Yöneylem Araştırması</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>780</v>
+        <v>987</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786055100452</t>
+          <t>9786055100575</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de İnsan Kaynakları Yönetimi Anlayışındaki Dönüşümlerin Organizasyonlardaki Yansımalarının Araştırması</t>
+          <t>Sağlık Turizmi</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>526</v>
+        <v>780</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786057858405</t>
+          <t>9786055100452</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Devreleri – 2</t>
+          <t>Türkiye’de İnsan Kaynakları Yönetimi Anlayışındaki Dönüşümlerin Organizasyonlardaki Yansımalarının Araştırması</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>1147</v>
+        <v>526</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786055100605</t>
+          <t>9786057858405</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Ekonomi Hukuku Cilt: 1</t>
+          <t>Elektrik Devreleri – 2</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>944</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786055100421</t>
+          <t>9786055100605</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>İktisat Öncesi İktisat</t>
+          <t>Uluslararası Ekonomi Hukuku Cilt: 1</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>1036</v>
+        <v>944</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786055100414</t>
+          <t>9786055100421</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>C Programlama Dili</t>
+          <t>İktisat Öncesi İktisat</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>851</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786055100049</t>
+          <t>9786055100414</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Tekdüzen Hesap Planına Göre Maliyet Muhasebesi</t>
+          <t>C Programlama Dili</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>526</v>
+        <v>851</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786055100032</t>
+          <t>9786055100049</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Finansal Tablolar Analizi</t>
+          <t>Tekdüzen Hesap Planına Göre Maliyet Muhasebesi</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>595</v>
+        <v>526</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786055100018</t>
+          <t>9786055100032</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Finans Yönetiminde İşletmelerin Pay Senetlerini Geri Satın Alma Kararı</t>
+          <t>Finansal Tablolar Analizi</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>361</v>
+        <v>595</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786055100025</t>
+          <t>9786055100018</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>İktisada Giriş</t>
+          <t>Finans Yönetiminde İşletmelerin Pay Senetlerini Geri Satın Alma Kararı</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>1085</v>
+        <v>361</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786055936754</t>
+          <t>9786055100025</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Yöneylem Araştırması - 2</t>
+          <t>İktisada Giriş</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>581</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786055936457</t>
+          <t>9786055936754</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Yöneylem Araştırması - 1</t>
+          <t>Yöneylem Araştırması - 2</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>597</v>
+        <v>581</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786055936051</t>
+          <t>9786055936457</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Muhasebesi</t>
+          <t>Yöneylem Araştırması - 1</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>842</v>
+        <v>597</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786055936525</t>
+          <t>9786055936051</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Yirmi Birinci Yüzyılda Demokrasi Tartışmaları</t>
+          <t>Yönetim Muhasebesi</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>871</v>
+        <v>842</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786055936938</t>
+          <t>9786055936525</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Yerel Yönetimler</t>
+          <t>Yirmi Birinci Yüzyılda Demokrasi Tartışmaları</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>898</v>
+        <v>871</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786055936358</t>
+          <t>9786055936938</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Üretim: Eskinin Yeniden İmal Edilmesi</t>
+          <t>Yerel Yönetimler</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>360</v>
+        <v>898</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786055936174</t>
+          <t>9786055936358</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Yaşamalanı - Otorite İlişkisi Açısından Devrim</t>
+          <t>Yeniden Üretim: Eskinin Yeniden İmal Edilmesi</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>526</v>
+        <v>360</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786055936730</t>
+          <t>9786055936174</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Yakıt Pili Teknolojisi</t>
+          <t>Yaşamalanı - Otorite İlişkisi Açısından Devrim</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>435</v>
+        <v>526</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786055936617</t>
+          <t>9786055936730</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı İstatistik</t>
+          <t>Yakıt Pili Teknolojisi</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>526</v>
+        <v>435</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786055936297</t>
+          <t>9786055936617</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkilerde Güncel Sorunlar ve Yeni Gelişmeler</t>
+          <t>Uygulamalı İstatistik</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>842</v>
+        <v>526</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786055936549</t>
+          <t>9786055936297</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Ekonomisinde Yakın Dönem Siyasi ve Ekonomik İzlenimler</t>
+          <t>Uluslararası İlişkilerde Güncel Sorunlar ve Yeni Gelişmeler</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>526</v>
+        <v>842</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786055936167</t>
+          <t>9786055936549</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cumhuriyeti Tarihi Ders Notları</t>
+          <t>Türkiye Ekonomisinde Yakın Dönem Siyasi ve Ekonomik İzlenimler</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>752</v>
+        <v>526</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786055936808</t>
+          <t>9786055936167</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Eğitimi ve Öğretimi</t>
+          <t>Türkiye Cumhuriyeti Tarihi Ders Notları</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>526</v>
+        <v>752</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786055936389</t>
+          <t>9786055936808</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Türk Dili</t>
+          <t>Türkçe Eğitimi ve Öğretimi</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>816</v>
+        <v>526</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786055936570</t>
+          <t>9786055936389</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Thales - Amazon Kraliçesi</t>
+          <t>Türk Dili</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>451</v>
+        <v>816</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786055936105</t>
+          <t>9786055936570</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkilere Giriş: Teorik Bakış</t>
+          <t>Thales - Amazon Kraliçesi</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>526</v>
+        <v>451</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786055936648</t>
+          <t>9786055936105</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Teori ve Örneklerle Jeofizikte Modelleme</t>
+          <t>Uluslararası İlişkilere Giriş: Teorik Bakış</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>871</v>
+        <v>526</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786055936655</t>
+          <t>9786055936648</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Teori ve Örneklerle Gravimetri</t>
+          <t>Teori ve Örneklerle Jeofizikte Modelleme</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>536</v>
+        <v>871</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786055936983</t>
+          <t>9786055936655</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Temel Fotoğraf ve Kompozisyon</t>
+          <t>Teori ve Örneklerle Gravimetri</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>1648</v>
+        <v>536</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786055936716</t>
+          <t>9786055936983</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Türk Eğitim Tarihinden Esintiler</t>
+          <t>Temel Fotoğraf ve Kompozisyon</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>601</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786055936709</t>
+          <t>9786055936716</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Şirketler Muhasebesi</t>
+          <t>Türk Eğitim Tarihinden Esintiler</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>780</v>
+        <v>601</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786055936884</t>
+          <t>9786055936709</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Şeyler ve İnsanlar</t>
+          <t>Şirketler Muhasebesi</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>751</v>
+        <v>780</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786055936273</t>
+          <t>9786055936884</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Polken Şair Şeybani Han Destanı</t>
+          <t>Şeyler ve İnsanlar</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>871</v>
+        <v>751</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786055936501</t>
+          <t>9786055936273</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Sulak Alanların Sürdürülebilir Yönetimi</t>
+          <t>Polken Şair Şeybani Han Destanı</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>526</v>
+        <v>871</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786055936365</t>
+          <t>9786055936501</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Sokrates’ten Aşık Veysel’e</t>
+          <t>Sulak Alanların Sürdürülebilir Yönetimi</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>420</v>
+        <v>526</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786055936853</t>
+          <t>9786055936365</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Sinema Okuryazarlığı</t>
+          <t>Sokrates’ten Aşık Veysel’e</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>601</v>
+        <v>420</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786055936402</t>
+          <t>9786055936853</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Selanikli Hasan Akif (Akif el-Mevlevi)</t>
+          <t>Sinema Okuryazarlığı</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>1007</v>
+        <v>601</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786055936020</t>
+          <t>9786055936402</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Sağlık İletişiminde Katılımın İşlevi: Hasta ve Hasta Yakınları Açısından</t>
+          <t>Selanikli Hasan Akif (Akif el-Mevlevi)</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>362</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786055936761</t>
+          <t>9786055936020</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Objective-C Programlama Dili</t>
+          <t>Sağlık İletişiminde Katılımın İşlevi: Hasta ve Hasta Yakınları Açısından</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>647</v>
+        <v>362</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786055936495</t>
+          <t>9786055936761</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Mülki İdare ve İç Güvenliğin Denetimi</t>
+          <t>Objective-C Programlama Dili</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>526</v>
+        <v>647</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786055936686</t>
+          <t>9786055936495</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Muhasebede Dönem Sonu İşlemleri</t>
+          <t>Mülki İdare ve İç Güvenliğin Denetimi</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>944</v>
+        <v>526</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786055936914</t>
+          <t>9786055936686</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Türk Edebiyatında Hece - Aruz Tartışmaları</t>
+          <t>Muhasebede Dönem Sonu İşlemleri</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>751</v>
+        <v>944</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786055936679</t>
+          <t>9786055936914</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Muhasebede Dönem İçi İşlemleri</t>
+          <t>Türk Edebiyatında Hece - Aruz Tartışmaları</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>1570</v>
+        <v>751</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786055936693</t>
+          <t>9786055936679</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe Testleri</t>
+          <t>Muhasebede Dönem İçi İşlemleri</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>465</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786055936518</t>
+          <t>9786055936693</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe Denetimi</t>
+          <t>Muhasebe Testleri</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>983</v>
+        <v>465</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786055936877</t>
+          <t>9786055936518</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Medya Okuryazarlığı: Avrupa Profili</t>
+          <t>Muhasebe Denetimi</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>1036</v>
+        <v>983</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786055936136</t>
+          <t>9786055936877</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Maliyet Muhasebesi</t>
+          <t>Medya Okuryazarlığı: Avrupa Profili</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>1033</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786055936440</t>
+          <t>9786055936136</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Lojistik Faaliyetlerde Maliyetleme</t>
+          <t>Maliyet Muhasebesi</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>526</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786055936037</t>
+          <t>9786055936440</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Kent, Görsel Kimlik ve İletişim</t>
+          <t>Lojistik Faaliyetlerde Maliyetleme</t>
         </is>
       </c>
       <c r="C307" s="1">
         <v>526</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786055936396</t>
+          <t>9786055936037</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Kent Kültüründe Dil Kirlenmesi</t>
+          <t>Kent, Görsel Kimlik ve İletişim</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>420</v>
+        <v>526</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786055936464</t>
+          <t>9786055936396</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Karar Teorisi</t>
+          <t>Kent Kültüründe Dil Kirlenmesi</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>404</v>
+        <v>420</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786055936990</t>
+          <t>9786055936464</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Kadın Kitabı</t>
+          <t>Karar Teorisi</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>842</v>
+        <v>404</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786055936181</t>
+          <t>9786055936990</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Joe Brico Masumdur</t>
+          <t>Kadın Kitabı</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>526</v>
+        <v>842</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786055936563</t>
+          <t>9786055936181</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Javaserver Pages</t>
+          <t>Joe Brico Masumdur</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>1201</v>
+        <v>526</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786055936976</t>
+          <t>9786055936563</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Javaserver Faces</t>
+          <t>Javaserver Pages</t>
         </is>
       </c>
       <c r="C313" s="1">
         <v>1201</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786055936150</t>
+          <t>9786055936976</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>İşletmelerin Sosyal Sorumlulukları</t>
+          <t>Javaserver Faces</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>526</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786055936891</t>
+          <t>9786055936150</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>İşletmelerde Finansal Çözümleme</t>
+          <t>İşletmelerin Sosyal Sorumlulukları</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>855</v>
+        <v>526</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786055936907</t>
+          <t>9786055936891</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>İşletmecilik Bilgisi</t>
+          <t>İşletmelerde Finansal Çözümleme</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>828</v>
+        <v>855</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786055936945</t>
+          <t>9786055936907</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>İşletme Ekonomisi</t>
+          <t>İşletmecilik Bilgisi</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>871</v>
+        <v>828</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786055936013</t>
+          <t>9786055936945</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>İletişim Bilimi Perspektifinden Risk İletişimi Stratejileri</t>
+          <t>İşletme Ekonomisi</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>264</v>
+        <v>871</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786055936471</t>
+          <t>9786055936013</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>İktisadi Düşünce Tarihi</t>
+          <t>İletişim Bilimi Perspektifinden Risk İletişimi Stratejileri</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>601</v>
+        <v>264</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786055936778</t>
+          <t>9786055936471</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>İkincil Enerji Üretimi ve Elektrik Motorları</t>
+          <t>İktisadi Düşünce Tarihi</t>
         </is>
       </c>
       <c r="C320" s="1">
         <v>601</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786055936341</t>
+          <t>9786055936778</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>İç Denetim</t>
+          <t>İkincil Enerji Üretimi ve Elektrik Motorları</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>976</v>
+        <v>601</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786055936846</t>
+          <t>9786055936341</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Hava Kalitesi Yönetimi</t>
+          <t>İç Denetim</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>1036</v>
+        <v>976</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786055936921</t>
+          <t>9786055936846</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Global Kültür ve Kimlik</t>
+          <t>Hava Kalitesi Yönetimi</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>601</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786055936129</t>
+          <t>9786055936921</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Girişimciliğin Temel Bilgileri</t>
+          <t>Global Kültür ve Kimlik</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>526</v>
+        <v>601</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786055936211</t>
+          <t>9786055936129</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Genel Ekonomi</t>
+          <t>Girişimciliğin Temel Bilgileri</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>655</v>
+        <v>526</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786055936143</t>
+          <t>9786055936211</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Fikret Hakan - Eskimeyen Yeşilçamlı</t>
+          <t>Genel Ekonomi</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>526</v>
+        <v>655</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786055936952</t>
+          <t>9786055936143</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Etikte Akıl ve Duygu Çatışması</t>
+          <t>Fikret Hakan - Eskimeyen Yeşilçamlı</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>828</v>
+        <v>526</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786055936792</t>
+          <t>9786055936952</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Endüstride İşletme Yönetimi</t>
+          <t>Etikte Akıl ve Duygu Çatışması</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>784</v>
+        <v>828</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786055100254</t>
+          <t>9786055936792</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Ekonometri</t>
+          <t>Endüstride İşletme Yönetimi</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>1256</v>
+        <v>784</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786055936280</t>
+          <t>9786055100254</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Dönemsel Muhasebe</t>
+          <t>Ekonometri</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>871</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786055936822</t>
+          <t>9786055936280</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Divan Şairlerinden Gazeller - 1</t>
+          <t>Dönemsel Muhasebe</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>1036</v>
+        <v>871</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786055936327</t>
+          <t>9786055936822</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Dış Ticaret ve Dış Ticaret İşlemleri Muhasebesi</t>
+          <t>Divan Şairlerinden Gazeller - 1</t>
         </is>
       </c>
       <c r="C332" s="1">
         <v>1036</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786055936723</t>
+          <t>9786055936327</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Denetim ve Raporlama</t>
+          <t>Dış Ticaret ve Dış Ticaret İşlemleri Muhasebesi</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>1378</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786055936600</t>
+          <t>9786055936723</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Yaşamında Kadın: Kocaeli İlinde Bir Araştırma</t>
+          <t>Denetim ve Raporlama</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>421</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786052012512</t>
+          <t>9786055936600</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Yaşamında Davranış</t>
+          <t>Çalışma Yaşamında Kadın: Kocaeli İlinde Bir Araştırma</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>1099</v>
+        <v>421</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786055936198</t>
+          <t>9786052012512</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Bölgesel Politikalar</t>
+          <t>Çalışma Yaşamında Davranış</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>842</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786055100612</t>
+          <t>9786055936198</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Bir Film Çekmek</t>
+          <t>Bölgesel Politikalar</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>628</v>
+        <v>842</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786055100360</t>
+          <t>9786055100612</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Ben Bülbül</t>
+          <t>Bir Film Çekmek</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>549</v>
+        <v>628</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786052012048</t>
+          <t>9786055100360</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Robot Dinamiği ve Kontrolü</t>
+          <t>Ben Bülbül</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>1206</v>
+        <v>549</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786057858634</t>
+          <t>9786052012048</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Trafik Kazalarından Kaynaklanan Bedensel Zararlar ve Tazminat Davaları</t>
+          <t>Robot Dinamiği ve Kontrolü</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>288</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786057858658</t>
+          <t>9786057858634</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Karar Analizi ve Karar Verme Yaklaşımları</t>
+          <t>Trafik Kazalarından Kaynaklanan Bedensel Zararlar ve Tazminat Davaları</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>459</v>
+        <v>288</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786057858580</t>
+          <t>9786057858658</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Örgüt İçi Etkileşimi Çözümlemek</t>
+          <t>Karar Analizi ve Karar Verme Yaklaşımları</t>
         </is>
       </c>
       <c r="C342" s="1">
         <v>459</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786055936662</t>
+          <t>9786057858580</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>1990 Sonrası Türk Sineması</t>
+          <t>Örgüt İçi Etkileşimi Çözümlemek</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>526</v>
+        <v>459</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786057858368</t>
+          <t>9786055936662</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Sağlık İşletmelerinde Finansal Muhasebe</t>
+          <t>1990 Sonrası Türk Sineması</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>898</v>
+        <v>526</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786057858344</t>
+          <t>9786057858368</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Güncel Mali Yapısı ve Yönetimi: Usuller, Esaslar ve Uygulamaları</t>
+          <t>Sağlık İşletmelerinde Finansal Muhasebe</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>1474</v>
+        <v>898</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786057858498</t>
+          <t>9786057858344</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Ekonomi Politikaları</t>
+          <t>Türkiye’nin Güncel Mali Yapısı ve Yönetimi: Usuller, Esaslar ve Uygulamaları</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>655</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786057858627</t>
+          <t>9786057858498</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Konkordato Hukuku</t>
+          <t>Ekonomi Politikaları</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>573</v>
+        <v>655</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786057858641</t>
+          <t>9786057858627</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Antik Çağ'dan Postmodern Döneme Siyasal Düşünceler Tarihi</t>
+          <t>Konkordato Hukuku</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>898</v>
+        <v>573</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786057858597</t>
+          <t>9786057858641</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Maliyet Yönetimi</t>
+          <t>Antik Çağ'dan Postmodern Döneme Siyasal Düşünceler Tarihi</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>720</v>
+        <v>898</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786057858603</t>
+          <t>9786057858597</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne Refleksoloji Terapi</t>
+          <t>Stratejik Maliyet Yönetimi</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>508</v>
+        <v>720</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786057858221</t>
+          <t>9786057858603</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Enerji Ekonomisi</t>
+          <t>Dünden Bugüne Refleksoloji Terapi</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>864</v>
+        <v>508</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786057858207</t>
+          <t>9786057858221</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Politika</t>
+          <t>Enerji Ekonomisi</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>752</v>
+        <v>864</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786057858399</t>
+          <t>9786057858207</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Çok Kriterli Karar Verme</t>
+          <t>Sosyal Politika</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>508</v>
+        <v>752</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786055100094</t>
+          <t>9786057858399</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Sendikal Örgütlenme Tuc Örgütlenme Akademisi</t>
+          <t>Çok Kriterli Karar Verme</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>421</v>
+        <v>508</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786057858429</t>
+          <t>9786055100094</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Kent Konseyleri</t>
+          <t>Sendikal Örgütlenme Tuc Örgütlenme Akademisi</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>573</v>
+        <v>421</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786057858436</t>
+          <t>9786057858429</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Dezavantajlı Gruplara Yönelik Sosyal Hizmetler</t>
+          <t>Kent Konseyleri</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>522</v>
+        <v>573</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786057858276</t>
+          <t>9786057858436</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Herbaryum</t>
+          <t>Dezavantajlı Gruplara Yönelik Sosyal Hizmetler</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>621</v>
+        <v>522</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9789759657536</t>
+          <t>9786057858276</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı ve İçtihatlı Belediye, Belediye Şirketleri, Bağlı Kuruluşlar ve Bütçe İçi İşlemleri (Ciltli)</t>
+          <t>Herbaryum</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>8190</v>
+        <v>621</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786057858511</t>
+          <t>9789759657536</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>İnsan Düşüncesinin Bilgi Kaynakları</t>
+          <t>Açıklamalı ve İçtihatlı Belediye, Belediye Şirketleri, Bağlı Kuruluşlar ve Bütçe İçi İşlemleri (Ciltli)</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>898</v>
+        <v>8190</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786057858528</t>
+          <t>9786057858511</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Bilardo Sistemleri</t>
+          <t>İnsan Düşüncesinin Bilgi Kaynakları</t>
         </is>
       </c>
       <c r="C360" s="1">
         <v>898</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786057858306</t>
+          <t>9786057858528</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Ruh Sağlığı ve Hastalıkları Türkçe Terimler Sözlüğü</t>
+          <t>Bilardo Sistemleri</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>819</v>
+        <v>898</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786057858412</t>
+          <t>9786057858306</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Turizm Okumaları 4</t>
+          <t>Ruh Sağlığı ve Hastalıkları Türkçe Terimler Sözlüğü</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>655</v>
+        <v>819</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786057858351</t>
+          <t>9786057858412</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Ticaret Teorileri ve Politikaları - Uluslararası İktisat-1 Ders Notları</t>
+          <t>Turizm Okumaları 4</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>508</v>
+        <v>655</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786057858290</t>
+          <t>9786057858351</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Recaizade Mahmut Ekrem Bütün Eserleri-4 / Piyesler</t>
+          <t>Uluslararası Ticaret Teorileri ve Politikaları - Uluslararası İktisat-1 Ders Notları</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>819</v>
+        <v>508</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786057858269</t>
+          <t>9786057858290</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku - Genel Hükümler</t>
+          <t>Recaizade Mahmut Ekrem Bütün Eserleri-4 / Piyesler</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>573</v>
+        <v>819</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786057858238</t>
+          <t>9786057858269</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Borçalı'dan Boğatepe'ye Şair Ali Kazaklı</t>
+          <t>Borçlar Hukuku - Genel Hükümler</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>785</v>
+        <v>573</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786057858092</t>
+          <t>9786057858238</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Konkordato Hukuku</t>
+          <t>Borçalı'dan Boğatepe'ye Şair Ali Kazaklı</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>549</v>
+        <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786057858283</t>
+          <t>9786057858092</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Oyun Teorisi ve Türkiye Turizm Sektörü Üzerine Bir Uygulama</t>
+          <t>Konkordato Hukuku</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>819</v>
+        <v>549</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786057858610</t>
+          <t>9786057858283</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Bürokrasi ve Siyaset: Bürokratik Devletten Etkin Yönetime</t>
+          <t>Oyun Teorisi ve Türkiye Turizm Sektörü Üzerine Bir Uygulama</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>508</v>
+        <v>819</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786057858450</t>
+          <t>9786057858610</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Hukukunda Eşitlik ve Ayrımcılık</t>
+          <t>Bürokrasi ve Siyaset: Bürokratik Devletten Etkin Yönetime</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>655</v>
+        <v>508</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786057858566</t>
+          <t>9786057858450</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Yaşar Kemal Kitabı</t>
+          <t>Çalışma Hukukunda Eşitlik ve Ayrımcılık</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>1147</v>
+        <v>655</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786052012895</t>
+          <t>9786057858566</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>İktisadi, Sosyal ve Siyasal Boyutları ile İslam Ülkeleri Arasındaki İlişkiler</t>
+          <t>Yaşar Kemal Kitabı</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>1033</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786052012871</t>
+          <t>9786052012895</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Politik İslam Ekonomisi</t>
+          <t>İktisadi, Sosyal ve Siyasal Boyutları ile İslam Ülkeleri Arasındaki İlişkiler</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>987</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786052012888</t>
+          <t>9786052012871</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Katılım Bankacılığı Açısından Gelişmekte Olan Ülke Deneyimleri</t>
+          <t>Politik İslam Ekonomisi</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>1320</v>
+        <v>987</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786052012932</t>
+          <t>9786052012888</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Kanada Siyasi Kültürü ve Belediyeciliği: Montreal Örneği</t>
+          <t>Katılım Bankacılığı Açısından Gelişmekte Olan Ülke Deneyimleri</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>628</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786052012789</t>
+          <t>9786052012932</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Güç Elektroniği</t>
+          <t>Kanada Siyasi Kültürü ve Belediyeciliği: Montreal Örneği</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>1208</v>
+        <v>628</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786052012710</t>
+          <t>9786052012789</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Küresel Sosyal Politika</t>
+          <t>Güç Elektroniği</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>628</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786052012734</t>
+          <t>9786052012710</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Elektriksel Ölçme ve Ölçüm Cihazları</t>
+          <t>Küresel Sosyal Politika</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>1317</v>
+        <v>628</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786052012680</t>
+          <t>9786052012734</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Güç Elektroniği</t>
+          <t>Elektriksel Ölçme ve Ölçüm Cihazları</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>1535</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786052012338</t>
+          <t>9786052012680</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2018 Dönüşüm - Kaymakamlık</t>
+          <t>Güç Elektroniği</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>371</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786057858139</t>
+          <t>9786052012338</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Turizm Okumaları 3</t>
+          <t>2018 Dönüşüm - Kaymakamlık</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>911</v>
+        <v>371</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786052012987</t>
+          <t>9786057858139</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Enerji Projeleri ve İklim Değişikliği</t>
+          <t>Turizm Okumaları 3</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>423</v>
+        <v>911</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786057858023</t>
+          <t>9786052012987</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>İşletmecilikte Yeni Yaklaşımlar Dizini</t>
+          <t>Enerji Projeleri ve İklim Değişikliği</t>
         </is>
       </c>
       <c r="C383" s="1">
         <v>423</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786057858016</t>
+          <t>9786057858023</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Malkoçoğlu</t>
+          <t>İşletmecilikte Yeni Yaklaşımlar Dizini</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>628</v>
+        <v>423</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786052012673</t>
+          <t>9786057858016</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>5M - İşletme Etmenleri ve Yönetim</t>
+          <t>Malkoçoğlu</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>888</v>
+        <v>628</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786057858177</t>
+          <t>9786052012673</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Tarihi M.Ö. 5. M.S. 15. Yüzyıl</t>
+          <t>5M - İşletme Etmenleri ve Yönetim</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>1318</v>
+        <v>888</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786057858030</t>
+          <t>9786057858177</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Hamilelikte Refleksoloji Uygulamaları</t>
+          <t>Anadolu Tarihi M.Ö. 5. M.S. 15. Yüzyıl</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>549</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786052012802</t>
+          <t>9786057858030</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Kamu Politikası</t>
+          <t>Hamilelikte Refleksoloji Uygulamaları</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>359</v>
+        <v>549</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786052012635</t>
+          <t>9786052012802</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>D’une İdentite a l’autre: L’identite Bosniaque Musulmane a La lumiere Du Passe</t>
+          <t>Kamu Politikası</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>440</v>
+        <v>359</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786057858252</t>
+          <t>9786052012635</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Bilgisi - Genel Hükümler</t>
+          <t>D’une İdentite a l’autre: L’identite Bosniaque Musulmane a La lumiere Du Passe</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>898</v>
+        <v>440</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786057858047</t>
+          <t>9786057858252</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Şiirler</t>
+          <t>Borçlar Hukuku Bilgisi - Genel Hükümler</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>861</v>
+        <v>898</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786057858122</t>
+          <t>9786057858047</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Güvenlik Yönetimi</t>
+          <t>Şiirler</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>942</v>
+        <v>861</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786052012444</t>
+          <t>9786057858122</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2018 Dönüşüm KPSS Hukuk Cilt 1 Özel Hukuk (4 Kitap Takım)</t>
+          <t>Güvenlik Yönetimi</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>1622</v>
+        <v>942</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
+          <t>9786052012444</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>2018 Dönüşüm KPSS Hukuk Cilt 1 Özel Hukuk (4 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C394" s="1">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
           <t>9786052012819</t>
         </is>
       </c>
-      <c r="B394" s="1" t="inlineStr">
+      <c r="B395" s="1" t="inlineStr">
         <is>
           <t>Endüstri İlişkileri Sistemlerinin Karşılaştırmalı Analizi: Benzeşme ve Farklılaşma Alanları</t>
         </is>
       </c>
-      <c r="C394" s="1">
+      <c r="C395" s="1">
         <v>550</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>