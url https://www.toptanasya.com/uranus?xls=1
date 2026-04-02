--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -85,910 +85,925 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786055940591</t>
+          <t>9786055940614</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ephesus and The Other Ionian Cities</t>
+          <t>Akdeniz Esintisinde Yeşeren Uygarlık İzleri Pamphylia</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1287</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786055940584</t>
+          <t>9786055940591</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hierapolis (Pamukkale) Laodikeia ve Çevresi</t>
+          <t>Ephesus and The Other Ionian Cities</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>990</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786055940577</t>
+          <t>9786055940584</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Anatolia: On The Trail Of the Hittite Civilization</t>
+          <t>Hierapolis (Pamukkale) Laodikeia ve Çevresi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>1972</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786055940553</t>
+          <t>9786055940577</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Pergamon</t>
+          <t>Anatolia: On The Trail Of the Hittite Civilization</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>1387</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786055940539</t>
+          <t>9786055940553</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İpeğin Öyküsü</t>
+          <t>Pergamon</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>610</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057059031</t>
+          <t>9786055940539</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Küçük Yeşil Fil - Şekiller</t>
+          <t>İpeğin Öyküsü</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>240</v>
+        <v>854</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057059017</t>
+          <t>9786057059031</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Küçük Yeşil Fil - Ana Renkler</t>
+          <t>Küçük Yeşil Fil - Şekiller</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>240</v>
+        <v>336</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057059024</t>
+          <t>9786057059017</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Küçük Yeşil Fil - Sayılar</t>
+          <t>Küçük Yeşil Fil - Ana Renkler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>240</v>
+        <v>336</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789756208229</t>
+          <t>9786057059024</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Türk Fotoğrafçıları Kütüphanesi - 23</t>
+          <t>Küçük Yeşil Fil - Sayılar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>580</v>
+        <v>336</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4440000001162</t>
+          <t>9789756208229</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Bir Yaprak Dökümü Öyküsü - Kaybolan Zanaatlar</t>
+          <t>Türk Fotoğrafçıları Kütüphanesi - 23</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>580</v>
+        <v>854</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789756607603</t>
+          <t>4440000001162</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yarınımız, Umudumuz Çocuklar - Children: Our Tomorrow, Our Hope</t>
+          <t>Bir Yaprak Dökümü Öyküsü - Kaybolan Zanaatlar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>580</v>
+        <v>854</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786055940546</t>
+          <t>9789756607603</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>The Great Altar of Pergamon - Büyük Sunak</t>
+          <t>Yarınımız, Umudumuz Çocuklar - Children: Our Tomorrow, Our Hope</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>1030</v>
+        <v>854</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786055940409</t>
+          <t>9786055940546</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bodrum Peninsula Halicarnassus And Surrounding Areas</t>
+          <t>The Great Altar of Pergamon - Büyük Sunak</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>1287</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786055940355</t>
+          <t>9786055940409</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yontuların Dili: Hitit Geç-Hitit Dünyası (Ciltli)</t>
+          <t>Bodrum Peninsula Halicarnassus And Surrounding Areas</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>1644</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3990000025649</t>
+          <t>9786055940355</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Cardbook of Cappadocia</t>
+          <t>Yontuların Dili: Hitit Geç-Hitit Dünyası (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>487</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786055940416</t>
+          <t>3990000025649</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Vahşi Kapitalizm</t>
+          <t>Cardbook of Cappadocia</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>142</v>
+        <v>680</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786055940096</t>
+          <t>9786055940416</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Museums of İstanbul</t>
+          <t>Türkiye’de Vahşi Kapitalizm</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>720</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786055940423</t>
+          <t>9786055940096</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Likya Yollarında</t>
+          <t>Museums of İstanbul</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>1467</v>
+        <v>720</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4440000000899</t>
+          <t>9786055940423</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Müzeleri</t>
+          <t>Likya Yollarında</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>1381</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786055940560</t>
+          <t>4440000000899</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Hitit Uygarlığı İzinde Anadolu</t>
+          <t>İstanbul Müzeleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>1443</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055940232</t>
+          <t>9786055940560</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Hitit Başkenti Hattuşa (Japonca)</t>
+          <t>Hitit Uygarlığı İzinde Anadolu</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>1287</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786055940218</t>
+          <t>9786055940232</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Hitit Başkenti Hattuşa / Alacahöyük-Şapinuva</t>
+          <t>Hitit Başkenti Hattuşa (Japonca)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>990</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786055940249</t>
+          <t>9786055940218</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ephesus and The Ionian Cities</t>
+          <t>Hitit Başkenti Hattuşa / Alacahöyük-Şapinuva</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>1287</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055940256</t>
+          <t>9786055940249</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ephesos und die Ionischen Stadte (Almanca)</t>
+          <t>Ephesus and The Ionian Cities</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>1287</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055940379</t>
+          <t>9786055940256</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Düş Dünyamda Zenginleşen Afrodisias Öyküleri</t>
+          <t>Ephesos und die Ionischen Stadte (Almanca)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>305</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055940348</t>
+          <t>9786055940379</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Troy and Surrounding Areas</t>
+          <t>Düş Dünyamda Zenginleşen Afrodisias Öyküleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>1381</v>
+        <v>450</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055940331</t>
+          <t>9786055940348</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Troia ve Çevresi</t>
+          <t>Troy and Surrounding Areas</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>1015</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055940324</t>
+          <t>9786055940331</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Aphrodisias and Surrounding Areas</t>
+          <t>Troia ve Çevresi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>1287</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055940317</t>
+          <t>9786055940324</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Aphrodisias ve Çevresi</t>
+          <t>Aphrodisias and Surrounding Areas</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>990</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055940362</t>
+          <t>9786055940317</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Anılarım</t>
+          <t>Aphrodisias ve Çevresi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>190</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055940515</t>
+          <t>9786055940362</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Hierapolis / Pamukkale (İngilizce)</t>
+          <t>Anılarım</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>1287</v>
+        <v>400</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055940287</t>
+          <t>9786055940515</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Hierapolis / Pamukkale (Türkçe)</t>
+          <t>Hierapolis / Pamukkale (İngilizce)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>546</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786055940300</t>
+          <t>9786055940287</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Efes ve İon Kentleri (Japonca)</t>
+          <t>Hierapolis / Pamukkale (Türkçe)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>1287</v>
+        <v>546</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055940492</t>
+          <t>9786055940300</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yükü Emek Olan Kara Tren - The Black Train Hauling Blood, Sweat And Tears</t>
+          <t>Efes ve İon Kentleri (Japonca)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>610</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055940485</t>
+          <t>9786055940492</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Tarih Öncesinden Yakın Çağlara Uzanan Miras Karia</t>
+          <t>Yükü Emek Olan Kara Tren - The Black Train Hauling Blood, Sweat And Tears</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>2320</v>
+        <v>854</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055940225</t>
+          <t>9786055940485</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>The Hittits Capital Hattusa (İngilizce)</t>
+          <t>Tarih Öncesinden Yakın Çağlara Uzanan Miras Karia</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>1287</v>
+        <v>3248</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055940461</t>
+          <t>9786055940225</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>On The Lycian Way</t>
+          <t>The Hittits Capital Hattusa (İngilizce)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>1998</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055940508</t>
+          <t>9786055940461</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Latmos / From The Peaks to The Bank of Lake Bafa Rock Paintings, Traces of Ancient Life - Doruklarından Bafa Kıyısına Kaya Resimleri, Antik Yaşam İzleri</t>
+          <t>On The Lycian Way</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>1490</v>
+        <v>2797</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057059000</t>
+          <t>9786055940508</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Zeynep İle Sinco Afrodisyas’ı Geziyor</t>
+          <t>Latmos / From The Peaks to The Bank of Lake Bafa Rock Paintings, Traces of Ancient Life - Doruklarından Bafa Kıyısına Kaya Resimleri, Antik Yaşam İzleri</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>295</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055940478</t>
+          <t>9786057059000</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Torlak Hu Kemal</t>
+          <t>Zeynep İle Sinco Afrodisyas’ı Geziyor</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>130</v>
+        <v>413</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055940386</t>
+          <t>9786055940478</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Efes ve Diğer İon Kentleri</t>
+          <t>Torlak Hu Kemal</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>990</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055940027</t>
+          <t>9786055940386</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Cardbook of İstanbul's Churches</t>
+          <t>Efes ve Diğer İon Kentleri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>487</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055940034</t>
+          <t>9786055940027</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Cardbook of İstanbul</t>
+          <t>Cardbook of İstanbul's Churches</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>487</v>
+        <v>680</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>3990000025648</t>
+          <t>9786055940034</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Cardbook of Antalya</t>
+          <t>Cardbook of İstanbul</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>487</v>
+        <v>680</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055940164</t>
+          <t>3990000025648</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Cardbook of Ankara, Gordion and Hattusa</t>
+          <t>Cardbook of Antalya</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>487</v>
+        <v>680</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786055940089</t>
+          <t>9786055940164</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Cardbook of Anatolian Tiles</t>
+          <t>Cardbook of Ankara, Gordion and Hattusa</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>26</v>
+        <v>680</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055940270</t>
+          <t>9786055940089</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Anatolia: On The Trail of The Hittite Civilization</t>
+          <t>Cardbook of Anatolian Tiles</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>272</v>
+        <v>26</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055940102</t>
+          <t>9786055940270</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Ahilik Tarih Öncesinde Başlar - Kırkambar Ahilik Ansiklopedisi</t>
+          <t>Anatolia: On The Trail of The Hittite Civilization</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>253</v>
+        <v>272</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055940010</t>
+          <t>9786055940102</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Churches of İstanbul</t>
+          <t>Ahilik Tarih Öncesinde Başlar - Kırkambar Ahilik Ansiklopedisi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>1849</v>
+        <v>550</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055940003</t>
+          <t>9786055940010</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Cardbook Vanishing Anatolian Crafts: Fading Faces</t>
+          <t>Churches of İstanbul</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>487</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055940065</t>
+          <t>9786055940003</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Cardbook of Turkey</t>
+          <t>Cardbook Vanishing Anatolian Crafts: Fading Faces</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>487</v>
+        <v>680</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786055940157</t>
+          <t>9786055940065</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Cardbook of Konya and Mevlana</t>
+          <t>Cardbook of Turkey</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>487</v>
+        <v>680</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786055940171</t>
+          <t>9786055940157</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Cardbook of İzmir, Ephesus and Bergama</t>
+          <t>Cardbook of Konya and Mevlana</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>487</v>
+        <v>680</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786055940058</t>
+          <t>9786055940171</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Cardbook of İstanbul's Museums</t>
+          <t>Cardbook of İzmir, Ephesus and Bergama</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>487</v>
+        <v>680</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786055940041</t>
+          <t>9786055940058</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Cardbook of İstanbul's Mosques</t>
+          <t>Cardbook of İstanbul's Museums</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>487</v>
+        <v>680</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786055940393</t>
+          <t>9786055940041</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Bodrum Yarımadası Halikarnassos ve Yakın Çevresi</t>
+          <t>Cardbook of İstanbul's Mosques</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>990</v>
+        <v>680</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786055940454</t>
+          <t>9786055940393</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Likya'da Bir Anıt: Myra'nın Aziz Nikolaos Klisesi - A Monument In Lycia: The Church Of Saint Nicholas In Myra</t>
+          <t>Bodrum Yarımadası Halikarnassos ve Yakın Çevresi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>1491</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
+          <t>9786055940454</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Likya'da Bir Anıt: Myra'nın Aziz Nikolaos Klisesi - A Monument In Lycia: The Church Of Saint Nicholas In Myra</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
           <t>9786055940430</t>
         </is>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Troia Savaşı</t>
         </is>
       </c>
-      <c r="C59" s="1">
-        <v>468</v>
+      <c r="C60" s="1">
+        <v>665</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>