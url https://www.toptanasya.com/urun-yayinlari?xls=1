--- v0 (2026-02-14)
+++ v1 (2026-05-05)
@@ -85,7165 +85,7195 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255651297</t>
+          <t>9786255651419</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Zümrüt</t>
+          <t>Baharımdın...</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255651303</t>
+          <t>9786255651440</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Yazıları</t>
+          <t>Karakulak Hikayesi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255651204</t>
+          <t>9786255651297</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Yaşanılan Zaman Zemin ve Zihin</t>
+          <t>Zümrüt</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255651211</t>
+          <t>9786255651303</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Politik Duruş ve Özgürlük</t>
+          <t>Türkiye Yazıları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255651280</t>
+          <t>9786255651204</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Dönemi'nde Kıbrıs'ta Bulaşıcı Hastalıklar ile İlgili Yapılan Çalışmalar</t>
+          <t>Yaşanılan Zaman Zemin ve Zihin</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255651327</t>
+          <t>9786255651211</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Avustralya Anılarım</t>
+          <t>Politik Duruş ve Özgürlük</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255651310</t>
+          <t>9786255651280</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kalbim Dinlemez Beni</t>
+          <t>İngiliz Dönemi'nde Kıbrıs'ta Bulaşıcı Hastalıklar ile İlgili Yapılan Çalışmalar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255651181</t>
+          <t>9786255651327</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Samsun Basım Tarihi</t>
+          <t>Avustralya Anılarım</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255651167</t>
+          <t>9786255651310</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Haritadan Dünyalar</t>
+          <t>Kalbim Dinlemez Beni</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255651136</t>
+          <t>9786255651181</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Hasret Çekerem</t>
+          <t>Geçmişten Günümüze Samsun Basım Tarihi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256564985</t>
+          <t>9786255651167</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kasaba Lirikleri</t>
+          <t>Haritadan Dünyalar</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255651228</t>
+          <t>9786255651136</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Türklerde Destan ve Devlet İlişkisi</t>
+          <t>Hasret Çekerem</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255651037</t>
+          <t>9786256564985</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Şiir, Sözün Çekirdeği</t>
+          <t>Kasaba Lirikleri</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255651051</t>
+          <t>9786255651228</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Almanya Sevdası</t>
+          <t>Geçmişten Günümüze Türklerde Destan ve Devlet İlişkisi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256564930</t>
+          <t>9786255651037</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Çayır Çimen Geze Geze</t>
+          <t>Şiir, Sözün Çekirdeği</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256564916</t>
+          <t>9786255651051</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Benim Yeşil Pasaportum Var</t>
+          <t>Almanya Sevdası</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256564923</t>
+          <t>9786256564930</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Beyceli Derlemeleri</t>
+          <t>Çayır Çimen Geze Geze</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256564961</t>
+          <t>9786256564916</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sana Şiir Diyeceğim</t>
+          <t>Benim Yeşil Pasaportum Var</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256564954</t>
+          <t>9786256564923</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İnek Özgürlüğümü Çaldı</t>
+          <t>Beyceli Derlemeleri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256564886</t>
+          <t>9786256564961</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Yolculuğum</t>
+          <t>Sana Şiir Diyeceğim</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256564893</t>
+          <t>9786256564954</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Resimlerimle Yaşadıklarım 4 Ankara'nın Dünleri (1932-2025)</t>
+          <t>İnek Özgürlüğümü Çaldı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256564909</t>
+          <t>9786256564886</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Zeyno</t>
+          <t>Yaşam Yolculuğum</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256564862</t>
+          <t>9786256564893</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Benim Bildiğim Sabahattin Ali</t>
+          <t>Resimlerimle Yaşadıklarım 4 Ankara'nın Dünleri (1932-2025)</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256564831</t>
+          <t>9786256564909</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yüzümdeki Nehir</t>
+          <t>Zeyno</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256564794</t>
+          <t>9786256564862</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Umudun İncisi</t>
+          <t>Benim Bildiğim Sabahattin Ali</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256564817</t>
+          <t>9786256564831</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sığmadım</t>
+          <t>Yüzümdeki Nehir</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256564824</t>
+          <t>9786256564794</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yürüyen Zaman</t>
+          <t>Umudun İncisi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256564848</t>
+          <t>9786256564817</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Gelseydin O Gün</t>
+          <t>Sığmadım</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256564725</t>
+          <t>9786256564824</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sözün Değişimi</t>
+          <t>Yürüyen Zaman</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>600</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256564800</t>
+          <t>9786256564848</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Döküntüler</t>
+          <t>Gelseydin O Gün</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256564640</t>
+          <t>9786256564725</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Çeviri Tarihi</t>
+          <t>Sözün Değişimi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256564664</t>
+          <t>9786256564800</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Anne</t>
+          <t>Döküntüler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256564657</t>
+          <t>9786256564640</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarı Poyrazdan</t>
+          <t>Çeviri Tarihi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256564442</t>
+          <t>9786256564664</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Başöğretmenden Öğretmenlere</t>
+          <t>Sevgi Anne</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256564510</t>
+          <t>9786256564657</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Gurbet Bizim Evimizdir</t>
+          <t>Rüzgarı Poyrazdan</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256564589</t>
+          <t>9786256564442</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Nanoist Aşka Mektuplar</t>
+          <t>Başöğretmenden Öğretmenlere</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256564596</t>
+          <t>9786256564510</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Nanoist Anlatı ve Denemeler</t>
+          <t>Gurbet Bizim Evimizdir</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256564572</t>
+          <t>9786256564589</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Nanoist Aforizmalar</t>
+          <t>Nanoist Aşka Mektuplar</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256564435</t>
+          <t>9786256564596</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Söylenceden Gerçeğe</t>
+          <t>Nanoist Anlatı ve Denemeler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256564466</t>
+          <t>9786256564572</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Uydum Suyun Aklına</t>
+          <t>Nanoist Aforizmalar</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256564503</t>
+          <t>9786256564435</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Lirik Bulut - The Lyrical Cloud</t>
+          <t>Söylenceden Gerçeğe</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256564275</t>
+          <t>9786256564466</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hasanoğlan Ateşi</t>
+          <t>Uydum Suyun Aklına</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256564473</t>
+          <t>9786256564503</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yazınsal Tutkunun İzinde</t>
+          <t>Lirik Bulut - The Lyrical Cloud</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256564138</t>
+          <t>9786256564275</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Turnaların Kanadında</t>
+          <t>Hasanoğlan Ateşi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256564381</t>
+          <t>9786256564473</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Mülk-i Sühan 1. Cilt</t>
+          <t>Yazınsal Tutkunun İzinde</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256564398</t>
+          <t>9786256564138</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Mülk-i Sühan 2. Cilt</t>
+          <t>Turnaların Kanadında</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256564367</t>
+          <t>9786256564381</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Aidiyet, Kimlik ve Mekan</t>
+          <t>Mülk-i Sühan 1. Cilt</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256564343</t>
+          <t>9786256564398</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Notlarım</t>
+          <t>Mülk-i Sühan 2. Cilt</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256564350</t>
+          <t>9786256564367</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Gölgeler Uzadı</t>
+          <t>Aidiyet, Kimlik ve Mekan</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256564220</t>
+          <t>9786256564343</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Fideler</t>
+          <t>Edebiyat Notlarım</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256564183</t>
+          <t>9786256564350</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Köroğlu Destanı'nın Düziçi Rivayetleri</t>
+          <t>Gölgeler Uzadı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>500</v>
+        <v>80</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256564237</t>
+          <t>9786256564220</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Karaca Kavurgası</t>
+          <t>Esrarengiz Fideler</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256564176</t>
+          <t>9786256564183</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Hendese-i Marjinal</t>
+          <t>Köroğlu Destanı'nın Düziçi Rivayetleri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>50</v>
+        <v>500</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256564305</t>
+          <t>9786256564237</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Trenler Gider</t>
+          <t>Karaca Kavurgası</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256564169</t>
+          <t>9786256564176</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Sarının En Kutsalı</t>
+          <t>Hendese-i Marjinal</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256564282</t>
+          <t>9786256564305</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Güzel'iz</t>
+          <t>Trenler Gider</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256564121</t>
+          <t>9786256564169</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Tarboo Deresi'ni Kurtarmak</t>
+          <t>Sarının En Kutsalı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>4440000004524</t>
+          <t>9786256564282</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Oliv</t>
+          <t>Güzel'iz</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054938889</t>
+          <t>9786256564121</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Küçük Folklor Ansiklopedisi</t>
+          <t>Tarboo Deresi'ni Kurtarmak</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>15</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786055516840</t>
+          <t>4440000004524</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Yarın Destanı</t>
+          <t>Oliv</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>9.26</v>
+        <v>60</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257534840</t>
+          <t>9786054938889</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Halk'ın Sözü Halk'ın Sesi</t>
+          <t>Küçük Folklor Ansiklopedisi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>40</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257534918</t>
+          <t>9786055516840</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Vilayet-i Rum'da Seyyidler</t>
+          <t>Yarın Destanı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>300</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257534574</t>
+          <t>9786257534840</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Ürünün Gül Destesi</t>
+          <t>Halk'ın Sözü Halk'ın Sesi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054938834</t>
+          <t>9786257534918</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Batı'da Kadın Çevirmenler ve Çeviri Serüvenleri</t>
+          <t>Vilayet-i Rum'da Seyyidler</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>15</v>
+        <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054938032</t>
+          <t>9786257534574</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Afife</t>
+          <t>Ürünün Gül Destesi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789756083840</t>
+          <t>9786054938834</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Dil, Eğitim ve Şiir Durakları</t>
+          <t>Batı'da Kadın Çevirmenler ve Çeviri Serüvenleri</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789944761932</t>
+          <t>9786054938032</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kağıttan Evler</t>
+          <t>Afife</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>8</v>
+        <v>45</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789757145378</t>
+          <t>9789756083840</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Düş, Düşün ve Gerçek</t>
+          <t>Dil, Eğitim ve Şiir Durakları</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>60</v>
+        <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9799756083146</t>
+          <t>9789944761932</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Hisler ve Fikirler Işığında Ra'if Necdet Kestelli</t>
+          <t>Kağıttan Evler</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054616428</t>
+          <t>9789757145378</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Hoş Geldin Gülnare</t>
+          <t>Düş, Düşün ve Gerçek</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>10</v>
+        <v>60</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9799757145751</t>
+          <t>9799756083146</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Beyceli Sözlüğü</t>
+          <t>Hisler ve Fikirler Işığında Ra'if Necdet Kestelli</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786055516758</t>
+          <t>9786054616428</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>İkinci El Aşklar</t>
+          <t>Hoş Geldin Gülnare</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>23</v>
+        <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789756083536</t>
+          <t>9799757145751</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Karanlıkta Kaybolmayan</t>
+          <t>Beyceli Sözlüğü</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789756083956</t>
+          <t>9786055516758</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Gotik Romanının Kıtalar Arası Serüveni</t>
+          <t>İkinci El Aşklar</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>10</v>
+        <v>23</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059712668</t>
+          <t>9789756083536</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Nevşehir Ve Yöresi Lakaplar Sözlüğü</t>
+          <t>Karanlıkta Kaybolmayan</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789756083420</t>
+          <t>9789756083956</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Dokunan Öyküler</t>
+          <t>Gotik Romanının Kıtalar Arası Serüveni</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789944761499</t>
+          <t>9786059712668</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Dirençli Eğitimci-Örgütçü ve Araştırmacı Hasan Nedim Şahhüseyinoğlu</t>
+          <t>Nevşehir Ve Yöresi Lakaplar Sözlüğü</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786054616114</t>
+          <t>9789756083420</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Dayatmacı Eğitim Sürecinde Çağdaş Eğitimi Arayış</t>
+          <t>Dokunan Öyküler</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257534789</t>
+          <t>9789944761499</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Masal Padişahları</t>
+          <t>Dirençli Eğitimci-Örgütçü ve Araştırmacı Hasan Nedim Şahhüseyinoğlu</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>70</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257534871</t>
+          <t>9786054616114</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Divan Edebiyatı Coğrafyasından Esintiler</t>
+          <t>Dayatmacı Eğitim Sürecinde Çağdaş Eğitimi Arayış</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257534802</t>
+          <t>9786257534789</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Köklerini Arayan Adam</t>
+          <t>Masal Padişahları</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257534796</t>
+          <t>9786257534871</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>İstenmeyen Bir Ağustos Yağmuru</t>
+          <t>Divan Edebiyatı Coğrafyasından Esintiler</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257534727</t>
+          <t>9786257534802</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Hasanoğlan Destanı</t>
+          <t>Köklerini Arayan Adam</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257534710</t>
+          <t>9786257534796</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Bana Seni Gerek Seni</t>
+          <t>İstenmeyen Bir Ağustos Yağmuru</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257534598</t>
+          <t>9786257534727</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Poyraz</t>
+          <t>Hasanoğlan Destanı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257534857</t>
+          <t>9786257534710</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzla Yüzleşme</t>
+          <t>Bana Seni Gerek Seni</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257534758</t>
+          <t>9786257534598</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>1. Şahıs - Suçluluk</t>
+          <t>İçimdeki Poyraz</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257534611</t>
+          <t>9786257534857</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Türkü Çözümlemeleri</t>
+          <t>Sonsuzla Yüzleşme</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257534628</t>
+          <t>9786257534758</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kanadı Kırık İki Turna</t>
+          <t>1. Şahıs - Suçluluk</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786052117866</t>
+          <t>9786257534611</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kars Halk Kültürü ve Edebiyatı</t>
+          <t>Türkü Çözümlemeleri</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786052117767</t>
+          <t>9786257534628</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Bir Uzun Gece</t>
+          <t>Kanadı Kırık İki Turna</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786052117613</t>
+          <t>9786052117866</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kesik Yeşil Limonlar İçin Düet (Ciltli)</t>
+          <t>Kars Halk Kültürü ve Edebiyatı</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786054938377</t>
+          <t>9786052117767</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kültür - Kimlik Ekseninde Türk Edebiyatı</t>
+          <t>Bir Uzun Gece</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786052117408</t>
+          <t>9786052117613</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Konuşan Rüzgarsa Fısıldayan Yağmur</t>
+          <t>Kesik Yeşil Limonlar İçin Düet (Ciltli)</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>20</v>
+        <v>75</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9799756083306</t>
+          <t>9786054938377</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Aleviler'de Semah</t>
+          <t>Kültür - Kimlik Ekseninde Türk Edebiyatı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>60</v>
+        <v>10</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257534543</t>
+          <t>9786052117408</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Hayat Mektebinden Anılar</t>
+          <t>Konuşan Rüzgarsa Fısıldayan Yağmur</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257534536</t>
+          <t>9799756083306</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Ben ve Benim Gibi Birkaç Önemsiz Başka Şeyler</t>
+          <t>Aleviler'de Semah</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257534567</t>
+          <t>9786257534543</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Çentik Kız</t>
+          <t>Hayat Mektebinden Anılar</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>80</v>
+        <v>30</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257534550</t>
+          <t>9786257534536</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Esenyelle Gelenler</t>
+          <t>Ben ve Benim Gibi Birkaç Önemsiz Başka Şeyler</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257534529</t>
+          <t>9786257534567</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Yaşadıklarımdan Öğrendiklerim</t>
+          <t>Çentik Kız</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>45</v>
+        <v>80</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257534383</t>
+          <t>9786257534550</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Kanada’nın İçinden Misiniz?</t>
+          <t>Esenyelle Gelenler</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257037921</t>
+          <t>9786257534529</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Umutların Peşinde</t>
+          <t>Yaşadıklarımdan Öğrendiklerim</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>200</v>
+        <v>45</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257534208</t>
+          <t>9786257534383</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kalbimin Sileceklerini Yeniledim</t>
+          <t>Kanada’nın İçinden Misiniz?</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786255651044</t>
+          <t>9786257037921</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Avludaki Ses</t>
+          <t>Umutların Peşinde</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786257534338</t>
+          <t>9786257534208</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'la Oynuyorum</t>
+          <t>Kalbimin Sileceklerini Yeniledim</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257534369</t>
+          <t>9786255651044</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Su Çığlığı</t>
+          <t>Avludaki Ses</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789757145646</t>
+          <t>9786257534338</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kentleşme ve Yerel Yönetimler</t>
+          <t>İstanbul'la Oynuyorum</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786054616787</t>
+          <t>9786257534369</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Kent Martıları</t>
+          <t>Su Çığlığı</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257037686</t>
+          <t>9789757145646</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Orkestral Müzikte Yeni Bir Tını Kemençe Kuartet</t>
+          <t>Kentleşme ve Yerel Yönetimler</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>75</v>
+        <v>60</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786257534093</t>
+          <t>9786054616787</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Kelebeğin Ömrü</t>
+          <t>Kent Martıları</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257037471</t>
+          <t>9786257037686</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kapadokya Bölgesinde (Nevşehir) Bağcılık ve Şarapçılık</t>
+          <t>Orkestral Müzikte Yeni Bir Tını Kemençe Kuartet</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786257534345</t>
+          <t>9786257534093</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>İkizlerin San Marino Macerası</t>
+          <t>Kelebeğin Ömrü</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786257037785</t>
+          <t>9786257037471</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Helva Sattırmam</t>
+          <t>Kapadokya Bölgesinde (Nevşehir) Bağcılık ve Şarapçılık</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786054616329</t>
+          <t>9786257534345</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Hamburg'da Yalnızlık</t>
+          <t>İkizlerin San Marino Macerası</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257534284</t>
+          <t>9786257037785</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Hakikatçı Alevilik Hukuku / Ozanlar Antolojisi</t>
+          <t>Helva Sattırmam</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786257534062</t>
+          <t>9786054616329</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Güneşsiz Dönenceler</t>
+          <t>Hamburg'da Yalnızlık</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786054938490</t>
+          <t>9786257534284</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Gerisi Lafügüzaf</t>
+          <t>Hakikatçı Alevilik Hukuku / Ozanlar Antolojisi</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786257037761</t>
+          <t>9786257534062</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Kırk Yıllık Öğretmenlik Anılarım</t>
+          <t>Güneşsiz Dönenceler</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786059712217</t>
+          <t>9786054938490</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Gerçeğin Ötesinde</t>
+          <t>Gerisi Lafügüzaf</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786257037402</t>
+          <t>9786257037761</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Komitan</t>
+          <t>Kırk Yıllık Öğretmenlik Anılarım</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786257037747</t>
+          <t>9786059712217</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Gelin Kınan Kutlu Olsun</t>
+          <t>Gerçeğin Ötesinde</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>500</v>
+        <v>60</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786054616886</t>
+          <t>9786257037402</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Levin</t>
+          <t>Komitan</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257037389</t>
+          <t>9786257037747</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Gam Pınarı</t>
+          <t>Gelin Kınan Kutlu Olsun</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>50</v>
+        <v>500</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786257037952</t>
+          <t>9786054616886</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Kadın Ustalarıyla (Bitlis) Kavakbaşı-Günkırı Çömlekçiliği</t>
+          <t>Levin</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>120</v>
+        <v>45</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786257037075</t>
+          <t>9786257037389</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Franchise Sözleşmesi</t>
+          <t>Gam Pınarı</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786257037624</t>
+          <t>9786257037952</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Ernesto'ya Bin Selam!</t>
+          <t>Kadın Ustalarıyla (Bitlis) Kavakbaşı-Günkırı Çömlekçiliği</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>60</v>
+        <v>120</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786257534239</t>
+          <t>9786257037075</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Nazar</t>
+          <t>Franchise Sözleşmesi</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786055516222</t>
+          <t>9786257037624</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Enerji Sektöründe İpotekli Yaşam</t>
+          <t>Ernesto'ya Bin Selam!</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786054938964</t>
+          <t>9786257534239</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Elveda Lasinya</t>
+          <t>Nazar</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786257037631</t>
+          <t>9786055516222</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>El Magrip</t>
+          <t>Enerji Sektöründe İpotekli Yaşam</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786257534192</t>
+          <t>9786054938964</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Eğitimin İçinden</t>
+          <t>Elveda Lasinya</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786257037617</t>
+          <t>9786257037631</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Nil Boyunca</t>
+          <t>El Magrip</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>60</v>
+        <v>75</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786257037983</t>
+          <t>9786257534192</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Ege Fısıltıları</t>
+          <t>Eğitimin İçinden</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786054616022</t>
+          <t>9786257037617</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Okyanusu Yüzerek Geçmek</t>
+          <t>Nil Boyunca</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786257534147</t>
+          <t>9786257037983</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat ve Musıkimizin Cennet İklimi: İSTANBUL</t>
+          <t>Ege Fısıltıları</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786055516826</t>
+          <t>9786054616022</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>On Bin Can</t>
+          <t>Okyanusu Yüzerek Geçmek</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786257037815</t>
+          <t>9786257534147</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Dünya'ya Yolculuk Dünya'da Yolculuk (Toplu Masallar)</t>
+          <t>Edebiyat ve Musıkimizin Cennet İklimi: İSTANBUL</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786257037600</t>
+          <t>9786055516826</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Oy Bizim Eller</t>
+          <t>On Bin Can</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>75</v>
+        <v>60</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786257037310</t>
+          <t>9786257037815</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Dünya'ya Yolculuk</t>
+          <t>Dünya'ya Yolculuk Dünya'da Yolculuk (Toplu Masallar)</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786054616800</t>
+          <t>9786257037600</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Ozanlık Gelenekleri Ve Doğulu Saz Şairleri</t>
+          <t>Oy Bizim Eller</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>250</v>
+        <v>75</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786055516338</t>
+          <t>9786257037310</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Dünyada Çocuk Müzeleri ve Bilim Merkezleri</t>
+          <t>Dünya'ya Yolculuk</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>175</v>
+        <v>30</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786059712477</t>
+          <t>9786054616800</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Özyaşamöyküsünde Yazarın Yeniden Doğuşu</t>
+          <t>Ozanlık Gelenekleri Ve Doğulu Saz Şairleri</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786257037808</t>
+          <t>9786055516338</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Dörtdivan'da Değişme, Değişime Uyum ve Direnç</t>
+          <t>Dünyada Çocuk Müzeleri ve Bilim Merkezleri</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>300</v>
+        <v>175</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786054938124</t>
+          <t>9786059712477</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Plazma Teknolojileri</t>
+          <t>Özyaşamöyküsünde Yazarın Yeniden Doğuşu</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786257534291</t>
+          <t>9786257037808</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Resimlerimle Yaşadıklarım 3 İTÜ'de Talebe Olmak (1946-1951)</t>
+          <t>Dörtdivan'da Değişme, Değişime Uyum ve Direnç</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>70</v>
+        <v>300</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786054616572</t>
+          <t>9786054938124</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Dostlar Bağında Gönül Seyyahı</t>
+          <t>Plazma Teknolojileri</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>250</v>
+        <v>70</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786257534277</t>
+          <t>9786257534291</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Ruha Üflenen Nefes</t>
+          <t>Resimlerimle Yaşadıklarım 3 İTÜ'de Talebe Olmak (1946-1951)</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789754175475</t>
+          <t>9786054616572</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Russell Düşünüyor</t>
+          <t>Dostlar Bağında Gönül Seyyahı</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786257534246</t>
+          <t>9786257534277</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Doksancık Kuşu</t>
+          <t>Ruha Üflenen Nefes</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786257534109</t>
+          <t>9789754175475</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Sabırsız Bir Sabah</t>
+          <t>Russell Düşünüyor</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786055516833</t>
+          <t>9786257534246</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Saçmakistan</t>
+          <t>Doksancık Kuşu</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9799756083283</t>
+          <t>9786257534109</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Divanlardan Yansıyan Görüntüler</t>
+          <t>Sabırsız Bir Sabah</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>450</v>
+        <v>75</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786257037501</t>
+          <t>9786055516833</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Deniz Ve Ruh</t>
+          <t>Saçmakistan</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789944761154</t>
+          <t>9799756083283</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Müzeleri Ve Müze Eğitimi</t>
+          <t>Divanlardan Yansıyan Görüntüler</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>50</v>
+        <v>450</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786054616664</t>
+          <t>9786257037501</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Saksağan Şakırtısı</t>
+          <t>Deniz Ve Ruh</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789756083703</t>
+          <t>9789944761154</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Saksı Çiçekleri</t>
+          <t>Çocuk Müzeleri Ve Müze Eğitimi</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786257037938</t>
+          <t>9786054616664</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Çocuğunuzun Başarısı Sizin Elinizde</t>
+          <t>Saksağan Şakırtısı</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786054616749</t>
+          <t>9789756083703</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Sen Sen Adalı Kız Ah!</t>
+          <t>Saksı Çiçekleri</t>
         </is>
       </c>
       <c r="C159" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786059712101</t>
+          <t>9786257037938</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Çiğ Taneleri</t>
+          <t>Çocuğunuzun Başarısı Sizin Elinizde</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786257534154</t>
+          <t>9786054616749</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Kuantum İle Batıni Buluşması</t>
+          <t>Sen Sen Adalı Kız Ah!</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786257037945</t>
+          <t>9786059712101</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Kutlu Talih Uğurlu Fal</t>
+          <t>Çiğ Taneleri</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789944761611</t>
+          <t>9786257534154</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Lefkoşayı Yürümek - I</t>
+          <t>Kuantum İle Batıni Buluşması</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786054616435</t>
+          <t>9786257037945</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Çerağ-ı Ruşen</t>
+          <t>Kutlu Talih Uğurlu Fal</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786257534307</t>
+          <t>9789944761611</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Silinmeyen İzler</t>
+          <t>Lefkoşayı Yürümek - I</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786055516031</t>
+          <t>9786054616435</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Çelebizade Asım Divan</t>
+          <t>Çerağ-ı Ruşen</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786054616374</t>
+          <t>9786257534307</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Sosyo - Kültürel Değişim Sürecinde Alevi Ocakları</t>
+          <t>Silinmeyen İzler</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786052117675</t>
+          <t>9786055516031</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Perspektiften Çalışma Anlayışı</t>
+          <t>Çelebizade Asım Divan</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786257037518</t>
+          <t>9786054616374</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Çatlak Çan</t>
+          <t>Sosyo - Kültürel Değişim Sürecinde Alevi Ocakları</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9799757145942</t>
+          <t>9786052117675</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Tahsin Nahid'in Piyesleri</t>
+          <t>Sosyolojik Perspektiften Çalışma Anlayışı</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789757145319</t>
+          <t>9786257037518</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Talihsizliği</t>
+          <t>Çatlak Çan</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786054616916</t>
+          <t>9799757145942</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Chaucer And The Representation Of Old Age</t>
+          <t>Tahsin Nahid'in Piyesleri</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786257037594</t>
+          <t>9789757145319</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Tebessüm Çiçeği</t>
+          <t>Tarihin Talihsizliği</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789754175474</t>
+          <t>9786054616916</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Tosun Düşünüyor</t>
+          <t>Chaucer And The Representation Of Old Age</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789944761253</t>
+          <t>9786257037594</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Chagall Yıllarım: Öyküler</t>
+          <t>Tebessüm Çiçeği</t>
         </is>
       </c>
       <c r="C175" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786257037976</t>
+          <t>9789754175474</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Troıa</t>
+          <t>Tosun Düşünüyor</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786055516130</t>
+          <t>9789944761253</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Bul Beni</t>
+          <t>Chagall Yıllarım: Öyküler</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786257037778</t>
+          <t>9786257037976</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Turna Göçü</t>
+          <t>Troıa</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786257037587</t>
+          <t>9786055516130</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Türk Edebiyatında Oyun ve Oyuncak</t>
+          <t>Bul Beni</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786055516147</t>
+          <t>9786257037778</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Türkçesinde Dizim ve Dizime Bağlı Anlatım Bozuklukları</t>
+          <t>Turna Göçü</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786055516321</t>
+          <t>9786257037587</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Bir Ömrün Hikayesi</t>
+          <t>Türk Edebiyatında Oyun ve Oyuncak</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789944761437</t>
+          <t>9786055516147</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Ve Güney Kafkasya Gerçeği</t>
+          <t>Türkiye Türkçesinde Dizim ve Dizime Bağlı Anlatım Bozuklukları</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786257037525</t>
+          <t>9786055516321</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Bir Okuma Biçimi Olarak Tiyatro</t>
+          <t>Bir Ömrün Hikayesi</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786059712385</t>
+          <t>9789944761437</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Türkü Köy</t>
+          <t>Türkiye Ve Güney Kafkasya Gerçeği</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786059712163</t>
+          <t>9786257037525</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Bir Dalda İki Kiraz</t>
+          <t>Bir Okuma Biçimi Olarak Tiyatro</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786054938421</t>
+          <t>9786059712385</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Uysal Başkaldırı</t>
+          <t>Türkü Köy</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786052117057</t>
+          <t>9786059712163</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Bir Asırlık Öykü</t>
+          <t>Bir Dalda İki Kiraz</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786257534178</t>
+          <t>9786054938421</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Üç Kanatlı Masal Kuşu Oğuz Tansel</t>
+          <t>Uysal Başkaldırı</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>400</v>
+        <v>50</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786257534215</t>
+          <t>9786052117057</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Ürgüp Mizahı</t>
+          <t>Bir Asırlık Öykü</t>
         </is>
       </c>
       <c r="C189" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789757145509</t>
+          <t>9786257534178</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Kapadokya'dan Bir Kesit Ürgüp</t>
+          <t>Üç Kanatlı Masal Kuşu Oğuz Tansel</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>60</v>
+        <v>400</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9799757145768</t>
+          <t>9786257534215</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Üstü Çizilen Yazılar</t>
+          <t>Ürgüp Mizahı</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786054938087</t>
+          <t>9789757145509</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Ay Şiirleri</t>
+          <t>Bilinmeyen Kapadokya'dan Bir Kesit Ürgüp</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789756083895</t>
+          <t>9799757145768</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Üşüyen Düş</t>
+          <t>Üstü Çizilen Yazılar</t>
         </is>
       </c>
       <c r="C193" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786257534161</t>
+          <t>9786054938087</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Vecdi Bingöl</t>
+          <t>Ay Şiirleri</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>175</v>
+        <v>50</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789944761987</t>
+          <t>9789756083895</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Victorya Apartmanı</t>
+          <t>Üşüyen Düş</t>
         </is>
       </c>
       <c r="C195" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786257037457</t>
+          <t>9786257534161</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Xııı. Yüzyıldan Xxı. Yüyyıla Ozanlar, Türküler Ve Öyküleri</t>
+          <t>Vecdi Bingöl</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>160</v>
+        <v>175</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786054616770</t>
+          <t>9789944761987</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Yemini Fazilet Name</t>
+          <t>Victorya Apartmanı</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789944761192</t>
+          <t>9786257037457</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk</t>
+          <t>Xııı. Yüzyıldan Xxı. Yüyyıla Ozanlar, Türküler Ve Öyküleri</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>50</v>
+        <v>160</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786257037495</t>
+          <t>9786054616770</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Aşktır…</t>
+          <t>Yemini Fazilet Name</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789754175473</t>
+          <t>9789944761192</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Yakılacak Sözlük</t>
+          <t>Yolculuk</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786257534048</t>
+          <t>9786257037495</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalan</t>
+          <t>Aşktır…</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786052117507</t>
+          <t>9789754175473</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Genelinde Alevi Köyleri</t>
+          <t>Yakılacak Sözlük</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>200</v>
+        <v>30</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786058661004</t>
+          <t>9786257534048</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Motifleri</t>
+          <t>Yarım Kalan</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786054616701</t>
+          <t>9786052117507</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Ağıtlar Ve Mezar Taşı Yazıları</t>
+          <t>Türkiye Genelinde Alevi Köyleri</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786054938070</t>
+          <t>9786058661004</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Yaşantımıza Müdahale ve Belediyeler</t>
+          <t>Yaşam Motifleri</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789756083185</t>
+          <t>9786054616701</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Agap Çiçeği</t>
+          <t>Ağıtlar Ve Mezar Taşı Yazıları</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>25</v>
+        <v>60</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786052117377</t>
+          <t>9786054938070</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Yazmak Anımsamaktır</t>
+          <t>Yaşantımıza Müdahale ve Belediyeler</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786257037488</t>
+          <t>9789756083185</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Yeni Anlatım Olanaklarıyla Bağlama</t>
+          <t>Agap Çiçeği</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>80</v>
+        <v>25</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786257037358</t>
+          <t>9786052117377</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Adalet Psikolojisi</t>
+          <t>Yazmak Anımsamaktır</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789756083987</t>
+          <t>9786257037488</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>65 Yıl Beklemek Gerek</t>
+          <t>Yeni Anlatım Olanaklarıyla Bağlama</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786054616237</t>
+          <t>9786257037358</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Yürüyorum Dikenlerin Üstünde</t>
+          <t>Adalet Psikolojisi</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786257037792</t>
+          <t>9789756083987</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Fena ve Beka: Yolu İbn-I Arabi'nin Tasavvufundan Salih Baba'ya</t>
+          <t>65 Yıl Beklemek Gerek</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786059712149</t>
+          <t>9786054616237</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Blog Yazıları Yasemin-Güven</t>
+          <t>Yürüyorum Dikenlerin Üstünde</t>
         </is>
       </c>
       <c r="C213" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786059712156</t>
+          <t>9786257037792</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Aşkgele</t>
+          <t>Fena ve Beka: Yolu İbn-I Arabi'nin Tasavvufundan Salih Baba'ya</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>9.26</v>
+        <v>40</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786054616855</t>
+          <t>9786059712149</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Kıyametinde</t>
+          <t>Blog Yazıları Yasemin-Güven</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>18</v>
+        <v>150</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786052117591</t>
+          <t>9786059712156</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar Obası</t>
+          <t>Aşkgele</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>30</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786052117656</t>
+          <t>9786054616855</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Güz Yangını</t>
+          <t>Aşkın Kıyametinde</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>60</v>
+        <v>18</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786059712941</t>
+          <t>9786052117591</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Bir Üniversitenin Kuruluşu ve Sonrası</t>
+          <t>Rüzgar Obası</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>75</v>
+        <v>30</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786257037051</t>
+          <t>9786052117656</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Turnaları</t>
+          <t>Güz Yangını</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786052117996</t>
+          <t>9786059712941</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Müzelerde Aydınlatma ve Önleyici Koruma Yöntemi Olarak Işığın Denetimi</t>
+          <t>Bir Üniversitenin Kuruluşu ve Sonrası</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786257037068</t>
+          <t>9786257037051</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Resimlerimle Yaşadıklarım 2 (1945-1995)</t>
+          <t>Anadolu Turnaları</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786257037044</t>
+          <t>9786052117996</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Etnobiyolojide Su Üzerine Okumalar</t>
+          <t>Müzelerde Aydınlatma ve Önleyici Koruma Yöntemi Olarak Işığın Denetimi</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786257037006</t>
+          <t>9786257037068</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Kesik Uçlu Kalem</t>
+          <t>Resimlerimle Yaşadıklarım 2 (1945-1995)</t>
         </is>
       </c>
       <c r="C223" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786257037013</t>
+          <t>9786257037044</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Ilgaz'a Şiirler</t>
+          <t>Etnobiyolojide Su Üzerine Okumalar</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786257037020</t>
+          <t>9786257037006</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Bingöl Uzunçaları</t>
+          <t>Kesik Uçlu Kalem</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786054938803</t>
+          <t>9786257037013</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Bak Yeşil Yeşil Yasemin</t>
+          <t>Ilgaz'a Şiirler</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786052117484</t>
+          <t>9786257037020</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Tenim Salamis Mavisi</t>
+          <t>Bingöl Uzunçaları</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786052117255</t>
+          <t>9786054938803</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Abdal Fıkraları Üzerine Bir İnceleme</t>
+          <t>Bak Yeşil Yeşil Yasemin</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786052117439</t>
+          <t>9786052117484</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Orada Bir Köy Kurancılı</t>
+          <t>Tenim Salamis Mavisi</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786052117262</t>
+          <t>9786052117255</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Halk Şairleri 1. Kitap</t>
+          <t>Abdal Fıkraları Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786052117516</t>
+          <t>9786052117439</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Portakal Kokulu Sevinçler</t>
+          <t>Orada Bir Köy Kurancılı</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9789756083406</t>
+          <t>9786052117262</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Avşarlar ve Dadaloğlu</t>
+          <t>Halk Şairleri 1. Kitap</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786052117699</t>
+          <t>9786052117516</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Muş'ta Halk Veterinerliği</t>
+          <t>Portakal Kokulu Sevinçler</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786052117538</t>
+          <t>9789756083406</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Üç Kanatlı Masal Kuşu: Oğuz Tansel</t>
+          <t>Avşarlar ve Dadaloğlu</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>300</v>
+        <v>70</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786052117478</t>
+          <t>9786052117699</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Yakıcı Susuzlukla</t>
+          <t>Muş'ta Halk Veterinerliği</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>13.89</v>
+        <v>20</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786052117494</t>
+          <t>9786052117538</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Türk ve Dünya Edebiyatında İntihar</t>
+          <t>Üç Kanatlı Masal Kuşu: Oğuz Tansel</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>30</v>
+        <v>300</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786052117026</t>
+          <t>9786052117478</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>YUE - Türkiye'de Bir Harbinli</t>
+          <t>Yakıcı Susuzlukla</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786052117569</t>
+          <t>9786052117494</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Kış Güneşim</t>
+          <t>Türk ve Dünya Edebiyatında İntihar</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786052117576</t>
+          <t>9786052117026</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Kırkısrak Ermenileri (Ermenie Qirkisraxe)</t>
+          <t>YUE - Türkiye'de Bir Harbinli</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>13.89</v>
+        <v>50</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786052117052</t>
+          <t>9786052117569</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Bir Asırlık Öykü</t>
+          <t>Kış Güneşim</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>18.52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786052117222</t>
+          <t>9786052117576</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Karaiğne Kolonisi</t>
+          <t>Kırkısrak Ermenileri (Ermenie Qirkisraxe)</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786052117231</t>
+          <t>9786052117052</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Bir Uçurtmam Olsa</t>
+          <t>Bir Asırlık Öykü</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>25</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786059712989</t>
+          <t>9786052117222</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Alman Sinemasında Türkler</t>
+          <t>Karaiğne Kolonisi</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786052117002</t>
+          <t>9786052117231</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Engellilere Yönelik Tutumlar ve Okul Sosyal Hizmeti</t>
+          <t>Bir Uçurtmam Olsa</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>60</v>
+        <v>25</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786059712873</t>
+          <t>9786059712989</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Hz. Şah'ın Avazı</t>
+          <t>Çağdaş Alman Sinemasında Türkler</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786052117361</t>
+          <t>9786052117002</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Resimlerimle Yaşadıklarım 1 (1933-1945)</t>
+          <t>Engellilere Yönelik Tutumlar ve Okul Sosyal Hizmeti</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786052117033</t>
+          <t>9786059712873</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Divan Edebiyatında Halk Kültürünün İzleri</t>
+          <t>Hz. Şah'ın Avazı</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786059712866</t>
+          <t>9786052117361</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Suçun Yolculuğu</t>
+          <t>Resimlerimle Yaşadıklarım 1 (1933-1945)</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>18.52</v>
+        <v>100</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786059712897</t>
+          <t>9786052117033</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Sevgini Sun Tadını Al</t>
+          <t>Divan Edebiyatında Halk Kültürünün İzleri</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>175</v>
+        <v>150</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786052117460</t>
+          <t>9786059712866</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Zaman Sızdı</t>
+          <t>Suçun Yolculuğu</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>75</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786052117422</t>
+          <t>9786059712897</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Ben Hep O Şarkıyı Besteledim</t>
+          <t>Sevgini Sun Tadını Al</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>50</v>
+        <v>175</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786052117446</t>
+          <t>9786052117460</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Nar Öyküsü</t>
+          <t>Zaman Sızdı</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>15</v>
+        <v>75</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786052117521</t>
+          <t>9786052117422</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Hatmi Adam</t>
+          <t>Ben Hep O Şarkıyı Besteledim</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789756083451</t>
+          <t>9786052117446</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Sokaklar Kentler Ülkeler</t>
+          <t>Nar Öyküsü</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>150</v>
+        <v>15</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789756083994</t>
+          <t>9786052117521</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Huzura Hasret</t>
+          <t>Hatmi Adam</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>7</v>
+        <v>100</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786059712132</t>
+          <t>9789756083451</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Sen Git de Ruhun Gelsin</t>
+          <t>Sokaklar Kentler Ülkeler</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>3990000076719</t>
+          <t>9789756083994</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Dünya Okulu</t>
+          <t>Huzura Hasret</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>9.26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789757145564</t>
+          <t>9786059712132</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Türk Halkbilimi ve Edebiyat Araştırmaları</t>
+          <t>Sen Git de Ruhun Gelsin</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>11.11</v>
+        <v>60</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786059712545</t>
+          <t>3990000076719</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Bozan</t>
+          <t>Dünya Okulu</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>50</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9799757145829</t>
+          <t>9789757145564</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>20. Yüzyıl Latin Amerika Öyküsü</t>
+          <t>Türk Halkbilimi ve Edebiyat Araştırmaları</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9789944761321</t>
+          <t>9786059712545</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Ağaçların Yüreği</t>
+          <t>Hüzün Bozan</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>9.26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786055516536</t>
+          <t>9799757145829</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Unutma</t>
+          <t>20. Yüzyıl Latin Amerika Öyküsü</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>90</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789757145300</t>
+          <t>9789944761321</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Arif ve Şiirini Besleyen Kaynaklar</t>
+          <t>Ağaçların Yüreği</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>60</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786054616626</t>
+          <t>9786055516536</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Ağustos Aldı Sırlarımı</t>
+          <t>Unutma</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786054938780</t>
+          <t>9789757145300</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Artvin - Halkbiliminden Çizgiler</t>
+          <t>Ahmed Arif ve Şiirini Besleyen Kaynaklar</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786055516963</t>
+          <t>9786054616626</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Gürsen Topses'e Armağan</t>
+          <t>Ağustos Aldı Sırlarımı</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>13.89</v>
+        <v>150</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786054938513</t>
+          <t>9786054938780</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Kırşehir Dalakçı Köyü</t>
+          <t>Artvin - Halkbiliminden Çizgiler</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>27.78</v>
+        <v>200</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786054616688</t>
+          <t>9786055516963</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Lam-Mim</t>
+          <t>Gürsen Topses'e Armağan</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>45</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786054938766</t>
+          <t>9786054938513</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Gülten Akın'ın Şiiri</t>
+          <t>Kırşehir Dalakçı Köyü</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>30</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9799756083023</t>
+          <t>9786054616688</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Bir Gemide Gider Gibi</t>
+          <t>Lam-Mim</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>7.41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786055516093</t>
+          <t>9786054938766</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Aşkoğrafya</t>
+          <t>Gülten Akın'ın Şiiri</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786059712200</t>
+          <t>9799756083023</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Alican'ın Pantolonu</t>
+          <t>Bir Gemide Gider Gibi</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>50</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9799756083313</t>
+          <t>9786055516093</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Bir Başka Gezmek</t>
+          <t>Aşkoğrafya</t>
         </is>
       </c>
       <c r="C273" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9799756083153</t>
+          <t>9786059712200</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Aslı-Kerem Hikayesinin Türkmence Varyantı</t>
+          <t>Alican'ın Pantolonu</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786055516970</t>
+          <t>9799756083313</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Hamburg'da Hayat</t>
+          <t>Bir Başka Gezmek</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>13.89</v>
+        <v>50</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786054938353</t>
+          <t>9799756083153</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Tiyatrosunun Köylüsü: Nurhan Karadağ</t>
+          <t>Aslı-Kerem Hikayesinin Türkmence Varyantı</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>250</v>
+        <v>70</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786052117392</t>
+          <t>9786055516970</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Bir Küçük Yusufcuk ve Pericik</t>
+          <t>Hamburg'da Hayat</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786052117385</t>
+          <t>9786054938353</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>İtibar</t>
+          <t>Anadolu Tiyatrosunun Köylüsü: Nurhan Karadağ</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786052117453</t>
+          <t>9786052117392</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Baudelaire'in Derinliği</t>
+          <t>Bir Küçük Yusufcuk ve Pericik</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>75</v>
+        <v>15</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786052117187</t>
+          <t>9786052117385</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat ve Toprak Etiği</t>
+          <t>İtibar</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786054616312</t>
+          <t>9786052117453</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Tuzağı</t>
+          <t>Baudelaire'in Derinliği</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786059712286</t>
+          <t>9786052117187</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Ceviz İçi Hayaller</t>
+          <t>Edebiyat ve Toprak Etiği</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9789756083758</t>
+          <t>9786054616312</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Günlük Yaşantımızdan Anekdotlar</t>
+          <t>Ermeni Tuzağı</t>
         </is>
       </c>
       <c r="C283" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786059712750</t>
+          <t>9786059712286</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Bir Emniyet Müdürünün Aydınlık Anıları ve Kavgaları</t>
+          <t>Ceviz İçi Hayaller</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786059712705</t>
+          <t>9789756083758</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Acı Badem 2</t>
+          <t>Günlük Yaşantımızdan Anekdotlar</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>18.52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786054616411</t>
+          <t>9786059712750</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Z Erguvan Yalnızlık</t>
+          <t>Bir Emniyet Müdürünün Aydınlık Anıları ve Kavgaları</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9789944761093</t>
+          <t>9786059712705</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>The Agape Flower</t>
+          <t>Acı Badem 2</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>50</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9789944761765</t>
+          <t>9786054616411</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Son</t>
+          <t>Z Erguvan Yalnızlık</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786054616503</t>
+          <t>9789944761093</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Bahar Gözlü Yare Şiirler</t>
+          <t>The Agape Flower</t>
         </is>
       </c>
       <c r="C289" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786054938483</t>
+          <t>9789944761765</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Baharı Yitirdiğim Bahçe</t>
+          <t>Son</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786054938131</t>
+          <t>9786054616503</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>İşte Böyle Bir Çocuğum</t>
+          <t>Bahar Gözlü Yare Şiirler</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>13.89</v>
+        <v>50</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9789944761956</t>
+          <t>9786054938483</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Güneş Yüzlü Çocuklar</t>
+          <t>Baharı Yitirdiğim Bahçe</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>7.41</v>
+        <v>50</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786055516772</t>
+          <t>9786054938131</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Gül ve Kül</t>
+          <t>İşte Böyle Bir Çocuğum</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786054616541</t>
+          <t>9789944761956</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Dikkat!</t>
+          <t>Güneş Yüzlü Çocuklar</t>
         </is>
       </c>
       <c r="C294" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786052117248</t>
+          <t>9786055516772</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Tirebolu Söz Dağarcığı</t>
+          <t>Gül ve Kül</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>60</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786059712842</t>
+          <t>9786054616541</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Evliya Çelebi Seyahatnamesi'nde Çalgılar (Ciltli)</t>
+          <t>Dikkat!</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>400</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786052117279</t>
+          <t>9786052117248</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Günümüze İki İleri Bir Geri</t>
+          <t>Tirebolu Söz Dağarcığı</t>
         </is>
       </c>
       <c r="C297" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786052117217</t>
+          <t>9786059712842</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Kalabalık Yalnızlıklar</t>
+          <t>Evliya Çelebi Seyahatnamesi'nde Çalgılar (Ciltli)</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>50</v>
+        <v>400</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786059712682</t>
+          <t>9786052117279</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>İvriz Köy Enstitüsü Anılarım</t>
+          <t>Osmanlı'dan Günümüze İki İleri Bir Geri</t>
         </is>
       </c>
       <c r="C299" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786059712644</t>
+          <t>9786052117217</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Acılı Yurdum</t>
+          <t>Kalabalık Yalnızlıklar</t>
         </is>
       </c>
       <c r="C300" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786059712651</t>
+          <t>9786059712682</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Anlamak</t>
+          <t>İvriz Köy Enstitüsü Anılarım</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>75</v>
+        <v>60</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786059712637</t>
+          <t>9786059712644</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Acı Badem</t>
+          <t>Acılı Yurdum</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786059712330</t>
+          <t>9786059712651</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Bir Demet Yalnızlık</t>
+          <t>Anlamak</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>13.89</v>
+        <v>75</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786059712972</t>
+          <t>9786059712637</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Şair Gider Şiir Kalır</t>
+          <t>Acı Badem</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>13.89</v>
+        <v>100</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786059712965</t>
+          <t>9786059712330</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Gizem Çiçekleri</t>
+          <t>Bir Demet Yalnızlık</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786059712354</t>
+          <t>9786059712972</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Almanya'da Bir Türk Öğretmen</t>
+          <t>Şair Gider Şiir Kalır</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786059712361</t>
+          <t>9786059712965</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Bir Yolculuktur Yaşamak</t>
+          <t>Gizem Çiçekleri</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786059712347</t>
+          <t>9786059712354</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>XX. Yüzyıl Türk ve Kore Romanında Kadın</t>
+          <t>Almanya'da Bir Türk Öğretmen</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>18.52</v>
+        <v>15</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786054616923</t>
+          <t>9786059712361</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Sen Çok Yaşa Babaanne</t>
+          <t>Bir Yolculuktur Yaşamak</t>
         </is>
       </c>
       <c r="C309" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786054616367</t>
+          <t>9786059712347</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Nanoist Manifesto ve Nanoizm</t>
+          <t>XX. Yüzyıl Türk ve Kore Romanında Kadın</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>10</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786054616831</t>
+          <t>9786054616923</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Sımsıcak Şiirlerim Var</t>
+          <t>Sen Çok Yaşa Babaanne</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>9.26</v>
+        <v>60</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786054616350</t>
+          <t>9786054616367</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Nanoist Divan</t>
+          <t>Nanoist Manifesto ve Nanoizm</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786054616336</t>
+          <t>9786054616831</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Sarı Sabır</t>
+          <t>Sımsıcak Şiirlerim Var</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>50</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786055516635</t>
+          <t>9786054616350</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Nal Çakan</t>
+          <t>Nanoist Divan</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>9.26</v>
+        <v>100</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786055516703</t>
+          <t>9786054616336</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Sofi</t>
+          <t>Sarı Sabır</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>9.26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9789754175467</t>
+          <t>9786055516635</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Türk El Sanatlarına Giriş</t>
+          <t>Nal Çakan</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>100</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786054938773</t>
+          <t>9786055516703</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Nevşehir'de Yetişenler</t>
+          <t>Sofi</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>50</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786059712460</t>
+          <t>9789754175467</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Evimden Notlar</t>
+          <t>Geleneksel Türk El Sanatlarına Giriş</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786054616381</t>
+          <t>9786054938773</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Surları Islatan Mecnun</t>
+          <t>Nevşehir'de Yetişenler</t>
         </is>
       </c>
       <c r="C319" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786052117170</t>
+          <t>9786059712460</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Entomoloji</t>
+          <t>Evimden Notlar</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786054938957</t>
+          <t>9786054616381</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Sevgiyle Gidenler Asla Yorulmaz</t>
+          <t>Surları Islatan Mecnun</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>13.89</v>
+        <v>50</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786054616763</t>
+          <t>9786052117170</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Salkımlar Ülkesi Salkımya</t>
+          <t>Kültürel Entomoloji</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786059712057</t>
+          <t>9786054938957</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Sen Uzaklardan Gülümse</t>
+          <t>Sevgiyle Gidenler Asla Yorulmaz</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786059712392</t>
+          <t>9786054616763</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Bir Yudum Su Bir Dilim Mısır Ekmeği</t>
+          <t>Salkımlar Ülkesi Salkımya</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>9.26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786054938827</t>
+          <t>9786059712057</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Orhan Pamuk ve Nakkaşlar</t>
+          <t>Sen Uzaklardan Gülümse</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>13.89</v>
+        <v>50</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786052117286</t>
+          <t>9786059712392</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Bir Delinin Hezeyanı</t>
+          <t>Bir Yudum Su Bir Dilim Mısır Ekmeği</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>50</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786059712729</t>
+          <t>9786054938827</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Fidan</t>
+          <t>Orhan Pamuk ve Nakkaşlar</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786059712606</t>
+          <t>9786052117286</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Yıldızına Tırmanırken</t>
+          <t>Bir Delinin Hezeyanı</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786059712538</t>
+          <t>9786059712729</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Alevilerde Temenna Gülbang Erkaname</t>
+          <t>Fidan</t>
         </is>
       </c>
       <c r="C329" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786059712422</t>
+          <t>9786059712606</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Günümüz Zonguldak İşlemeleri ve Replikalar</t>
+          <t>Yıldızına Tırmanırken</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>150</v>
+        <v>15</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786052117354</t>
+          <t>9786059712538</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Göçmen Kuşlar Gibi</t>
+          <t>Alevilerde Temenna Gülbang Erkaname</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786059712798</t>
+          <t>9786059712422</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Acı Badem 3</t>
+          <t>Her Yönüyle Günümüz Zonguldak İşlemeleri ve Replikalar</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>18.52</v>
+        <v>150</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786059712880</t>
+          <t>9786052117354</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Unutulmayan Yıllar</t>
+          <t>Göçmen Kuşlar Gibi</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>18.52</v>
+        <v>75</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786059712569</t>
+          <t>9786059712798</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Oyunları Fiziksel Zihinsel Boyutları</t>
+          <t>Acı Badem 3</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>100</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786059712828</t>
+          <t>9786059712880</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Köpekler Gezegeni</t>
+          <t>Unutulmayan Yıllar</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>50</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786059712699</t>
+          <t>9786059712569</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Aşık Tarzı Şiir Geleneğinde Aşık Mahzuni Şerif ve Şiirleri</t>
+          <t>Türk Halk Oyunları Fiziksel Zihinsel Boyutları</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>18.52</v>
+        <v>100</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786059712613</t>
+          <t>9786059712828</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Seni Ben Doğurtayım</t>
+          <t>Mutlu Köpekler Gezegeni</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786055516932</t>
+          <t>9786059712699</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Çok Dualı Kent</t>
+          <t>Aşık Tarzı Şiir Geleneğinde Aşık Mahzuni Şerif ve Şiirleri</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>10</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786054938636</t>
+          <t>9786059712613</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Türk Hikayeleri'nde Lord Byron'un Gizemli Kahramanları</t>
+          <t>Seni Ben Doğurtayım</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>60</v>
+        <v>10</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9789944761826</t>
+          <t>9786055516932</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Çocukluk ve İlkgençlik Yolculuklarım</t>
+          <t>Çok Dualı Kent</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9789756083567</t>
+          <t>9786054938636</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Şiirimin Yarası</t>
+          <t>Türk Hikayeleri'nde Lord Byron'un Gizemli Kahramanları</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9789944761628</t>
+          <t>9789944761826</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Tarihten Mekana Türk Halk Şiiri</t>
+          <t>Çocukluk ve İlkgençlik Yolculuklarım</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9789756083871</t>
+          <t>9789756083567</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Boşluk</t>
+          <t>Şiirimin Yarası</t>
         </is>
       </c>
       <c r="C343" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786054616398</t>
+          <t>9789944761628</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Doğu Akdenizli Larva Çılgın Bir Dalgıç</t>
+          <t>Tarihten Mekana Türk Halk Şiiri</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786256564312</t>
+          <t>9789756083871</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Immanuel Kant'ın Felsefesi'nde Mekan ve Zaman</t>
+          <t>Boşluk</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786054616466</t>
+          <t>9786054616398</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Duvarın Öbür Yüzü</t>
+          <t>Doğu Akdenizli Larva Çılgın Bir Dalgıç</t>
         </is>
       </c>
       <c r="C346" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786054616640</t>
+          <t>9786256564312</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Gülenaz</t>
+          <t>Immanuel Kant'ın Felsefesi'nde Mekan ve Zaman</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786055516710</t>
+          <t>9786054616466</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Müjdesi</t>
+          <t>Duvarın Öbür Yüzü</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>13.89</v>
+        <v>50</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786054938995</t>
+          <t>9786054616640</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Serefrazı</t>
+          <t>Gülenaz</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786055516208</t>
+          <t>9786055516710</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Hüzünle Dans</t>
+          <t>Güneşin Müjdesi</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786054938858</t>
+          <t>9786054938995</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>İsyan Ağacı</t>
+          <t>Çanakkale Serefrazı</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>50</v>
+        <v>15</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786055516451</t>
+          <t>9786055516208</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Halk Deryasından Damlalar</t>
+          <t>Hüzünle Dans</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>9.26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786059712316</t>
+          <t>9786054938858</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Soluğu</t>
+          <t>İsyan Ağacı</t>
         </is>
       </c>
       <c r="C353" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786059712019</t>
+          <t>9786055516451</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Muğla'da Bir Mevsim</t>
+          <t>Halk Deryasından Damlalar</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>60</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786054616305</t>
+          <t>9786059712316</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Mutlaka Gülümse</t>
+          <t>Güneşin Soluğu</t>
         </is>
       </c>
       <c r="C355" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786055516291</t>
+          <t>9786059712019</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kurt'un İntikamı</t>
+          <t>Muğla'da Bir Mevsim</t>
         </is>
       </c>
       <c r="C356" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786054616152</t>
+          <t>9786054616305</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Saltanat Ateşinde Enver</t>
+          <t>Mutlaka Gülümse</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>9.26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786055516284</t>
+          <t>9786055516291</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Çınaraltı Çalıları</t>
+          <t>Beyaz Kurt'un İntikamı</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>3990000056891</t>
+          <t>9786054616152</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Derya &amp; Deniz</t>
+          <t>Saltanat Ateşinde Enver</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786055516260</t>
+          <t>9786055516284</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Kadının Çığlığı</t>
+          <t>Çınaraltı Çalıları</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9789757145202</t>
+          <t>3990000056891</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Masallar ve Eğitimsel İşlevleri</t>
+          <t>Derya &amp; Deniz</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>60</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786054616053</t>
+          <t>9786055516260</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Korlanmış Sevgi</t>
+          <t>Kadının Çığlığı</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>7.41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786054938865</t>
+          <t>9789757145202</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Kısık Ateşte, Maymun Tadında</t>
+          <t>Masallar ve Eğitimsel İşlevleri</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9799757145973</t>
+          <t>9786054616053</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Kendin Ol Kendini Bil</t>
+          <t>Korlanmış Sevgi</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>30</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786059712323</t>
+          <t>9786054938865</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Mahkumiyet ve Masumiyet</t>
+          <t>Kısık Ateşte, Maymun Tadında</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>11.11</v>
+        <v>50</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786059712002</t>
+          <t>9799757145973</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Kendimle Oynadım</t>
+          <t>Kendin Ol Kendini Bil</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786055516277</t>
+          <t>9786059712323</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Kafes</t>
+          <t>Mahkumiyet ve Masumiyet</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>50</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9799756083375</t>
+          <t>9786059712002</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Şiir Ülkesinde Yalnız Dolaşmak</t>
+          <t>Kendimle Oynadım</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>7.41</v>
+        <v>15</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786054938445</t>
+          <t>9786055516277</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Yıkılan Bir Cumhuriyet Kurumu Sümerbank</t>
+          <t>Kafes</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>7.41</v>
+        <v>50</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786055516895</t>
+          <t>9799756083375</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalan Aşk</t>
+          <t>Şiir Ülkesinde Yalnız Dolaşmak</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>50</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786054616404</t>
+          <t>9786054938445</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimden Tren Geçti</t>
+          <t>Yıkılan Bir Cumhuriyet Kurumu Sümerbank</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>15</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786054938346</t>
+          <t>9786055516895</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Sükutun Kalbinde</t>
+          <t>Yarım Kalan Aşk</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>14.81</v>
+        <v>50</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786054938322</t>
+          <t>9786054616404</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Hasretin Gizi</t>
+          <t>Yüreğimden Tren Geçti</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>14.81</v>
+        <v>15</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786059712521</t>
+          <t>9786054938346</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Kent Mimarisini Şiir Üzerinden Okumak</t>
+          <t>Sükutun Kalbinde</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>23.15</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786059712194</t>
+          <t>9786054938322</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Sultan 3. Selim'i Konu Alan Oyunlar</t>
+          <t>Hasretin Gizi</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>21.3</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786059712507</t>
+          <t>9786059712521</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Gürültüden Kaçayım Derken</t>
+          <t>Kent Mimarisini Şiir Üzerinden Okumak</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>50</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786054938391</t>
+          <t>9786059712194</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalan Aşk</t>
+          <t>Sultan 3. Selim'i Konu Alan Oyunlar</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>50</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786054938384</t>
+          <t>9786059712507</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Resmime Dokunan Çığlık</t>
+          <t>Gürültüden Kaçayım Derken</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>13.89</v>
+        <v>50</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786054938469</t>
+          <t>9786054938391</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Renkler ve Kelimeler</t>
+          <t>Yarım Kalan Aşk</t>
         </is>
       </c>
       <c r="C379" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786054938452</t>
+          <t>9786054938384</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Gerçek Yüzü</t>
+          <t>Resmime Dokunan Çığlık</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786054616527</t>
+          <t>9786054938469</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Cam Kenarı</t>
+          <t>Renkler ve Kelimeler</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>9.26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786059712026</t>
+          <t>9786054938452</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Dil Çınarı</t>
+          <t>Hayatın Gerçek Yüzü</t>
         </is>
       </c>
       <c r="C382" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9789756083857</t>
+          <t>9786054616527</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Rauf Yekta : Fransızca Musiki Yazıları</t>
+          <t>Cam Kenarı</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>60</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9789756083786</t>
+          <t>9786059712026</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz Müziğinin Türk ve Yunanlı Kökenleri</t>
+          <t>Dil Çınarı</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>16.67</v>
+        <v>50</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786054616817</t>
+          <t>9789756083857</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Batı'da ve Türkiye'de Kadın Hareketleri ve Feminizm</t>
+          <t>Rauf Yekta : Fransızca Musiki Yazıları</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>13.89</v>
+        <v>60</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786054616978</t>
+          <t>9789756083786</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>İtiraf Ediyorum Ben Bir Erkeğim</t>
+          <t>Akdeniz Müziğinin Türk ve Yunanlı Kökenleri</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>50</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786054616985</t>
+          <t>9786054616817</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Yokluğun Derdi Nevşehirli Aşık Ahmet’in Yaşamı, Sanatı, Şiirleri</t>
+          <t>Batı'da ve Türkiye'de Kadın Hareketleri ve Feminizm</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786054938094</t>
+          <t>9786054616978</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Kalemce Kararınca</t>
+          <t>İtiraf Ediyorum Ben Bir Erkeğim</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9789756083778</t>
+          <t>9786054616985</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>İki Kıyının Müziği</t>
+          <t>Yokluğun Derdi Nevşehirli Aşık Ahmet’in Yaşamı, Sanatı, Şiirleri</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>11.11</v>
+        <v>50</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9789944761406</t>
+          <t>9786054938094</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Türk Musikisine Katkılar</t>
+          <t>Kalemce Kararınca</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>120</v>
+        <v>15</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9789197497602</t>
+          <t>9789756083778</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Bir Türk Savcısının İsveç Anıları</t>
+          <t>İki Kıyının Müziği</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>60</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9799756083252</t>
+          <t>9789944761406</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Senfonisi</t>
+          <t>Türk Musikisine Katkılar</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786059712064</t>
+          <t>9789197497602</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Ortak Belleğimizdir Dostlar</t>
+          <t>Bir Türk Savcısının İsveç Anıları</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>13.89</v>
+        <v>60</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>3990000047982</t>
+          <t>9799756083252</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Ürgüp</t>
+          <t>Nasreddin Hoca Senfonisi</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>9.26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786054938261</t>
+          <t>9786059712064</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Narin Orkide</t>
+          <t>Ortak Belleğimizdir Dostlar</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786054938292</t>
+          <t>3990000047982</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Umutlarım Rengarenk</t>
+          <t>Ürgüp</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>50</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786054938193</t>
+          <t>9786054938261</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Doğa ve Biz</t>
+          <t>Narin Orkide</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786054938162</t>
+          <t>9786054938292</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Yaşanan Alevilik</t>
+          <t>Umutlarım Rengarenk</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786054938025</t>
+          <t>9786054938193</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Yazıları 2</t>
+          <t>Doğa ve Biz</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>18.52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786054938018</t>
+          <t>9786054938162</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Yazıları 1</t>
+          <t>Yaşanan Alevilik</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>18.52</v>
+        <v>30</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786054938155</t>
+          <t>9786054938025</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Genelinde Alevi Köyleri</t>
+          <t>Edebiyat Yazıları 2</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>16.67</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786059712125</t>
+          <t>9786054938018</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Sana Düşlerimden Bahsedeceğim</t>
+          <t>Edebiyat Yazıları 1</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>50</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786059712279</t>
+          <t>9786054938155</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Hülaşa</t>
+          <t>Türkiye Genelinde Alevi Köyleri</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>30</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9789756083598</t>
+          <t>9786059712125</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Hem İçinden Hem Dışından Baktım</t>
+          <t>Sana Düşlerimden Bahsedeceğim</t>
         </is>
       </c>
       <c r="C404" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786054616992</t>
+          <t>9786059712279</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>İsviçre'de Mülteci Olmak ya da Olmamak</t>
+          <t>Hülaşa</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>13.89</v>
+        <v>30</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786059712187</t>
+          <t>9789756083598</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Nevşehir'in Kuruluşu (Ciltli)</t>
+          <t>Hem İçinden Hem Dışından Baktım</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>46.3</v>
+        <v>50</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786054616268</t>
+          <t>9786054616992</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Şehir ve Mutfak Kültürü</t>
+          <t>İsviçre'de Mülteci Olmak ya da Olmamak</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>60</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786054616954</t>
+          <t>9786059712187</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Türkü ve Algı</t>
+          <t>Nevşehir'in Kuruluşu (Ciltli)</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>13.89</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9789757145257</t>
+          <t>9786054616268</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Uygarlık</t>
+          <t>Şehir ve Mutfak Kültürü</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786054938308</t>
+          <t>9786054616954</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Çevreci Eleştiriye Giriş</t>
+          <t>Türkü ve Algı</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9789944761125</t>
+          <t>9789757145257</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Türk Sagan'ı Suzan Sözen ve Romancılığı</t>
+          <t>Savaş ve Uygarlık</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786054938223</t>
+          <t>9786054938308</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Demir-Çelik Kokusu</t>
+          <t>Çevreci Eleştiriye Giriş</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>15</v>
+        <v>150</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786054938230</t>
+          <t>9789944761125</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Sen Kimsin?</t>
+          <t>Türk Sagan'ı Suzan Sözen ve Romancılığı</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786054938247</t>
+          <t>9786054938223</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Hakikatçi Alevilerde Mizah</t>
+          <t>Demir-Çelik Kokusu</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>13.89</v>
+        <v>15</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786059712446</t>
+          <t>9786054938230</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Bitti Mi?</t>
+          <t>Sen Kimsin?</t>
         </is>
       </c>
       <c r="C415" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786059712439</t>
+          <t>9786054938247</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Ajans Haberleri</t>
+          <t>Hakikatçi Alevilerde Mizah</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>100</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786059712453</t>
+          <t>9786059712446</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Toprak Öyküsü</t>
+          <t>Sevgi Bitti Mi?</t>
         </is>
       </c>
       <c r="C417" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786059712088</t>
+          <t>9786059712439</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Çemberin Dışındaki Kürtler - Ezidiler</t>
+          <t>Ajans Haberleri</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786059712071</t>
+          <t>9786059712453</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Bir Üsküdar Masalı</t>
+          <t>Toprak Öyküsü</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786059712095</t>
+          <t>9786059712088</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Şahane Yedili</t>
+          <t>Çemberin Dışındaki Kürtler - Ezidiler</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786054938926</t>
+          <t>9786059712071</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Sivas Kabadayıları</t>
+          <t>Bir Üsküdar Masalı</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>100</v>
+        <v>15</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786054938919</t>
+          <t>9786059712095</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Narmanlı Aşık Hulusi</t>
+          <t>Şahane Yedili</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786257534376</t>
+          <t>9786054938926</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>İki Yürek İki Söz</t>
+          <t>Sivas Kabadayıları</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>35</v>
+        <v>100</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786054938339</t>
+          <t>9786054938919</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Bir Mevsim</t>
+          <t>Narmanlı Aşık Hulusi</t>
         </is>
       </c>
       <c r="C424" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786054938315</t>
+          <t>9786257534376</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Eskişehir’de Bir Mevsim</t>
+          <t>İki Yürek İki Söz</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9799756083214</t>
+          <t>9786054938339</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Aşık Sarıcakız</t>
+          <t>İstanbul’da Bir Mevsim</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>60</v>
+        <v>15</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9789756083918</t>
+          <t>9786054938315</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Gavurdağlı Masallar</t>
+          <t>Eskişehir’de Bir Mevsim</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>8.33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9789756083078</t>
+          <t>9799756083214</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Mersin Tahtacıları</t>
+          <t>Aşık Sarıcakız</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>18.52</v>
+        <v>60</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786257037099</t>
+          <t>9789756083918</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Anadolunun Bozkırından Doğan Bir Işık Heykeltraş Hakkı Atamulu</t>
+          <t>Gavurdağlı Masallar</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>30</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786257073105</t>
+          <t>9789756083078</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Yazınsal Çeviriye İlişkin Bildiriler</t>
+          <t>Mersin Tahtacıları</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>75</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786257073082</t>
+          <t>9786257037099</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Padişah Sadrazam ve Devlet Büyüklerinin Lakapları</t>
+          <t>Anadolunun Bozkırından Doğan Bir Işık Heykeltraş Hakkı Atamulu</t>
         </is>
       </c>
       <c r="C431" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786257037228</t>
+          <t>9786257073105</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Bizans Tasvir Sanatında Kurban Sahneleri</t>
+          <t>Yazınsal Çeviriye İlişkin Bildiriler</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>350</v>
+        <v>75</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786054616510</t>
+          <t>9786257073082</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Türkiye - İslamın Nefes Aldığı Mitolojik ve Mukaddes Topraklar</t>
+          <t>Osmanlı Padişah Sadrazam ve Devlet Büyüklerinin Lakapları</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>60</v>
+        <v>30</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786257037846</t>
+          <t>9786257037228</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Nevşehir İlinde Kavimler Göçü Tarihine Kısa Bakış</t>
+          <t>Bizans Tasvir Sanatında Kurban Sahneleri</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>30</v>
+        <v>350</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786257037860</t>
+          <t>9786054616510</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Aziz Nesin</t>
+          <t>Türkiye - İslamın Nefes Aldığı Mitolojik ve Mukaddes Topraklar</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786257037419</t>
+          <t>9786257037846</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Karaca Kavurgası</t>
+          <t>Nevşehir İlinde Kavimler Göçü Tarihine Kısa Bakış</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786257037730</t>
+          <t>9786257037860</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Başlangıç Seviyesi İçin Flüt Metodu 2. Kitap</t>
+          <t>Aziz Nesin</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786257037754</t>
+          <t>9786257037419</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Yol Hazır</t>
+          <t>Karaca Kavurgası</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786257037327</t>
+          <t>9786257037730</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Yaşanacak Dünya</t>
+          <t>Başlangıç Seviyesi İçin Flüt Metodu 2. Kitap</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786257037334</t>
+          <t>9786257037754</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Dünya'da Yolculuk</t>
+          <t>Yol Hazır</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786257037297</t>
+          <t>9786257037327</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Müzeyyen</t>
+          <t>Yaşanacak Dünya</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786257037341</t>
+          <t>9786257037334</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Das Türkler AB ve Türkiye</t>
+          <t>Dünya'da Yolculuk</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>75</v>
+        <v>30</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786052117910</t>
+          <t>9786257037297</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>William Wordsworth ve Fransız İhtilali</t>
+          <t>Müzeyyen</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786257037716</t>
+          <t>9786257037341</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Buradan Bakınca</t>
+          <t>Das Türkler AB ve Türkiye</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786257037235</t>
+          <t>9786052117910</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz Kruvazörü</t>
+          <t>William Wordsworth ve Fransız İhtilali</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>50</v>
+        <v>15</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786052117927</t>
+          <t>9786257037716</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>TCK Açısından Vergi Kaçakçılığı Suçu</t>
+          <t>Buradan Bakınca</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786059712118</t>
+          <t>9786257037235</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Anımsamıyorum</t>
+          <t>Karadeniz Kruvazörü</t>
         </is>
       </c>
       <c r="C447" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786052117934</t>
+          <t>9786052117927</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>1000+1 Soru</t>
+          <t>TCK Açısından Vergi Kaçakçılığı Suçu</t>
         </is>
       </c>
       <c r="C448" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786052117835</t>
+          <t>9786059712118</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Dirmil Yörük Müzik Kültürü</t>
+          <t>Anımsamıyorum</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786059712401</t>
+          <t>9786052117934</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Bir Yaprak Düştü Sonbaharda</t>
+          <t>1000+1 Soru</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786257037396</t>
+          <t>9786052117835</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Gülizar - Öyküler</t>
+          <t>Dirmil Yörük Müzik Kültürü</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9789759944761</t>
+          <t>9786059712401</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Mehtabı Yalnız Seyreden Kadına Mektup</t>
+          <t>Bir Yaprak Düştü Sonbaharda</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786052117668</t>
+          <t>9786257037396</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Anılarım - Babadağ'ın Eteklerinden Akademik Şeref Nişanına Uzanan Bir Yolculuk</t>
+          <t>Gülizar - Öyküler</t>
         </is>
       </c>
       <c r="C453" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786052117729</t>
+          <t>9789759944761</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Pancurları Cemile Kokulu Ada</t>
+          <t>Mehtabı Yalnız Seyreden Kadına Mektup</t>
         </is>
       </c>
       <c r="C454" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786052117761</t>
+          <t>9786052117668</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Bir Uzun Gece</t>
+          <t>Anılarım - Babadağ'ın Eteklerinden Akademik Şeref Nişanına Uzanan Bir Yolculuk</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786052117804</t>
+          <t>9786052117729</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Türkiye Cumhuriyetine Selam, Sevgi ve Saygı</t>
+          <t>Pancurları Cemile Kokulu Ada</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>50</v>
+        <v>15</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786052117737</t>
+          <t>9786052117761</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Zincirli Ördek</t>
+          <t>Bir Uzun Gece</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786052117745</t>
+          <t>9786052117804</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Hayiq'ler</t>
+          <t>Atatürk ve Türkiye Cumhuriyetine Selam, Sevgi ve Saygı</t>
         </is>
       </c>
       <c r="C458" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786054616558</t>
+          <t>9786052117737</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Dua Müminin Silahıdır</t>
+          <t>Zincirli Ördek</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>6</v>
+        <v>50</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786054616534</t>
+          <t>9786052117745</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Aşk Treni</t>
+          <t>Hayiq'ler</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786052117965</t>
+          <t>9786054616558</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Yabancı Dil Eğitimi</t>
+          <t>Dua Müminin Silahıdır</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>200</v>
+        <v>6</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786052117972</t>
+          <t>9786054616534</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Türkçe ve İngilizce Eğitimde Sorunlar ve Çözüm Önerlileri</t>
+          <t>Aşk Treni</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>250</v>
+        <v>10</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786052117989</t>
+          <t>9786052117965</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Menekşeler Çiçek Açtı</t>
+          <t>Türkiye'de Yabancı Dil Eğitimi</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786052117941</t>
+          <t>9786052117972</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Dilsiz Ay</t>
+          <t>Türkçe ve İngilizce Eğitimde Sorunlar ve Çözüm Önerlileri</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786256564497</t>
+          <t>9786052117989</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Güzel Bir Boşluk</t>
+          <t>Menekşeler Çiçek Açtı</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786052117859</t>
+          <t>9786052117941</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Ağaçlar Altında</t>
+          <t>Dilsiz Ay</t>
         </is>
       </c>
       <c r="C466" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786052117415</t>
+          <t>9786256564497</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Düşünselimden</t>
+          <t>Beyaz Güzel Bir Boşluk</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>18.52</v>
+        <v>250</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786257037259</t>
+          <t>9786052117859</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Kimyasal Gübreler ve Üretim Reçeteleri</t>
+          <t>Ağaçlar Altında</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786257037273</t>
+          <t>9786052117415</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Tekstil Yardımcı Kimyasalları ve Üretim Reçeteleri</t>
+          <t>Düşünselimden</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>90</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786257037266</t>
+          <t>9786257037259</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Kazan ve Arıtma Kimyasalları - Üretim Reçeteleri</t>
+          <t>Kimyasal Gübreler ve Üretim Reçeteleri</t>
         </is>
       </c>
       <c r="C470" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786052117880</t>
+          <t>9786257037273</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Giden Gün</t>
+          <t>Tekstil Yardımcı Kimyasalları ve Üretim Reçeteleri</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9789052117171</t>
+          <t>9786257037266</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Etnobiyoloji</t>
+          <t>Kazan ve Arıtma Kimyasalları - Üretim Reçeteleri</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>30</v>
+        <v>90</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786052117644</t>
+          <t>9786052117880</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Bir Asırlık Gece</t>
+          <t>Giden Gün</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786257037211</t>
+          <t>9789052117171</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Kontes ve CC</t>
+          <t>Etnobiyoloji</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>60</v>
+        <v>30</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786257037204</t>
+          <t>9786052117644</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Bir Söz Bir Şiir Bir Yaşam Bir Adam</t>
+          <t>Bir Asırlık Gece</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
+          <t>9786257037211</t>
+        </is>
+      </c>
+      <c r="B476" s="1" t="inlineStr">
+        <is>
+          <t>Kontes ve CC</t>
+        </is>
+      </c>
+      <c r="C476" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="477" spans="1:3">
+      <c r="A477" s="1" t="inlineStr">
+        <is>
+          <t>9786257037204</t>
+        </is>
+      </c>
+      <c r="B477" s="1" t="inlineStr">
+        <is>
+          <t>Bir Söz Bir Şiir Bir Yaşam Bir Adam</t>
+        </is>
+      </c>
+      <c r="C477" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="478" spans="1:3">
+      <c r="A478" s="1" t="inlineStr">
+        <is>
           <t>9786052117897</t>
         </is>
       </c>
-      <c r="B476" s="1" t="inlineStr">
+      <c r="B478" s="1" t="inlineStr">
         <is>
           <t>Ververan'da Hüzzam Bir Şarkı</t>
         </is>
       </c>
-      <c r="C476" s="1">
+      <c r="C478" s="1">
         <v>125</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>