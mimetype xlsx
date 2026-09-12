--- v1 (2026-05-05)
+++ v2 (2026-09-12)
@@ -85,7195 +85,7225 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255651419</t>
+          <t>9786255651624</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Baharımdın...</t>
+          <t>Milli Eğitimde Mustafa Necati Dönemi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>800</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255651440</t>
+          <t>9786255651594</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Karakulak Hikayesi</t>
+          <t>Sanayi Devriminden 21. Yüzyıla İngiliz Popüler Edebiyatı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255651297</t>
+          <t>9786255651419</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Zümrüt</t>
+          <t>Baharımdın...</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255651303</t>
+          <t>9786255651440</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Yazıları</t>
+          <t>Karakulak Hikayesi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255651204</t>
+          <t>9786255651297</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yaşanılan Zaman Zemin ve Zihin</t>
+          <t>Zümrüt</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255651211</t>
+          <t>9786255651303</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Politik Duruş ve Özgürlük</t>
+          <t>Türkiye Yazıları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255651280</t>
+          <t>9786255651204</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Dönemi'nde Kıbrıs'ta Bulaşıcı Hastalıklar ile İlgili Yapılan Çalışmalar</t>
+          <t>Yaşanılan Zaman Zemin ve Zihin</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255651327</t>
+          <t>9786255651211</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Avustralya Anılarım</t>
+          <t>Politik Duruş ve Özgürlük</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255651310</t>
+          <t>9786255651280</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kalbim Dinlemez Beni</t>
+          <t>İngiliz Dönemi'nde Kıbrıs'ta Bulaşıcı Hastalıklar ile İlgili Yapılan Çalışmalar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255651181</t>
+          <t>9786255651327</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Samsun Basım Tarihi</t>
+          <t>Avustralya Anılarım</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255651167</t>
+          <t>9786255651310</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Haritadan Dünyalar</t>
+          <t>Kalbim Dinlemez Beni</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255651136</t>
+          <t>9786255651181</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Hasret Çekerem</t>
+          <t>Geçmişten Günümüze Samsun Basım Tarihi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256564985</t>
+          <t>9786255651167</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kasaba Lirikleri</t>
+          <t>Haritadan Dünyalar</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255651228</t>
+          <t>9786255651136</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Türklerde Destan ve Devlet İlişkisi</t>
+          <t>Hasret Çekerem</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255651037</t>
+          <t>9786256564985</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Şiir, Sözün Çekirdeği</t>
+          <t>Kasaba Lirikleri</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255651051</t>
+          <t>9786255651228</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Almanya Sevdası</t>
+          <t>Geçmişten Günümüze Türklerde Destan ve Devlet İlişkisi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256564930</t>
+          <t>9786255651037</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Çayır Çimen Geze Geze</t>
+          <t>Şiir, Sözün Çekirdeği</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256564916</t>
+          <t>9786255651051</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Benim Yeşil Pasaportum Var</t>
+          <t>Almanya Sevdası</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256564923</t>
+          <t>9786256564930</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Beyceli Derlemeleri</t>
+          <t>Çayır Çimen Geze Geze</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256564961</t>
+          <t>9786256564916</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sana Şiir Diyeceğim</t>
+          <t>Benim Yeşil Pasaportum Var</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256564954</t>
+          <t>9786256564923</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İnek Özgürlüğümü Çaldı</t>
+          <t>Beyceli Derlemeleri</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256564886</t>
+          <t>9786256564961</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Yolculuğum</t>
+          <t>Sana Şiir Diyeceğim</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256564893</t>
+          <t>9786256564954</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Resimlerimle Yaşadıklarım 4 Ankara'nın Dünleri (1932-2025)</t>
+          <t>İnek Özgürlüğümü Çaldı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256564909</t>
+          <t>9786256564886</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Zeyno</t>
+          <t>Yaşam Yolculuğum</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256564862</t>
+          <t>9786256564893</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Benim Bildiğim Sabahattin Ali</t>
+          <t>Resimlerimle Yaşadıklarım 4 Ankara'nın Dünleri (1932-2025)</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256564831</t>
+          <t>9786256564909</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yüzümdeki Nehir</t>
+          <t>Zeyno</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256564794</t>
+          <t>9786256564862</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Umudun İncisi</t>
+          <t>Benim Bildiğim Sabahattin Ali</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256564817</t>
+          <t>9786256564831</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sığmadım</t>
+          <t>Yüzümdeki Nehir</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256564824</t>
+          <t>9786256564794</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yürüyen Zaman</t>
+          <t>Umudun İncisi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256564848</t>
+          <t>9786256564817</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Gelseydin O Gün</t>
+          <t>Sığmadım</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256564725</t>
+          <t>9786256564824</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sözün Değişimi</t>
+          <t>Yürüyen Zaman</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>600</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256564800</t>
+          <t>9786256564848</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Döküntüler</t>
+          <t>Gelseydin O Gün</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256564640</t>
+          <t>9786256564725</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Çeviri Tarihi</t>
+          <t>Sözün Değişimi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256564664</t>
+          <t>9786256564800</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Anne</t>
+          <t>Döküntüler</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256564657</t>
+          <t>9786256564640</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarı Poyrazdan</t>
+          <t>Çeviri Tarihi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256564442</t>
+          <t>9786256564664</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Başöğretmenden Öğretmenlere</t>
+          <t>Sevgi Anne</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256564510</t>
+          <t>9786256564657</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Gurbet Bizim Evimizdir</t>
+          <t>Rüzgarı Poyrazdan</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256564589</t>
+          <t>9786256564442</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Nanoist Aşka Mektuplar</t>
+          <t>Başöğretmenden Öğretmenlere</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256564596</t>
+          <t>9786256564510</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Nanoist Anlatı ve Denemeler</t>
+          <t>Gurbet Bizim Evimizdir</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256564572</t>
+          <t>9786256564589</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Nanoist Aforizmalar</t>
+          <t>Nanoist Aşka Mektuplar</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256564435</t>
+          <t>9786256564596</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Söylenceden Gerçeğe</t>
+          <t>Nanoist Anlatı ve Denemeler</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256564466</t>
+          <t>9786256564572</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Uydum Suyun Aklına</t>
+          <t>Nanoist Aforizmalar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256564503</t>
+          <t>9786256564435</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Lirik Bulut - The Lyrical Cloud</t>
+          <t>Söylenceden Gerçeğe</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256564275</t>
+          <t>9786256564466</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hasanoğlan Ateşi</t>
+          <t>Uydum Suyun Aklına</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256564473</t>
+          <t>9786256564503</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Yazınsal Tutkunun İzinde</t>
+          <t>Lirik Bulut - The Lyrical Cloud</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256564138</t>
+          <t>9786256564275</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Turnaların Kanadında</t>
+          <t>Hasanoğlan Ateşi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256564381</t>
+          <t>9786256564473</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Mülk-i Sühan 1. Cilt</t>
+          <t>Yazınsal Tutkunun İzinde</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256564398</t>
+          <t>9786256564138</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Mülk-i Sühan 2. Cilt</t>
+          <t>Turnaların Kanadında</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256564367</t>
+          <t>9786256564381</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Aidiyet, Kimlik ve Mekan</t>
+          <t>Mülk-i Sühan 1. Cilt</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256564343</t>
+          <t>9786256564398</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Notlarım</t>
+          <t>Mülk-i Sühan 2. Cilt</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256564350</t>
+          <t>9786256564367</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Gölgeler Uzadı</t>
+          <t>Aidiyet, Kimlik ve Mekan</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256564220</t>
+          <t>9786256564343</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Fideler</t>
+          <t>Edebiyat Notlarım</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256564183</t>
+          <t>9786256564350</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Köroğlu Destanı'nın Düziçi Rivayetleri</t>
+          <t>Gölgeler Uzadı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>500</v>
+        <v>80</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256564237</t>
+          <t>9786256564220</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Karaca Kavurgası</t>
+          <t>Esrarengiz Fideler</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256564176</t>
+          <t>9786256564183</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Hendese-i Marjinal</t>
+          <t>Köroğlu Destanı'nın Düziçi Rivayetleri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>50</v>
+        <v>500</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256564305</t>
+          <t>9786256564237</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Trenler Gider</t>
+          <t>Karaca Kavurgası</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256564169</t>
+          <t>9786256564176</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sarının En Kutsalı</t>
+          <t>Hendese-i Marjinal</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256564282</t>
+          <t>9786256564305</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Güzel'iz</t>
+          <t>Trenler Gider</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256564121</t>
+          <t>9786256564169</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Tarboo Deresi'ni Kurtarmak</t>
+          <t>Sarının En Kutsalı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>4440000004524</t>
+          <t>9786256564282</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Oliv</t>
+          <t>Güzel'iz</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786054938889</t>
+          <t>9786256564121</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Küçük Folklor Ansiklopedisi</t>
+          <t>Tarboo Deresi'ni Kurtarmak</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>15</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786055516840</t>
+          <t>4440000004524</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yarın Destanı</t>
+          <t>Oliv</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>9.26</v>
+        <v>60</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257534840</t>
+          <t>9786054938889</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Halk'ın Sözü Halk'ın Sesi</t>
+          <t>Küçük Folklor Ansiklopedisi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>40</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257534918</t>
+          <t>9786055516840</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Vilayet-i Rum'da Seyyidler</t>
+          <t>Yarın Destanı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>300</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257534574</t>
+          <t>9786257534840</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Ürünün Gül Destesi</t>
+          <t>Halk'ın Sözü Halk'ın Sesi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054938834</t>
+          <t>9786257534918</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Batı'da Kadın Çevirmenler ve Çeviri Serüvenleri</t>
+          <t>Vilayet-i Rum'da Seyyidler</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>15</v>
+        <v>300</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054938032</t>
+          <t>9786257534574</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Afife</t>
+          <t>Ürünün Gül Destesi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789756083840</t>
+          <t>9786054938834</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Dil, Eğitim ve Şiir Durakları</t>
+          <t>Batı'da Kadın Çevirmenler ve Çeviri Serüvenleri</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789944761932</t>
+          <t>9786054938032</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kağıttan Evler</t>
+          <t>Afife</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>8</v>
+        <v>45</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789757145378</t>
+          <t>9789756083840</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Düş, Düşün ve Gerçek</t>
+          <t>Dil, Eğitim ve Şiir Durakları</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>60</v>
+        <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9799756083146</t>
+          <t>9789944761932</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Hisler ve Fikirler Işığında Ra'if Necdet Kestelli</t>
+          <t>Kağıttan Evler</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054616428</t>
+          <t>9789757145378</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Hoş Geldin Gülnare</t>
+          <t>Düş, Düşün ve Gerçek</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>10</v>
+        <v>60</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9799757145751</t>
+          <t>9799756083146</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Beyceli Sözlüğü</t>
+          <t>Hisler ve Fikirler Işığında Ra'if Necdet Kestelli</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786055516758</t>
+          <t>9786054616428</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>İkinci El Aşklar</t>
+          <t>Hoş Geldin Gülnare</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>23</v>
+        <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789756083536</t>
+          <t>9799757145751</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Karanlıkta Kaybolmayan</t>
+          <t>Beyceli Sözlüğü</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789756083956</t>
+          <t>9786055516758</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Gotik Romanının Kıtalar Arası Serüveni</t>
+          <t>İkinci El Aşklar</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>10</v>
+        <v>23</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059712668</t>
+          <t>9789756083536</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Nevşehir Ve Yöresi Lakaplar Sözlüğü</t>
+          <t>Karanlıkta Kaybolmayan</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789756083420</t>
+          <t>9789756083956</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Dokunan Öyküler</t>
+          <t>Gotik Romanının Kıtalar Arası Serüveni</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789944761499</t>
+          <t>9786059712668</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Dirençli Eğitimci-Örgütçü ve Araştırmacı Hasan Nedim Şahhüseyinoğlu</t>
+          <t>Nevşehir Ve Yöresi Lakaplar Sözlüğü</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786054616114</t>
+          <t>9789756083420</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Dayatmacı Eğitim Sürecinde Çağdaş Eğitimi Arayış</t>
+          <t>Dokunan Öyküler</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257534789</t>
+          <t>9789944761499</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Masal Padişahları</t>
+          <t>Dirençli Eğitimci-Örgütçü ve Araştırmacı Hasan Nedim Şahhüseyinoğlu</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>70</v>
+        <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257534871</t>
+          <t>9786054616114</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Divan Edebiyatı Coğrafyasından Esintiler</t>
+          <t>Dayatmacı Eğitim Sürecinde Çağdaş Eğitimi Arayış</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257534802</t>
+          <t>9786257534789</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Köklerini Arayan Adam</t>
+          <t>Masal Padişahları</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257534796</t>
+          <t>9786257534871</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>İstenmeyen Bir Ağustos Yağmuru</t>
+          <t>Divan Edebiyatı Coğrafyasından Esintiler</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257534727</t>
+          <t>9786257534802</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Hasanoğlan Destanı</t>
+          <t>Köklerini Arayan Adam</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257534710</t>
+          <t>9786257534796</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Bana Seni Gerek Seni</t>
+          <t>İstenmeyen Bir Ağustos Yağmuru</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257534598</t>
+          <t>9786257534727</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Poyraz</t>
+          <t>Hasanoğlan Destanı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257534857</t>
+          <t>9786257534710</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzla Yüzleşme</t>
+          <t>Bana Seni Gerek Seni</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257534758</t>
+          <t>9786257534598</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>1. Şahıs - Suçluluk</t>
+          <t>İçimdeki Poyraz</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257534611</t>
+          <t>9786257534857</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Türkü Çözümlemeleri</t>
+          <t>Sonsuzla Yüzleşme</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257534628</t>
+          <t>9786257534758</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Kanadı Kırık İki Turna</t>
+          <t>1. Şahıs - Suçluluk</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786052117866</t>
+          <t>9786257534611</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kars Halk Kültürü ve Edebiyatı</t>
+          <t>Türkü Çözümlemeleri</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786052117767</t>
+          <t>9786257534628</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Bir Uzun Gece</t>
+          <t>Kanadı Kırık İki Turna</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786052117613</t>
+          <t>9786052117866</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Kesik Yeşil Limonlar İçin Düet (Ciltli)</t>
+          <t>Kars Halk Kültürü ve Edebiyatı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786054938377</t>
+          <t>9786052117767</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Kültür - Kimlik Ekseninde Türk Edebiyatı</t>
+          <t>Bir Uzun Gece</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786052117408</t>
+          <t>9786052117613</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Konuşan Rüzgarsa Fısıldayan Yağmur</t>
+          <t>Kesik Yeşil Limonlar İçin Düet (Ciltli)</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>20</v>
+        <v>75</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9799756083306</t>
+          <t>9786054938377</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Aleviler'de Semah</t>
+          <t>Kültür - Kimlik Ekseninde Türk Edebiyatı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>60</v>
+        <v>10</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257534543</t>
+          <t>9786052117408</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Hayat Mektebinden Anılar</t>
+          <t>Konuşan Rüzgarsa Fısıldayan Yağmur</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257534536</t>
+          <t>9799756083306</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Ben ve Benim Gibi Birkaç Önemsiz Başka Şeyler</t>
+          <t>Aleviler'de Semah</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257534567</t>
+          <t>9786257534543</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Çentik Kız</t>
+          <t>Hayat Mektebinden Anılar</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>80</v>
+        <v>30</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257534550</t>
+          <t>9786257534536</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Esenyelle Gelenler</t>
+          <t>Ben ve Benim Gibi Birkaç Önemsiz Başka Şeyler</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257534529</t>
+          <t>9786257534567</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Yaşadıklarımdan Öğrendiklerim</t>
+          <t>Çentik Kız</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>45</v>
+        <v>80</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257534383</t>
+          <t>9786257534550</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kanada’nın İçinden Misiniz?</t>
+          <t>Esenyelle Gelenler</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786257037921</t>
+          <t>9786257534529</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Umutların Peşinde</t>
+          <t>Yaşadıklarımdan Öğrendiklerim</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>200</v>
+        <v>45</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786257534208</t>
+          <t>9786257534383</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kalbimin Sileceklerini Yeniledim</t>
+          <t>Kanada’nın İçinden Misiniz?</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786255651044</t>
+          <t>9786257037921</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Avludaki Ses</t>
+          <t>Umutların Peşinde</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786257534338</t>
+          <t>9786257534208</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'la Oynuyorum</t>
+          <t>Kalbimin Sileceklerini Yeniledim</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257534369</t>
+          <t>9786255651044</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Su Çığlığı</t>
+          <t>Avludaki Ses</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789757145646</t>
+          <t>9786257534338</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Kentleşme ve Yerel Yönetimler</t>
+          <t>İstanbul'la Oynuyorum</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786054616787</t>
+          <t>9786257534369</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Kent Martıları</t>
+          <t>Su Çığlığı</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257037686</t>
+          <t>9789757145646</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Orkestral Müzikte Yeni Bir Tını Kemençe Kuartet</t>
+          <t>Kentleşme ve Yerel Yönetimler</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>75</v>
+        <v>60</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786257534093</t>
+          <t>9786054616787</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Kelebeğin Ömrü</t>
+          <t>Kent Martıları</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786257037471</t>
+          <t>9786257037686</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Kapadokya Bölgesinde (Nevşehir) Bağcılık ve Şarapçılık</t>
+          <t>Orkestral Müzikte Yeni Bir Tını Kemençe Kuartet</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786257534345</t>
+          <t>9786257534093</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>İkizlerin San Marino Macerası</t>
+          <t>Kelebeğin Ömrü</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257037785</t>
+          <t>9786257037471</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Helva Sattırmam</t>
+          <t>Kapadokya Bölgesinde (Nevşehir) Bağcılık ve Şarapçılık</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786054616329</t>
+          <t>9786257534345</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Hamburg'da Yalnızlık</t>
+          <t>İkizlerin San Marino Macerası</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786257534284</t>
+          <t>9786257037785</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Hakikatçı Alevilik Hukuku / Ozanlar Antolojisi</t>
+          <t>Helva Sattırmam</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786257534062</t>
+          <t>9786054616329</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Güneşsiz Dönenceler</t>
+          <t>Hamburg'da Yalnızlık</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786054938490</t>
+          <t>9786257534284</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Gerisi Lafügüzaf</t>
+          <t>Hakikatçı Alevilik Hukuku / Ozanlar Antolojisi</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786257037761</t>
+          <t>9786257534062</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Kırk Yıllık Öğretmenlik Anılarım</t>
+          <t>Güneşsiz Dönenceler</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786059712217</t>
+          <t>9786054938490</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Gerçeğin Ötesinde</t>
+          <t>Gerisi Lafügüzaf</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786257037402</t>
+          <t>9786257037761</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Komitan</t>
+          <t>Kırk Yıllık Öğretmenlik Anılarım</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257037747</t>
+          <t>9786059712217</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Gelin Kınan Kutlu Olsun</t>
+          <t>Gerçeğin Ötesinde</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>500</v>
+        <v>60</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786054616886</t>
+          <t>9786257037402</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Levin</t>
+          <t>Komitan</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786257037389</t>
+          <t>9786257037747</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Gam Pınarı</t>
+          <t>Gelin Kınan Kutlu Olsun</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>50</v>
+        <v>500</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786257037952</t>
+          <t>9786054616886</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Kadın Ustalarıyla (Bitlis) Kavakbaşı-Günkırı Çömlekçiliği</t>
+          <t>Levin</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>120</v>
+        <v>45</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786257037075</t>
+          <t>9786257037389</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Franchise Sözleşmesi</t>
+          <t>Gam Pınarı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786257037624</t>
+          <t>9786257037952</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Ernesto'ya Bin Selam!</t>
+          <t>Kadın Ustalarıyla (Bitlis) Kavakbaşı-Günkırı Çömlekçiliği</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>60</v>
+        <v>120</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786257534239</t>
+          <t>9786257037075</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Nazar</t>
+          <t>Franchise Sözleşmesi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786055516222</t>
+          <t>9786257037624</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Enerji Sektöründe İpotekli Yaşam</t>
+          <t>Ernesto'ya Bin Selam!</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786054938964</t>
+          <t>9786257534239</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Elveda Lasinya</t>
+          <t>Nazar</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786257037631</t>
+          <t>9786055516222</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>El Magrip</t>
+          <t>Enerji Sektöründe İpotekli Yaşam</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786257534192</t>
+          <t>9786054938964</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Eğitimin İçinden</t>
+          <t>Elveda Lasinya</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786257037617</t>
+          <t>9786257037631</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Nil Boyunca</t>
+          <t>El Magrip</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>60</v>
+        <v>75</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786257037983</t>
+          <t>9786257534192</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Ege Fısıltıları</t>
+          <t>Eğitimin İçinden</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786054616022</t>
+          <t>9786257037617</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Okyanusu Yüzerek Geçmek</t>
+          <t>Nil Boyunca</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786257534147</t>
+          <t>9786257037983</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat ve Musıkimizin Cennet İklimi: İSTANBUL</t>
+          <t>Ege Fısıltıları</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786055516826</t>
+          <t>9786054616022</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>On Bin Can</t>
+          <t>Okyanusu Yüzerek Geçmek</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786257037815</t>
+          <t>9786257534147</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Dünya'ya Yolculuk Dünya'da Yolculuk (Toplu Masallar)</t>
+          <t>Edebiyat ve Musıkimizin Cennet İklimi: İSTANBUL</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786257037600</t>
+          <t>9786055516826</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Oy Bizim Eller</t>
+          <t>On Bin Can</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>75</v>
+        <v>60</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786257037310</t>
+          <t>9786257037815</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Dünya'ya Yolculuk</t>
+          <t>Dünya'ya Yolculuk Dünya'da Yolculuk (Toplu Masallar)</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786054616800</t>
+          <t>9786257037600</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Ozanlık Gelenekleri Ve Doğulu Saz Şairleri</t>
+          <t>Oy Bizim Eller</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>250</v>
+        <v>75</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786055516338</t>
+          <t>9786257037310</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Dünyada Çocuk Müzeleri ve Bilim Merkezleri</t>
+          <t>Dünya'ya Yolculuk</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>175</v>
+        <v>30</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786059712477</t>
+          <t>9786054616800</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Özyaşamöyküsünde Yazarın Yeniden Doğuşu</t>
+          <t>Ozanlık Gelenekleri Ve Doğulu Saz Şairleri</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786257037808</t>
+          <t>9786055516338</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Dörtdivan'da Değişme, Değişime Uyum ve Direnç</t>
+          <t>Dünyada Çocuk Müzeleri ve Bilim Merkezleri</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>300</v>
+        <v>175</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786054938124</t>
+          <t>9786059712477</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Plazma Teknolojileri</t>
+          <t>Özyaşamöyküsünde Yazarın Yeniden Doğuşu</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786257534291</t>
+          <t>9786257037808</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Resimlerimle Yaşadıklarım 3 İTÜ'de Talebe Olmak (1946-1951)</t>
+          <t>Dörtdivan'da Değişme, Değişime Uyum ve Direnç</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>70</v>
+        <v>300</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786054616572</t>
+          <t>9786054938124</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Dostlar Bağında Gönül Seyyahı</t>
+          <t>Plazma Teknolojileri</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>250</v>
+        <v>70</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786257534277</t>
+          <t>9786257534291</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Ruha Üflenen Nefes</t>
+          <t>Resimlerimle Yaşadıklarım 3 İTÜ'de Talebe Olmak (1946-1951)</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789754175475</t>
+          <t>9786054616572</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Russell Düşünüyor</t>
+          <t>Dostlar Bağında Gönül Seyyahı</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786257534246</t>
+          <t>9786257534277</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Doksancık Kuşu</t>
+          <t>Ruha Üflenen Nefes</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786257534109</t>
+          <t>9789754175475</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Sabırsız Bir Sabah</t>
+          <t>Russell Düşünüyor</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786055516833</t>
+          <t>9786257534246</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Saçmakistan</t>
+          <t>Doksancık Kuşu</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9799756083283</t>
+          <t>9786257534109</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Divanlardan Yansıyan Görüntüler</t>
+          <t>Sabırsız Bir Sabah</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>450</v>
+        <v>75</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786257037501</t>
+          <t>9786055516833</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Deniz Ve Ruh</t>
+          <t>Saçmakistan</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789944761154</t>
+          <t>9799756083283</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Müzeleri Ve Müze Eğitimi</t>
+          <t>Divanlardan Yansıyan Görüntüler</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>50</v>
+        <v>450</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786054616664</t>
+          <t>9786257037501</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Saksağan Şakırtısı</t>
+          <t>Deniz Ve Ruh</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789756083703</t>
+          <t>9789944761154</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Saksı Çiçekleri</t>
+          <t>Çocuk Müzeleri Ve Müze Eğitimi</t>
         </is>
       </c>
       <c r="C159" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786257037938</t>
+          <t>9786054616664</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Çocuğunuzun Başarısı Sizin Elinizde</t>
+          <t>Saksağan Şakırtısı</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786054616749</t>
+          <t>9789756083703</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Sen Sen Adalı Kız Ah!</t>
+          <t>Saksı Çiçekleri</t>
         </is>
       </c>
       <c r="C161" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786059712101</t>
+          <t>9786257037938</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Çiğ Taneleri</t>
+          <t>Çocuğunuzun Başarısı Sizin Elinizde</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786257534154</t>
+          <t>9786054616749</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Kuantum İle Batıni Buluşması</t>
+          <t>Sen Sen Adalı Kız Ah!</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786257037945</t>
+          <t>9786059712101</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Kutlu Talih Uğurlu Fal</t>
+          <t>Çiğ Taneleri</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789944761611</t>
+          <t>9786257534154</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Lefkoşayı Yürümek - I</t>
+          <t>Kuantum İle Batıni Buluşması</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786054616435</t>
+          <t>9786257037945</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Çerağ-ı Ruşen</t>
+          <t>Kutlu Talih Uğurlu Fal</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786257534307</t>
+          <t>9789944761611</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Silinmeyen İzler</t>
+          <t>Lefkoşayı Yürümek - I</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786055516031</t>
+          <t>9786054616435</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Çelebizade Asım Divan</t>
+          <t>Çerağ-ı Ruşen</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786054616374</t>
+          <t>9786257534307</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Sosyo - Kültürel Değişim Sürecinde Alevi Ocakları</t>
+          <t>Silinmeyen İzler</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786052117675</t>
+          <t>9786055516031</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Perspektiften Çalışma Anlayışı</t>
+          <t>Çelebizade Asım Divan</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786257037518</t>
+          <t>9786054616374</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Çatlak Çan</t>
+          <t>Sosyo - Kültürel Değişim Sürecinde Alevi Ocakları</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9799757145942</t>
+          <t>9786052117675</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Tahsin Nahid'in Piyesleri</t>
+          <t>Sosyolojik Perspektiften Çalışma Anlayışı</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789757145319</t>
+          <t>9786257037518</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Talihsizliği</t>
+          <t>Çatlak Çan</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786054616916</t>
+          <t>9799757145942</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Chaucer And The Representation Of Old Age</t>
+          <t>Tahsin Nahid'in Piyesleri</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786257037594</t>
+          <t>9789757145319</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Tebessüm Çiçeği</t>
+          <t>Tarihin Talihsizliği</t>
         </is>
       </c>
       <c r="C175" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789754175474</t>
+          <t>9786054616916</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Tosun Düşünüyor</t>
+          <t>Chaucer And The Representation Of Old Age</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789944761253</t>
+          <t>9786257037594</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Chagall Yıllarım: Öyküler</t>
+          <t>Tebessüm Çiçeği</t>
         </is>
       </c>
       <c r="C177" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786257037976</t>
+          <t>9789754175474</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Troıa</t>
+          <t>Tosun Düşünüyor</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786055516130</t>
+          <t>9789944761253</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Bul Beni</t>
+          <t>Chagall Yıllarım: Öyküler</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786257037778</t>
+          <t>9786257037976</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Turna Göçü</t>
+          <t>Troıa</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786257037587</t>
+          <t>9786055516130</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Türk Edebiyatında Oyun ve Oyuncak</t>
+          <t>Bul Beni</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786055516147</t>
+          <t>9786257037778</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Türkçesinde Dizim ve Dizime Bağlı Anlatım Bozuklukları</t>
+          <t>Turna Göçü</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786055516321</t>
+          <t>9786257037587</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Bir Ömrün Hikayesi</t>
+          <t>Türk Edebiyatında Oyun ve Oyuncak</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789944761437</t>
+          <t>9786055516147</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Ve Güney Kafkasya Gerçeği</t>
+          <t>Türkiye Türkçesinde Dizim ve Dizime Bağlı Anlatım Bozuklukları</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786257037525</t>
+          <t>9786055516321</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Bir Okuma Biçimi Olarak Tiyatro</t>
+          <t>Bir Ömrün Hikayesi</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786059712385</t>
+          <t>9789944761437</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Türkü Köy</t>
+          <t>Türkiye Ve Güney Kafkasya Gerçeği</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786059712163</t>
+          <t>9786257037525</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Bir Dalda İki Kiraz</t>
+          <t>Bir Okuma Biçimi Olarak Tiyatro</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786054938421</t>
+          <t>9786059712385</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Uysal Başkaldırı</t>
+          <t>Türkü Köy</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786052117057</t>
+          <t>9786059712163</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Bir Asırlık Öykü</t>
+          <t>Bir Dalda İki Kiraz</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786257534178</t>
+          <t>9786054938421</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Üç Kanatlı Masal Kuşu Oğuz Tansel</t>
+          <t>Uysal Başkaldırı</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>400</v>
+        <v>50</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786257534215</t>
+          <t>9786052117057</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Ürgüp Mizahı</t>
+          <t>Bir Asırlık Öykü</t>
         </is>
       </c>
       <c r="C191" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789757145509</t>
+          <t>9786257534178</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Kapadokya'dan Bir Kesit Ürgüp</t>
+          <t>Üç Kanatlı Masal Kuşu Oğuz Tansel</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>60</v>
+        <v>400</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9799757145768</t>
+          <t>9786257534215</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Üstü Çizilen Yazılar</t>
+          <t>Ürgüp Mizahı</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786054938087</t>
+          <t>9789757145509</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Ay Şiirleri</t>
+          <t>Bilinmeyen Kapadokya'dan Bir Kesit Ürgüp</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789756083895</t>
+          <t>9799757145768</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Üşüyen Düş</t>
+          <t>Üstü Çizilen Yazılar</t>
         </is>
       </c>
       <c r="C195" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786257534161</t>
+          <t>9786054938087</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Vecdi Bingöl</t>
+          <t>Ay Şiirleri</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>175</v>
+        <v>50</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9789944761987</t>
+          <t>9789756083895</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Victorya Apartmanı</t>
+          <t>Üşüyen Düş</t>
         </is>
       </c>
       <c r="C197" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786257037457</t>
+          <t>9786257534161</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Xııı. Yüzyıldan Xxı. Yüyyıla Ozanlar, Türküler Ve Öyküleri</t>
+          <t>Vecdi Bingöl</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>160</v>
+        <v>175</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786054616770</t>
+          <t>9789944761987</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Yemini Fazilet Name</t>
+          <t>Victorya Apartmanı</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789944761192</t>
+          <t>9786257037457</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk</t>
+          <t>Xııı. Yüzyıldan Xxı. Yüyyıla Ozanlar, Türküler Ve Öyküleri</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>50</v>
+        <v>160</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786257037495</t>
+          <t>9786054616770</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Aşktır…</t>
+          <t>Yemini Fazilet Name</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789754175473</t>
+          <t>9789944761192</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Yakılacak Sözlük</t>
+          <t>Yolculuk</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786257534048</t>
+          <t>9786257037495</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalan</t>
+          <t>Aşktır…</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786052117507</t>
+          <t>9789754175473</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Genelinde Alevi Köyleri</t>
+          <t>Yakılacak Sözlük</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>200</v>
+        <v>30</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786058661004</t>
+          <t>9786257534048</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Motifleri</t>
+          <t>Yarım Kalan</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786054616701</t>
+          <t>9786052117507</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Ağıtlar Ve Mezar Taşı Yazıları</t>
+          <t>Türkiye Genelinde Alevi Köyleri</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786054938070</t>
+          <t>9786058661004</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Yaşantımıza Müdahale ve Belediyeler</t>
+          <t>Yaşam Motifleri</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9789756083185</t>
+          <t>9786054616701</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Agap Çiçeği</t>
+          <t>Ağıtlar Ve Mezar Taşı Yazıları</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>25</v>
+        <v>60</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786052117377</t>
+          <t>9786054938070</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Yazmak Anımsamaktır</t>
+          <t>Yaşantımıza Müdahale ve Belediyeler</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786257037488</t>
+          <t>9789756083185</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Yeni Anlatım Olanaklarıyla Bağlama</t>
+          <t>Agap Çiçeği</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>80</v>
+        <v>25</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786257037358</t>
+          <t>9786052117377</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Adalet Psikolojisi</t>
+          <t>Yazmak Anımsamaktır</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789756083987</t>
+          <t>9786257037488</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>65 Yıl Beklemek Gerek</t>
+          <t>Yeni Anlatım Olanaklarıyla Bağlama</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786054616237</t>
+          <t>9786257037358</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Yürüyorum Dikenlerin Üstünde</t>
+          <t>Adalet Psikolojisi</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786257037792</t>
+          <t>9789756083987</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Fena ve Beka: Yolu İbn-I Arabi'nin Tasavvufundan Salih Baba'ya</t>
+          <t>65 Yıl Beklemek Gerek</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786059712149</t>
+          <t>9786054616237</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Blog Yazıları Yasemin-Güven</t>
+          <t>Yürüyorum Dikenlerin Üstünde</t>
         </is>
       </c>
       <c r="C215" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786059712156</t>
+          <t>9786257037792</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Aşkgele</t>
+          <t>Fena ve Beka: Yolu İbn-I Arabi'nin Tasavvufundan Salih Baba'ya</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>9.26</v>
+        <v>40</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786054616855</t>
+          <t>9786059712149</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Kıyametinde</t>
+          <t>Blog Yazıları Yasemin-Güven</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>18</v>
+        <v>150</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786052117591</t>
+          <t>9786059712156</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar Obası</t>
+          <t>Aşkgele</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>30</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786052117656</t>
+          <t>9786054616855</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Güz Yangını</t>
+          <t>Aşkın Kıyametinde</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>60</v>
+        <v>18</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786059712941</t>
+          <t>9786052117591</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Bir Üniversitenin Kuruluşu ve Sonrası</t>
+          <t>Rüzgar Obası</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>75</v>
+        <v>30</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786257037051</t>
+          <t>9786052117656</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Turnaları</t>
+          <t>Güz Yangını</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786052117996</t>
+          <t>9786059712941</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Müzelerde Aydınlatma ve Önleyici Koruma Yöntemi Olarak Işığın Denetimi</t>
+          <t>Bir Üniversitenin Kuruluşu ve Sonrası</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786257037068</t>
+          <t>9786257037051</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Resimlerimle Yaşadıklarım 2 (1945-1995)</t>
+          <t>Anadolu Turnaları</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786257037044</t>
+          <t>9786052117996</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Etnobiyolojide Su Üzerine Okumalar</t>
+          <t>Müzelerde Aydınlatma ve Önleyici Koruma Yöntemi Olarak Işığın Denetimi</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786257037006</t>
+          <t>9786257037068</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Kesik Uçlu Kalem</t>
+          <t>Resimlerimle Yaşadıklarım 2 (1945-1995)</t>
         </is>
       </c>
       <c r="C225" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786257037013</t>
+          <t>9786257037044</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Ilgaz'a Şiirler</t>
+          <t>Etnobiyolojide Su Üzerine Okumalar</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786257037020</t>
+          <t>9786257037006</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Bingöl Uzunçaları</t>
+          <t>Kesik Uçlu Kalem</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786054938803</t>
+          <t>9786257037013</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Bak Yeşil Yeşil Yasemin</t>
+          <t>Ilgaz'a Şiirler</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786052117484</t>
+          <t>9786257037020</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Tenim Salamis Mavisi</t>
+          <t>Bingöl Uzunçaları</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786052117255</t>
+          <t>9786054938803</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Abdal Fıkraları Üzerine Bir İnceleme</t>
+          <t>Bak Yeşil Yeşil Yasemin</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786052117439</t>
+          <t>9786052117484</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Orada Bir Köy Kurancılı</t>
+          <t>Tenim Salamis Mavisi</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786052117262</t>
+          <t>9786052117255</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Halk Şairleri 1. Kitap</t>
+          <t>Abdal Fıkraları Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786052117516</t>
+          <t>9786052117439</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Portakal Kokulu Sevinçler</t>
+          <t>Orada Bir Köy Kurancılı</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789756083406</t>
+          <t>9786052117262</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Avşarlar ve Dadaloğlu</t>
+          <t>Halk Şairleri 1. Kitap</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786052117699</t>
+          <t>9786052117516</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Muş'ta Halk Veterinerliği</t>
+          <t>Portakal Kokulu Sevinçler</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786052117538</t>
+          <t>9789756083406</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Üç Kanatlı Masal Kuşu: Oğuz Tansel</t>
+          <t>Avşarlar ve Dadaloğlu</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>300</v>
+        <v>70</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786052117478</t>
+          <t>9786052117699</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Yakıcı Susuzlukla</t>
+          <t>Muş'ta Halk Veterinerliği</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>13.89</v>
+        <v>20</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786052117494</t>
+          <t>9786052117538</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Türk ve Dünya Edebiyatında İntihar</t>
+          <t>Üç Kanatlı Masal Kuşu: Oğuz Tansel</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>30</v>
+        <v>300</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786052117026</t>
+          <t>9786052117478</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>YUE - Türkiye'de Bir Harbinli</t>
+          <t>Yakıcı Susuzlukla</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786052117569</t>
+          <t>9786052117494</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Kış Güneşim</t>
+          <t>Türk ve Dünya Edebiyatında İntihar</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786052117576</t>
+          <t>9786052117026</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Kırkısrak Ermenileri (Ermenie Qirkisraxe)</t>
+          <t>YUE - Türkiye'de Bir Harbinli</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>13.89</v>
+        <v>50</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786052117052</t>
+          <t>9786052117569</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Bir Asırlık Öykü</t>
+          <t>Kış Güneşim</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>18.52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786052117222</t>
+          <t>9786052117576</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Karaiğne Kolonisi</t>
+          <t>Kırkısrak Ermenileri (Ermenie Qirkisraxe)</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786052117231</t>
+          <t>9786052117052</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Bir Uçurtmam Olsa</t>
+          <t>Bir Asırlık Öykü</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>25</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786059712989</t>
+          <t>9786052117222</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Alman Sinemasında Türkler</t>
+          <t>Karaiğne Kolonisi</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786052117002</t>
+          <t>9786052117231</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Engellilere Yönelik Tutumlar ve Okul Sosyal Hizmeti</t>
+          <t>Bir Uçurtmam Olsa</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>60</v>
+        <v>25</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786059712873</t>
+          <t>9786059712989</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Hz. Şah'ın Avazı</t>
+          <t>Çağdaş Alman Sinemasında Türkler</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786052117361</t>
+          <t>9786052117002</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Resimlerimle Yaşadıklarım 1 (1933-1945)</t>
+          <t>Engellilere Yönelik Tutumlar ve Okul Sosyal Hizmeti</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786052117033</t>
+          <t>9786059712873</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Divan Edebiyatında Halk Kültürünün İzleri</t>
+          <t>Hz. Şah'ın Avazı</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786059712866</t>
+          <t>9786052117361</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Suçun Yolculuğu</t>
+          <t>Resimlerimle Yaşadıklarım 1 (1933-1945)</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>18.52</v>
+        <v>100</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786059712897</t>
+          <t>9786052117033</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Sevgini Sun Tadını Al</t>
+          <t>Divan Edebiyatında Halk Kültürünün İzleri</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>175</v>
+        <v>150</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786052117460</t>
+          <t>9786059712866</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Zaman Sızdı</t>
+          <t>Suçun Yolculuğu</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>75</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786052117422</t>
+          <t>9786059712897</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Ben Hep O Şarkıyı Besteledim</t>
+          <t>Sevgini Sun Tadını Al</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>50</v>
+        <v>175</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786052117446</t>
+          <t>9786052117460</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Nar Öyküsü</t>
+          <t>Zaman Sızdı</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>15</v>
+        <v>75</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786052117521</t>
+          <t>9786052117422</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Hatmi Adam</t>
+          <t>Ben Hep O Şarkıyı Besteledim</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789756083451</t>
+          <t>9786052117446</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Sokaklar Kentler Ülkeler</t>
+          <t>Nar Öyküsü</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>150</v>
+        <v>15</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789756083994</t>
+          <t>9786052117521</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Huzura Hasret</t>
+          <t>Hatmi Adam</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>7</v>
+        <v>100</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786059712132</t>
+          <t>9789756083451</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Sen Git de Ruhun Gelsin</t>
+          <t>Sokaklar Kentler Ülkeler</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>3990000076719</t>
+          <t>9789756083994</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Dünya Okulu</t>
+          <t>Huzura Hasret</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>9.26</v>
+        <v>7</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789757145564</t>
+          <t>9786059712132</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Türk Halkbilimi ve Edebiyat Araştırmaları</t>
+          <t>Sen Git de Ruhun Gelsin</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>11.11</v>
+        <v>60</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786059712545</t>
+          <t>3990000076719</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Bozan</t>
+          <t>Dünya Okulu</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>50</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9799757145829</t>
+          <t>9789757145564</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>20. Yüzyıl Latin Amerika Öyküsü</t>
+          <t>Türk Halkbilimi ve Edebiyat Araştırmaları</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789944761321</t>
+          <t>9786059712545</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Ağaçların Yüreği</t>
+          <t>Hüzün Bozan</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>9.26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786055516536</t>
+          <t>9799757145829</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Unutma</t>
+          <t>20. Yüzyıl Latin Amerika Öyküsü</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>90</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789757145300</t>
+          <t>9789944761321</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Arif ve Şiirini Besleyen Kaynaklar</t>
+          <t>Ağaçların Yüreği</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>60</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786054616626</t>
+          <t>9786055516536</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Ağustos Aldı Sırlarımı</t>
+          <t>Unutma</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786054938780</t>
+          <t>9789757145300</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Artvin - Halkbiliminden Çizgiler</t>
+          <t>Ahmed Arif ve Şiirini Besleyen Kaynaklar</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786055516963</t>
+          <t>9786054616626</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Gürsen Topses'e Armağan</t>
+          <t>Ağustos Aldı Sırlarımı</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>13.89</v>
+        <v>150</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786054938513</t>
+          <t>9786054938780</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Kırşehir Dalakçı Köyü</t>
+          <t>Artvin - Halkbiliminden Çizgiler</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>27.78</v>
+        <v>200</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786054616688</t>
+          <t>9786055516963</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Lam-Mim</t>
+          <t>Gürsen Topses'e Armağan</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>45</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786054938766</t>
+          <t>9786054938513</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Gülten Akın'ın Şiiri</t>
+          <t>Kırşehir Dalakçı Köyü</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>30</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9799756083023</t>
+          <t>9786054616688</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Bir Gemide Gider Gibi</t>
+          <t>Lam-Mim</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>7.41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786055516093</t>
+          <t>9786054938766</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Aşkoğrafya</t>
+          <t>Gülten Akın'ın Şiiri</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786059712200</t>
+          <t>9799756083023</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Alican'ın Pantolonu</t>
+          <t>Bir Gemide Gider Gibi</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>50</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9799756083313</t>
+          <t>9786055516093</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Bir Başka Gezmek</t>
+          <t>Aşkoğrafya</t>
         </is>
       </c>
       <c r="C275" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9799756083153</t>
+          <t>9786059712200</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Aslı-Kerem Hikayesinin Türkmence Varyantı</t>
+          <t>Alican'ın Pantolonu</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786055516970</t>
+          <t>9799756083313</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Hamburg'da Hayat</t>
+          <t>Bir Başka Gezmek</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>13.89</v>
+        <v>50</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786054938353</t>
+          <t>9799756083153</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Tiyatrosunun Köylüsü: Nurhan Karadağ</t>
+          <t>Aslı-Kerem Hikayesinin Türkmence Varyantı</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>250</v>
+        <v>70</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786052117392</t>
+          <t>9786055516970</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Bir Küçük Yusufcuk ve Pericik</t>
+          <t>Hamburg'da Hayat</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786052117385</t>
+          <t>9786054938353</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>İtibar</t>
+          <t>Anadolu Tiyatrosunun Köylüsü: Nurhan Karadağ</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786052117453</t>
+          <t>9786052117392</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Baudelaire'in Derinliği</t>
+          <t>Bir Küçük Yusufcuk ve Pericik</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>75</v>
+        <v>15</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786052117187</t>
+          <t>9786052117385</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat ve Toprak Etiği</t>
+          <t>İtibar</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786054616312</t>
+          <t>9786052117453</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Tuzağı</t>
+          <t>Baudelaire'in Derinliği</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786059712286</t>
+          <t>9786052117187</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Ceviz İçi Hayaller</t>
+          <t>Edebiyat ve Toprak Etiği</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9789756083758</t>
+          <t>9786054616312</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Günlük Yaşantımızdan Anekdotlar</t>
+          <t>Ermeni Tuzağı</t>
         </is>
       </c>
       <c r="C285" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786059712750</t>
+          <t>9786059712286</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Bir Emniyet Müdürünün Aydınlık Anıları ve Kavgaları</t>
+          <t>Ceviz İçi Hayaller</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786059712705</t>
+          <t>9789756083758</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Acı Badem 2</t>
+          <t>Günlük Yaşantımızdan Anekdotlar</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>18.52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786054616411</t>
+          <t>9786059712750</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Z Erguvan Yalnızlık</t>
+          <t>Bir Emniyet Müdürünün Aydınlık Anıları ve Kavgaları</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9789944761093</t>
+          <t>9786059712705</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>The Agape Flower</t>
+          <t>Acı Badem 2</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>50</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9789944761765</t>
+          <t>9786054616411</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Son</t>
+          <t>Z Erguvan Yalnızlık</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786054616503</t>
+          <t>9789944761093</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Bahar Gözlü Yare Şiirler</t>
+          <t>The Agape Flower</t>
         </is>
       </c>
       <c r="C291" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786054938483</t>
+          <t>9789944761765</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Baharı Yitirdiğim Bahçe</t>
+          <t>Son</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786054938131</t>
+          <t>9786054616503</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>İşte Böyle Bir Çocuğum</t>
+          <t>Bahar Gözlü Yare Şiirler</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>13.89</v>
+        <v>50</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9789944761956</t>
+          <t>9786054938483</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Güneş Yüzlü Çocuklar</t>
+          <t>Baharı Yitirdiğim Bahçe</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>7.41</v>
+        <v>50</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786055516772</t>
+          <t>9786054938131</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Gül ve Kül</t>
+          <t>İşte Böyle Bir Çocuğum</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786054616541</t>
+          <t>9789944761956</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Dikkat!</t>
+          <t>Güneş Yüzlü Çocuklar</t>
         </is>
       </c>
       <c r="C296" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786052117248</t>
+          <t>9786055516772</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Tirebolu Söz Dağarcığı</t>
+          <t>Gül ve Kül</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>60</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786059712842</t>
+          <t>9786054616541</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Evliya Çelebi Seyahatnamesi'nde Çalgılar (Ciltli)</t>
+          <t>Dikkat!</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>400</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786052117279</t>
+          <t>9786052117248</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Günümüze İki İleri Bir Geri</t>
+          <t>Tirebolu Söz Dağarcığı</t>
         </is>
       </c>
       <c r="C299" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786052117217</t>
+          <t>9786059712842</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Kalabalık Yalnızlıklar</t>
+          <t>Evliya Çelebi Seyahatnamesi'nde Çalgılar (Ciltli)</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>50</v>
+        <v>400</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786059712682</t>
+          <t>9786052117279</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>İvriz Köy Enstitüsü Anılarım</t>
+          <t>Osmanlı'dan Günümüze İki İleri Bir Geri</t>
         </is>
       </c>
       <c r="C301" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786059712644</t>
+          <t>9786052117217</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Acılı Yurdum</t>
+          <t>Kalabalık Yalnızlıklar</t>
         </is>
       </c>
       <c r="C302" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786059712651</t>
+          <t>9786059712682</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Anlamak</t>
+          <t>İvriz Köy Enstitüsü Anılarım</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>75</v>
+        <v>60</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786059712637</t>
+          <t>9786059712644</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Acı Badem</t>
+          <t>Acılı Yurdum</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786059712330</t>
+          <t>9786059712651</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Bir Demet Yalnızlık</t>
+          <t>Anlamak</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>13.89</v>
+        <v>75</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786059712972</t>
+          <t>9786059712637</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Şair Gider Şiir Kalır</t>
+          <t>Acı Badem</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>13.89</v>
+        <v>100</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786059712965</t>
+          <t>9786059712330</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Gizem Çiçekleri</t>
+          <t>Bir Demet Yalnızlık</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786059712354</t>
+          <t>9786059712972</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Almanya'da Bir Türk Öğretmen</t>
+          <t>Şair Gider Şiir Kalır</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786059712361</t>
+          <t>9786059712965</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Bir Yolculuktur Yaşamak</t>
+          <t>Gizem Çiçekleri</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786059712347</t>
+          <t>9786059712354</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>XX. Yüzyıl Türk ve Kore Romanında Kadın</t>
+          <t>Almanya'da Bir Türk Öğretmen</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>18.52</v>
+        <v>15</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786054616923</t>
+          <t>9786059712361</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Sen Çok Yaşa Babaanne</t>
+          <t>Bir Yolculuktur Yaşamak</t>
         </is>
       </c>
       <c r="C311" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786054616367</t>
+          <t>9786059712347</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Nanoist Manifesto ve Nanoizm</t>
+          <t>XX. Yüzyıl Türk ve Kore Romanında Kadın</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>10</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786054616831</t>
+          <t>9786054616923</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Sımsıcak Şiirlerim Var</t>
+          <t>Sen Çok Yaşa Babaanne</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>9.26</v>
+        <v>60</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786054616350</t>
+          <t>9786054616367</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Nanoist Divan</t>
+          <t>Nanoist Manifesto ve Nanoizm</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786054616336</t>
+          <t>9786054616831</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Sarı Sabır</t>
+          <t>Sımsıcak Şiirlerim Var</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>50</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786055516635</t>
+          <t>9786054616350</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Nal Çakan</t>
+          <t>Nanoist Divan</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>9.26</v>
+        <v>100</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786055516703</t>
+          <t>9786054616336</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Sofi</t>
+          <t>Sarı Sabır</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>9.26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9789754175467</t>
+          <t>9786055516635</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Türk El Sanatlarına Giriş</t>
+          <t>Nal Çakan</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>100</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786054938773</t>
+          <t>9786055516703</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Nevşehir'de Yetişenler</t>
+          <t>Sofi</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>50</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786059712460</t>
+          <t>9789754175467</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Evimden Notlar</t>
+          <t>Geleneksel Türk El Sanatlarına Giriş</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786054616381</t>
+          <t>9786054938773</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Surları Islatan Mecnun</t>
+          <t>Nevşehir'de Yetişenler</t>
         </is>
       </c>
       <c r="C321" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786052117170</t>
+          <t>9786059712460</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Entomoloji</t>
+          <t>Evimden Notlar</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786054938957</t>
+          <t>9786054616381</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Sevgiyle Gidenler Asla Yorulmaz</t>
+          <t>Surları Islatan Mecnun</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>13.89</v>
+        <v>50</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786054616763</t>
+          <t>9786052117170</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Salkımlar Ülkesi Salkımya</t>
+          <t>Kültürel Entomoloji</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786059712057</t>
+          <t>9786054938957</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Sen Uzaklardan Gülümse</t>
+          <t>Sevgiyle Gidenler Asla Yorulmaz</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786059712392</t>
+          <t>9786054616763</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Bir Yudum Su Bir Dilim Mısır Ekmeği</t>
+          <t>Salkımlar Ülkesi Salkımya</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>9.26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786054938827</t>
+          <t>9786059712057</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Orhan Pamuk ve Nakkaşlar</t>
+          <t>Sen Uzaklardan Gülümse</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>13.89</v>
+        <v>50</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786052117286</t>
+          <t>9786059712392</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Bir Delinin Hezeyanı</t>
+          <t>Bir Yudum Su Bir Dilim Mısır Ekmeği</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>50</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786059712729</t>
+          <t>9786054938827</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Fidan</t>
+          <t>Orhan Pamuk ve Nakkaşlar</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786059712606</t>
+          <t>9786052117286</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Yıldızına Tırmanırken</t>
+          <t>Bir Delinin Hezeyanı</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786059712538</t>
+          <t>9786059712729</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Alevilerde Temenna Gülbang Erkaname</t>
+          <t>Fidan</t>
         </is>
       </c>
       <c r="C331" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786059712422</t>
+          <t>9786059712606</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Günümüz Zonguldak İşlemeleri ve Replikalar</t>
+          <t>Yıldızına Tırmanırken</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>150</v>
+        <v>15</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786052117354</t>
+          <t>9786059712538</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Göçmen Kuşlar Gibi</t>
+          <t>Alevilerde Temenna Gülbang Erkaname</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786059712798</t>
+          <t>9786059712422</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Acı Badem 3</t>
+          <t>Her Yönüyle Günümüz Zonguldak İşlemeleri ve Replikalar</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>18.52</v>
+        <v>150</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786059712880</t>
+          <t>9786052117354</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Unutulmayan Yıllar</t>
+          <t>Göçmen Kuşlar Gibi</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>18.52</v>
+        <v>75</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786059712569</t>
+          <t>9786059712798</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Oyunları Fiziksel Zihinsel Boyutları</t>
+          <t>Acı Badem 3</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>100</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786059712828</t>
+          <t>9786059712880</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Köpekler Gezegeni</t>
+          <t>Unutulmayan Yıllar</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>50</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786059712699</t>
+          <t>9786059712569</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Aşık Tarzı Şiir Geleneğinde Aşık Mahzuni Şerif ve Şiirleri</t>
+          <t>Türk Halk Oyunları Fiziksel Zihinsel Boyutları</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>18.52</v>
+        <v>100</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786059712613</t>
+          <t>9786059712828</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Seni Ben Doğurtayım</t>
+          <t>Mutlu Köpekler Gezegeni</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786055516932</t>
+          <t>9786059712699</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Çok Dualı Kent</t>
+          <t>Aşık Tarzı Şiir Geleneğinde Aşık Mahzuni Şerif ve Şiirleri</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>10</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786054938636</t>
+          <t>9786059712613</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Türk Hikayeleri'nde Lord Byron'un Gizemli Kahramanları</t>
+          <t>Seni Ben Doğurtayım</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>60</v>
+        <v>10</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9789944761826</t>
+          <t>9786055516932</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Çocukluk ve İlkgençlik Yolculuklarım</t>
+          <t>Çok Dualı Kent</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9789756083567</t>
+          <t>9786054938636</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Şiirimin Yarası</t>
+          <t>Türk Hikayeleri'nde Lord Byron'un Gizemli Kahramanları</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9789944761628</t>
+          <t>9789944761826</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Tarihten Mekana Türk Halk Şiiri</t>
+          <t>Çocukluk ve İlkgençlik Yolculuklarım</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9789756083871</t>
+          <t>9789756083567</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Boşluk</t>
+          <t>Şiirimin Yarası</t>
         </is>
       </c>
       <c r="C345" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786054616398</t>
+          <t>9789944761628</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Doğu Akdenizli Larva Çılgın Bir Dalgıç</t>
+          <t>Tarihten Mekana Türk Halk Şiiri</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786256564312</t>
+          <t>9789756083871</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Immanuel Kant'ın Felsefesi'nde Mekan ve Zaman</t>
+          <t>Boşluk</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786054616466</t>
+          <t>9786054616398</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Duvarın Öbür Yüzü</t>
+          <t>Doğu Akdenizli Larva Çılgın Bir Dalgıç</t>
         </is>
       </c>
       <c r="C348" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786054616640</t>
+          <t>9786256564312</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Gülenaz</t>
+          <t>Immanuel Kant'ın Felsefesi'nde Mekan ve Zaman</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786055516710</t>
+          <t>9786054616466</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Müjdesi</t>
+          <t>Duvarın Öbür Yüzü</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>13.89</v>
+        <v>50</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786054938995</t>
+          <t>9786054616640</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Serefrazı</t>
+          <t>Gülenaz</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786055516208</t>
+          <t>9786055516710</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Hüzünle Dans</t>
+          <t>Güneşin Müjdesi</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786054938858</t>
+          <t>9786054938995</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>İsyan Ağacı</t>
+          <t>Çanakkale Serefrazı</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>50</v>
+        <v>15</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786055516451</t>
+          <t>9786055516208</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Halk Deryasından Damlalar</t>
+          <t>Hüzünle Dans</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>9.26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786059712316</t>
+          <t>9786054938858</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Soluğu</t>
+          <t>İsyan Ağacı</t>
         </is>
       </c>
       <c r="C355" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786059712019</t>
+          <t>9786055516451</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Muğla'da Bir Mevsim</t>
+          <t>Halk Deryasından Damlalar</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>60</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786054616305</t>
+          <t>9786059712316</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Mutlaka Gülümse</t>
+          <t>Güneşin Soluğu</t>
         </is>
       </c>
       <c r="C357" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786055516291</t>
+          <t>9786059712019</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kurt'un İntikamı</t>
+          <t>Muğla'da Bir Mevsim</t>
         </is>
       </c>
       <c r="C358" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786054616152</t>
+          <t>9786054616305</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Saltanat Ateşinde Enver</t>
+          <t>Mutlaka Gülümse</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>9.26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786055516284</t>
+          <t>9786055516291</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Çınaraltı Çalıları</t>
+          <t>Beyaz Kurt'un İntikamı</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>3990000056891</t>
+          <t>9786054616152</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Derya &amp; Deniz</t>
+          <t>Saltanat Ateşinde Enver</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786055516260</t>
+          <t>9786055516284</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Kadının Çığlığı</t>
+          <t>Çınaraltı Çalıları</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9789757145202</t>
+          <t>3990000056891</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Masallar ve Eğitimsel İşlevleri</t>
+          <t>Derya &amp; Deniz</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>60</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786054616053</t>
+          <t>9786055516260</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Korlanmış Sevgi</t>
+          <t>Kadının Çığlığı</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>7.41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786054938865</t>
+          <t>9789757145202</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Kısık Ateşte, Maymun Tadında</t>
+          <t>Masallar ve Eğitimsel İşlevleri</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9799757145973</t>
+          <t>9786054616053</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Kendin Ol Kendini Bil</t>
+          <t>Korlanmış Sevgi</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>30</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786059712323</t>
+          <t>9786054938865</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Mahkumiyet ve Masumiyet</t>
+          <t>Kısık Ateşte, Maymun Tadında</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>11.11</v>
+        <v>50</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786059712002</t>
+          <t>9799757145973</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Kendimle Oynadım</t>
+          <t>Kendin Ol Kendini Bil</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786055516277</t>
+          <t>9786059712323</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Kafes</t>
+          <t>Mahkumiyet ve Masumiyet</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>50</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9799756083375</t>
+          <t>9786059712002</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Şiir Ülkesinde Yalnız Dolaşmak</t>
+          <t>Kendimle Oynadım</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>7.41</v>
+        <v>15</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786054938445</t>
+          <t>9786055516277</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Yıkılan Bir Cumhuriyet Kurumu Sümerbank</t>
+          <t>Kafes</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>7.41</v>
+        <v>50</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786055516895</t>
+          <t>9799756083375</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalan Aşk</t>
+          <t>Şiir Ülkesinde Yalnız Dolaşmak</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>50</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786054616404</t>
+          <t>9786054938445</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimden Tren Geçti</t>
+          <t>Yıkılan Bir Cumhuriyet Kurumu Sümerbank</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>15</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786054938346</t>
+          <t>9786055516895</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Sükutun Kalbinde</t>
+          <t>Yarım Kalan Aşk</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>14.81</v>
+        <v>50</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786054938322</t>
+          <t>9786054616404</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Hasretin Gizi</t>
+          <t>Yüreğimden Tren Geçti</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>14.81</v>
+        <v>15</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786059712521</t>
+          <t>9786054938346</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Kent Mimarisini Şiir Üzerinden Okumak</t>
+          <t>Sükutun Kalbinde</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>23.15</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786059712194</t>
+          <t>9786054938322</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Sultan 3. Selim'i Konu Alan Oyunlar</t>
+          <t>Hasretin Gizi</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>21.3</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786059712507</t>
+          <t>9786059712521</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Gürültüden Kaçayım Derken</t>
+          <t>Kent Mimarisini Şiir Üzerinden Okumak</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>50</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786054938391</t>
+          <t>9786059712194</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalan Aşk</t>
+          <t>Sultan 3. Selim'i Konu Alan Oyunlar</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>50</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786054938384</t>
+          <t>9786059712507</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Resmime Dokunan Çığlık</t>
+          <t>Gürültüden Kaçayım Derken</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>13.89</v>
+        <v>50</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786054938469</t>
+          <t>9786054938391</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Renkler ve Kelimeler</t>
+          <t>Yarım Kalan Aşk</t>
         </is>
       </c>
       <c r="C381" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786054938452</t>
+          <t>9786054938384</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Gerçek Yüzü</t>
+          <t>Resmime Dokunan Çığlık</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786054616527</t>
+          <t>9786054938469</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Cam Kenarı</t>
+          <t>Renkler ve Kelimeler</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>9.26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786059712026</t>
+          <t>9786054938452</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Dil Çınarı</t>
+          <t>Hayatın Gerçek Yüzü</t>
         </is>
       </c>
       <c r="C384" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9789756083857</t>
+          <t>9786054616527</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Rauf Yekta : Fransızca Musiki Yazıları</t>
+          <t>Cam Kenarı</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>60</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9789756083786</t>
+          <t>9786059712026</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz Müziğinin Türk ve Yunanlı Kökenleri</t>
+          <t>Dil Çınarı</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>16.67</v>
+        <v>50</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786054616817</t>
+          <t>9789756083857</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Batı'da ve Türkiye'de Kadın Hareketleri ve Feminizm</t>
+          <t>Rauf Yekta : Fransızca Musiki Yazıları</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>13.89</v>
+        <v>60</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786054616978</t>
+          <t>9789756083786</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>İtiraf Ediyorum Ben Bir Erkeğim</t>
+          <t>Akdeniz Müziğinin Türk ve Yunanlı Kökenleri</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>50</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786054616985</t>
+          <t>9786054616817</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Yokluğun Derdi Nevşehirli Aşık Ahmet’in Yaşamı, Sanatı, Şiirleri</t>
+          <t>Batı'da ve Türkiye'de Kadın Hareketleri ve Feminizm</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786054938094</t>
+          <t>9786054616978</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Kalemce Kararınca</t>
+          <t>İtiraf Ediyorum Ben Bir Erkeğim</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9789756083778</t>
+          <t>9786054616985</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>İki Kıyının Müziği</t>
+          <t>Yokluğun Derdi Nevşehirli Aşık Ahmet’in Yaşamı, Sanatı, Şiirleri</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>11.11</v>
+        <v>50</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9789944761406</t>
+          <t>9786054938094</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Türk Musikisine Katkılar</t>
+          <t>Kalemce Kararınca</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>120</v>
+        <v>15</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9789197497602</t>
+          <t>9789756083778</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Bir Türk Savcısının İsveç Anıları</t>
+          <t>İki Kıyının Müziği</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>60</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9799756083252</t>
+          <t>9789944761406</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Senfonisi</t>
+          <t>Türk Musikisine Katkılar</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786059712064</t>
+          <t>9789197497602</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Ortak Belleğimizdir Dostlar</t>
+          <t>Bir Türk Savcısının İsveç Anıları</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>13.89</v>
+        <v>60</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>3990000047982</t>
+          <t>9799756083252</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Ürgüp</t>
+          <t>Nasreddin Hoca Senfonisi</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>9.26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786054938261</t>
+          <t>9786059712064</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Narin Orkide</t>
+          <t>Ortak Belleğimizdir Dostlar</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786054938292</t>
+          <t>3990000047982</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Umutlarım Rengarenk</t>
+          <t>Ürgüp</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>50</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786054938193</t>
+          <t>9786054938261</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Doğa ve Biz</t>
+          <t>Narin Orkide</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786054938162</t>
+          <t>9786054938292</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Yaşanan Alevilik</t>
+          <t>Umutlarım Rengarenk</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786054938025</t>
+          <t>9786054938193</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Yazıları 2</t>
+          <t>Doğa ve Biz</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>18.52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786054938018</t>
+          <t>9786054938162</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Yazıları 1</t>
+          <t>Yaşanan Alevilik</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>18.52</v>
+        <v>30</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786054938155</t>
+          <t>9786054938025</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Genelinde Alevi Köyleri</t>
+          <t>Edebiyat Yazıları 2</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>16.67</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786059712125</t>
+          <t>9786054938018</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Sana Düşlerimden Bahsedeceğim</t>
+          <t>Edebiyat Yazıları 1</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>50</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786059712279</t>
+          <t>9786054938155</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Hülaşa</t>
+          <t>Türkiye Genelinde Alevi Köyleri</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>30</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9789756083598</t>
+          <t>9786059712125</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Hem İçinden Hem Dışından Baktım</t>
+          <t>Sana Düşlerimden Bahsedeceğim</t>
         </is>
       </c>
       <c r="C406" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786054616992</t>
+          <t>9786059712279</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>İsviçre'de Mülteci Olmak ya da Olmamak</t>
+          <t>Hülaşa</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>13.89</v>
+        <v>30</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786059712187</t>
+          <t>9789756083598</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Nevşehir'in Kuruluşu (Ciltli)</t>
+          <t>Hem İçinden Hem Dışından Baktım</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>46.3</v>
+        <v>50</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786054616268</t>
+          <t>9786054616992</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Şehir ve Mutfak Kültürü</t>
+          <t>İsviçre'de Mülteci Olmak ya da Olmamak</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>60</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786054616954</t>
+          <t>9786059712187</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Türkü ve Algı</t>
+          <t>Nevşehir'in Kuruluşu (Ciltli)</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>13.89</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9789757145257</t>
+          <t>9786054616268</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Uygarlık</t>
+          <t>Şehir ve Mutfak Kültürü</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786054938308</t>
+          <t>9786054616954</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Çevreci Eleştiriye Giriş</t>
+          <t>Türkü ve Algı</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9789944761125</t>
+          <t>9789757145257</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Türk Sagan'ı Suzan Sözen ve Romancılığı</t>
+          <t>Savaş ve Uygarlık</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786054938223</t>
+          <t>9786054938308</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Demir-Çelik Kokusu</t>
+          <t>Çevreci Eleştiriye Giriş</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>15</v>
+        <v>150</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786054938230</t>
+          <t>9789944761125</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Sen Kimsin?</t>
+          <t>Türk Sagan'ı Suzan Sözen ve Romancılığı</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786054938247</t>
+          <t>9786054938223</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Hakikatçi Alevilerde Mizah</t>
+          <t>Demir-Çelik Kokusu</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>13.89</v>
+        <v>15</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786059712446</t>
+          <t>9786054938230</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Bitti Mi?</t>
+          <t>Sen Kimsin?</t>
         </is>
       </c>
       <c r="C417" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786059712439</t>
+          <t>9786054938247</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Ajans Haberleri</t>
+          <t>Hakikatçi Alevilerde Mizah</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>100</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786059712453</t>
+          <t>9786059712446</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Toprak Öyküsü</t>
+          <t>Sevgi Bitti Mi?</t>
         </is>
       </c>
       <c r="C419" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786059712088</t>
+          <t>9786059712439</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Çemberin Dışındaki Kürtler - Ezidiler</t>
+          <t>Ajans Haberleri</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786059712071</t>
+          <t>9786059712453</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Bir Üsküdar Masalı</t>
+          <t>Toprak Öyküsü</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786059712095</t>
+          <t>9786059712088</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Şahane Yedili</t>
+          <t>Çemberin Dışındaki Kürtler - Ezidiler</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786054938926</t>
+          <t>9786059712071</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Sivas Kabadayıları</t>
+          <t>Bir Üsküdar Masalı</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>100</v>
+        <v>15</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786054938919</t>
+          <t>9786059712095</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Narmanlı Aşık Hulusi</t>
+          <t>Şahane Yedili</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786257534376</t>
+          <t>9786054938926</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>İki Yürek İki Söz</t>
+          <t>Sivas Kabadayıları</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>35</v>
+        <v>100</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786054938339</t>
+          <t>9786054938919</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Bir Mevsim</t>
+          <t>Narmanlı Aşık Hulusi</t>
         </is>
       </c>
       <c r="C426" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786054938315</t>
+          <t>9786257534376</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Eskişehir’de Bir Mevsim</t>
+          <t>İki Yürek İki Söz</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9799756083214</t>
+          <t>9786054938339</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Aşık Sarıcakız</t>
+          <t>İstanbul’da Bir Mevsim</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>60</v>
+        <v>15</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9789756083918</t>
+          <t>9786054938315</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Gavurdağlı Masallar</t>
+          <t>Eskişehir’de Bir Mevsim</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>8.33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9789756083078</t>
+          <t>9799756083214</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Mersin Tahtacıları</t>
+          <t>Aşık Sarıcakız</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>18.52</v>
+        <v>60</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786257037099</t>
+          <t>9789756083918</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Anadolunun Bozkırından Doğan Bir Işık Heykeltraş Hakkı Atamulu</t>
+          <t>Gavurdağlı Masallar</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>30</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786257073105</t>
+          <t>9789756083078</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Yazınsal Çeviriye İlişkin Bildiriler</t>
+          <t>Mersin Tahtacıları</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>75</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786257073082</t>
+          <t>9786257037099</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Padişah Sadrazam ve Devlet Büyüklerinin Lakapları</t>
+          <t>Anadolunun Bozkırından Doğan Bir Işık Heykeltraş Hakkı Atamulu</t>
         </is>
       </c>
       <c r="C433" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786257037228</t>
+          <t>9786257073105</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Bizans Tasvir Sanatında Kurban Sahneleri</t>
+          <t>Yazınsal Çeviriye İlişkin Bildiriler</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>350</v>
+        <v>75</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786054616510</t>
+          <t>9786257073082</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Türkiye - İslamın Nefes Aldığı Mitolojik ve Mukaddes Topraklar</t>
+          <t>Osmanlı Padişah Sadrazam ve Devlet Büyüklerinin Lakapları</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>60</v>
+        <v>30</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786257037846</t>
+          <t>9786257037228</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Nevşehir İlinde Kavimler Göçü Tarihine Kısa Bakış</t>
+          <t>Bizans Tasvir Sanatında Kurban Sahneleri</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>30</v>
+        <v>350</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786257037860</t>
+          <t>9786054616510</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Aziz Nesin</t>
+          <t>Türkiye - İslamın Nefes Aldığı Mitolojik ve Mukaddes Topraklar</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786257037419</t>
+          <t>9786257037846</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Karaca Kavurgası</t>
+          <t>Nevşehir İlinde Kavimler Göçü Tarihine Kısa Bakış</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786257037730</t>
+          <t>9786257037860</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Başlangıç Seviyesi İçin Flüt Metodu 2. Kitap</t>
+          <t>Aziz Nesin</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786257037754</t>
+          <t>9786257037419</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Yol Hazır</t>
+          <t>Karaca Kavurgası</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786257037327</t>
+          <t>9786257037730</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Yaşanacak Dünya</t>
+          <t>Başlangıç Seviyesi İçin Flüt Metodu 2. Kitap</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786257037334</t>
+          <t>9786257037754</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Dünya'da Yolculuk</t>
+          <t>Yol Hazır</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786257037297</t>
+          <t>9786257037327</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Müzeyyen</t>
+          <t>Yaşanacak Dünya</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786257037341</t>
+          <t>9786257037334</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Das Türkler AB ve Türkiye</t>
+          <t>Dünya'da Yolculuk</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>75</v>
+        <v>30</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786052117910</t>
+          <t>9786257037297</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>William Wordsworth ve Fransız İhtilali</t>
+          <t>Müzeyyen</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786257037716</t>
+          <t>9786257037341</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Buradan Bakınca</t>
+          <t>Das Türkler AB ve Türkiye</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786257037235</t>
+          <t>9786052117910</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz Kruvazörü</t>
+          <t>William Wordsworth ve Fransız İhtilali</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>50</v>
+        <v>15</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786052117927</t>
+          <t>9786257037716</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>TCK Açısından Vergi Kaçakçılığı Suçu</t>
+          <t>Buradan Bakınca</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786059712118</t>
+          <t>9786257037235</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Anımsamıyorum</t>
+          <t>Karadeniz Kruvazörü</t>
         </is>
       </c>
       <c r="C449" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786052117934</t>
+          <t>9786052117927</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>1000+1 Soru</t>
+          <t>TCK Açısından Vergi Kaçakçılığı Suçu</t>
         </is>
       </c>
       <c r="C450" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786052117835</t>
+          <t>9786059712118</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Dirmil Yörük Müzik Kültürü</t>
+          <t>Anımsamıyorum</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786059712401</t>
+          <t>9786052117934</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Bir Yaprak Düştü Sonbaharda</t>
+          <t>1000+1 Soru</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786257037396</t>
+          <t>9786052117835</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Gülizar - Öyküler</t>
+          <t>Dirmil Yörük Müzik Kültürü</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9789759944761</t>
+          <t>9786059712401</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Mehtabı Yalnız Seyreden Kadına Mektup</t>
+          <t>Bir Yaprak Düştü Sonbaharda</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786052117668</t>
+          <t>9786257037396</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Anılarım - Babadağ'ın Eteklerinden Akademik Şeref Nişanına Uzanan Bir Yolculuk</t>
+          <t>Gülizar - Öyküler</t>
         </is>
       </c>
       <c r="C455" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786052117729</t>
+          <t>9789759944761</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Pancurları Cemile Kokulu Ada</t>
+          <t>Mehtabı Yalnız Seyreden Kadına Mektup</t>
         </is>
       </c>
       <c r="C456" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786052117761</t>
+          <t>9786052117668</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Bir Uzun Gece</t>
+          <t>Anılarım - Babadağ'ın Eteklerinden Akademik Şeref Nişanına Uzanan Bir Yolculuk</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786052117804</t>
+          <t>9786052117729</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Türkiye Cumhuriyetine Selam, Sevgi ve Saygı</t>
+          <t>Pancurları Cemile Kokulu Ada</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>50</v>
+        <v>15</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786052117737</t>
+          <t>9786052117761</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Zincirli Ördek</t>
+          <t>Bir Uzun Gece</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786052117745</t>
+          <t>9786052117804</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Hayiq'ler</t>
+          <t>Atatürk ve Türkiye Cumhuriyetine Selam, Sevgi ve Saygı</t>
         </is>
       </c>
       <c r="C460" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786054616558</t>
+          <t>9786052117737</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Dua Müminin Silahıdır</t>
+          <t>Zincirli Ördek</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>6</v>
+        <v>50</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786054616534</t>
+          <t>9786052117745</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Aşk Treni</t>
+          <t>Hayiq'ler</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786052117965</t>
+          <t>9786054616558</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Yabancı Dil Eğitimi</t>
+          <t>Dua Müminin Silahıdır</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>200</v>
+        <v>6</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786052117972</t>
+          <t>9786054616534</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Türkçe ve İngilizce Eğitimde Sorunlar ve Çözüm Önerlileri</t>
+          <t>Aşk Treni</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>250</v>
+        <v>10</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786052117989</t>
+          <t>9786052117965</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Menekşeler Çiçek Açtı</t>
+          <t>Türkiye'de Yabancı Dil Eğitimi</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786052117941</t>
+          <t>9786052117972</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Dilsiz Ay</t>
+          <t>Türkçe ve İngilizce Eğitimde Sorunlar ve Çözüm Önerlileri</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786256564497</t>
+          <t>9786052117989</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Güzel Bir Boşluk</t>
+          <t>Menekşeler Çiçek Açtı</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786052117859</t>
+          <t>9786052117941</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Ağaçlar Altında</t>
+          <t>Dilsiz Ay</t>
         </is>
       </c>
       <c r="C468" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786052117415</t>
+          <t>9786256564497</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Düşünselimden</t>
+          <t>Beyaz Güzel Bir Boşluk</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>18.52</v>
+        <v>250</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786257037259</t>
+          <t>9786052117859</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Kimyasal Gübreler ve Üretim Reçeteleri</t>
+          <t>Ağaçlar Altında</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786257037273</t>
+          <t>9786052117415</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Tekstil Yardımcı Kimyasalları ve Üretim Reçeteleri</t>
+          <t>Düşünselimden</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>90</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786257037266</t>
+          <t>9786257037259</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Kazan ve Arıtma Kimyasalları - Üretim Reçeteleri</t>
+          <t>Kimyasal Gübreler ve Üretim Reçeteleri</t>
         </is>
       </c>
       <c r="C472" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786052117880</t>
+          <t>9786257037273</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Giden Gün</t>
+          <t>Tekstil Yardımcı Kimyasalları ve Üretim Reçeteleri</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9789052117171</t>
+          <t>9786257037266</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Etnobiyoloji</t>
+          <t>Kazan ve Arıtma Kimyasalları - Üretim Reçeteleri</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>30</v>
+        <v>90</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786052117644</t>
+          <t>9786052117880</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Bir Asırlık Gece</t>
+          <t>Giden Gün</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786257037211</t>
+          <t>9789052117171</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Kontes ve CC</t>
+          <t>Etnobiyoloji</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>60</v>
+        <v>30</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786257037204</t>
+          <t>9786052117644</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Bir Söz Bir Şiir Bir Yaşam Bir Adam</t>
+          <t>Bir Asırlık Gece</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
+          <t>9786257037211</t>
+        </is>
+      </c>
+      <c r="B478" s="1" t="inlineStr">
+        <is>
+          <t>Kontes ve CC</t>
+        </is>
+      </c>
+      <c r="C478" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="479" spans="1:3">
+      <c r="A479" s="1" t="inlineStr">
+        <is>
+          <t>9786257037204</t>
+        </is>
+      </c>
+      <c r="B479" s="1" t="inlineStr">
+        <is>
+          <t>Bir Söz Bir Şiir Bir Yaşam Bir Adam</t>
+        </is>
+      </c>
+      <c r="C479" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="480" spans="1:3">
+      <c r="A480" s="1" t="inlineStr">
+        <is>
           <t>9786052117897</t>
         </is>
       </c>
-      <c r="B478" s="1" t="inlineStr">
+      <c r="B480" s="1" t="inlineStr">
         <is>
           <t>Ververan'da Hüzzam Bir Şarkı</t>
         </is>
       </c>
-      <c r="C478" s="1">
+      <c r="C480" s="1">
         <v>125</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>