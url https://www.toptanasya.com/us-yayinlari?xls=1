--- v0 (2025-10-30)
+++ v1 (2026-04-02)
@@ -85,1495 +85,1525 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256776173</t>
+          <t>9786256776333</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Şiir Kesiği</t>
+          <t>Bir Sözcük Bir Hayal</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256776258</t>
+          <t>9786256776326</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hayal Et, Planla, Başar!</t>
+          <t>Bir İsme İhtiyacım Yok</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786056776272</t>
+          <t>9786256776173</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Amerika’nın Gerçek Kaşifleri</t>
+          <t>Şiir Kesiği</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256776265</t>
+          <t>9786256776258</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Ruhun Kayıp Sanatı</t>
+          <t>Hayal Et, Planla, Başar!</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256776234</t>
+          <t>9786056776272</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Gözlükleri</t>
+          <t>Amerika’nın Gerçek Kaşifleri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256776227</t>
+          <t>9786256776265</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Kuşun Sırrı</t>
+          <t>Kayıp Ruhun Kayıp Sanatı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256776241</t>
+          <t>9786256776234</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Moro</t>
+          <t>Dedemin Gözlükleri</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259975283</t>
+          <t>9786256776227</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Şşş Sessiz Olun Uyuyan Var</t>
+          <t>Çocuk ve Kuşun Sırrı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057007404</t>
+          <t>9786256776241</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Devrim'in Mavi Yıldızı</t>
+          <t>Moro</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256776180</t>
+          <t>9786259975283</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Çiçek Operası</t>
+          <t>Şşş Sessiz Olun Uyuyan Var</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256776197</t>
+          <t>9786057007404</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ra’dan Düşenler</t>
+          <t>Devrim'in Mavi Yıldızı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256776210</t>
+          <t>9786256776180</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Gömleğini Değiştirmek İstemeyen Ağustos Böceği</t>
+          <t>Çiçek Operası</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256776203</t>
+          <t>9786256776197</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı da Sadrazam Evlilikleri</t>
+          <t>Ra’dan Düşenler</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256776166</t>
+          <t>9786256776210</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kazanan Takım</t>
+          <t>Gömleğini Değiştirmek İstemeyen Ağustos Böceği</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256776050</t>
+          <t>9786256776203</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Parla ve Yalıçapkını</t>
+          <t>Osmanlı da Sadrazam Evlilikleri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256776159</t>
+          <t>9786256776166</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Gogobi ve Kıyı Çamur Çulluğu</t>
+          <t>Kazanan Takım</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256776142</t>
+          <t>9786256776050</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Sanat – Doğadan Sanata</t>
+          <t>Parla ve Yalıçapkını</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>500</v>
+        <v>230</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256776128</t>
+          <t>9786256776159</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kelebek</t>
+          <t>Gogobi ve Kıyı Çamur Çulluğu</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>170</v>
+        <v>230</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256776111</t>
+          <t>9786256776142</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Harita</t>
+          <t>Yeşil Sanat – Doğadan Sanata</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>170</v>
+        <v>500</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256776135</t>
+          <t>9786256776128</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Mümkünler Aleminde Tuttum Seni</t>
+          <t>Mavi Kelebek</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256776104</t>
+          <t>9786256776111</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ İslam Dünyasında Bilim</t>
+          <t>Gizemli Harita</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>400</v>
+        <v>170</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256776081</t>
+          <t>9786256776135</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Walthare - Gümüş Su</t>
+          <t>Mümkünler Aleminde Tuttum Seni</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256776074</t>
+          <t>9786256776104</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Şiir Defteri: Anka Kuşu</t>
+          <t>Ortaçağ İslam Dünyasında Bilim</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256776067</t>
+          <t>9786256776081</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Çınaraltı Hikayeleri</t>
+          <t>Walthare - Gümüş Su</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256776029</t>
+          <t>9786256776074</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Büyümeden Önce Yapılacaklar Listesi</t>
+          <t>Bir Kadının Şiir Defteri: Anka Kuşu</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259975276</t>
+          <t>9786256776067</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yüreğime Akan Gözyaşı</t>
+          <t>Çınaraltı Hikayeleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256776012</t>
+          <t>9786256776029</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Matematik Parmaklarımızın Ucunda - 1</t>
+          <t>Büyümeden Önce Yapılacaklar Listesi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256776005</t>
+          <t>9786259975276</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Matematik Parmaklarımızın Ucunda - 2</t>
+          <t>Yüreğime Akan Gözyaşı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259975290</t>
+          <t>9786256776012</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Çim Kafa Kaplumbağa Çimi ve Farklı Arkadaşları</t>
+          <t>Matematik Parmaklarımızın Ucunda - 1</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259975269</t>
+          <t>9786256776005</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Hasret Benim İşim</t>
+          <t>Matematik Parmaklarımızın Ucunda - 2</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259975214</t>
+          <t>9786259975290</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bir Küçük Yazarlık Denemesi</t>
+          <t>Çim Kafa Kaplumbağa Çimi ve Farklı Arkadaşları</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259975252</t>
+          <t>9786259975269</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Vuslatı: Sevda</t>
+          <t>Hasret Benim İşim</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>135</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259975221</t>
+          <t>9786259975214</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Debdebe</t>
+          <t>Bir Küçük Yazarlık Denemesi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259975207</t>
+          <t>9786259975252</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Ağrı ve İlçelerinin Kültürüne Dair Derlenen Türküler</t>
+          <t>Aşkın Vuslatı: Sevda</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>135</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259975238</t>
+          <t>9786259975221</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kral Gogoba</t>
+          <t>Debdebe</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057284853</t>
+          <t>9786259975207</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenin Dünyasından Anılar</t>
+          <t>Ağrı ve İlçelerinin Kültürüne Dair Derlenen Türküler</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057284884</t>
+          <t>9786259975238</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Sektöründe Sözsüz İletişim (Beden Dili)</t>
+          <t>Kral Gogoba</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057284891</t>
+          <t>9786057284853</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Eylül Sancısı</t>
+          <t>Öğretmenin Dünyasından Anılar</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057284877</t>
+          <t>9786057284884</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Zarif Acı</t>
+          <t>Sağlık Sektöründe Sözsüz İletişim (Beden Dili)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057284822</t>
+          <t>9786057284891</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Nüzhetü'l-Kulüb</t>
+          <t>Eylül Sancısı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057284846</t>
+          <t>9786057284877</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Anı Kumbarası</t>
+          <t>Zarif Acı</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057284839</t>
+          <t>9786057284822</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar</t>
+          <t>Nüzhetü'l-Kulüb</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057284815</t>
+          <t>9786057284846</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Adını Sen Koy</t>
+          <t>Anı Kumbarası</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057284808</t>
+          <t>9786057284839</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ağrı Dağı Masalları</t>
+          <t>Aforizmalar</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057130099</t>
+          <t>9786057284815</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Bilim Tarihine Giriş</t>
+          <t>Adını Sen Koy</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>400</v>
+        <v>120</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057007476</t>
+          <t>9786057284808</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Deniz Rengi</t>
+          <t>Ağrı Dağı Masalları</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>140</v>
+        <v>390</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057130082</t>
+          <t>9786057130099</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Alaim-i Sema</t>
+          <t>Bilim Tarihine Giriş</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>50</v>
+        <v>400</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057130075</t>
+          <t>9786057007476</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yadname - Bir Ahi Evran Romanı</t>
+          <t>Deniz Rengi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057130068</t>
+          <t>9786057130082</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Bir Masal Yazdım / I Wrote a Tale</t>
+          <t>Alaim-i Sema</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057130020</t>
+          <t>9786057130075</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Çin’de Felsefe, Matematik, Astronomi, Tıp ve Bitkisel ve Hayvansal İlaçlar</t>
+          <t>Yadname - Bir Ahi Evran Romanı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>400</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057087492</t>
+          <t>9786057130068</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Uyansana Çocuk</t>
+          <t>Bir Masal Yazdım / I Wrote a Tale</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057130051</t>
+          <t>9786057130020</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kesişen Hayatlar</t>
+          <t>Çin’de Felsefe, Matematik, Astronomi, Tıp ve Bitkisel ve Hayvansal İlaçlar</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>45</v>
+        <v>400</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057130013</t>
+          <t>9786057087492</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Onun Adı Eylül</t>
+          <t>Uyansana Çocuk</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057130006</t>
+          <t>9786057130051</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Ben</t>
+          <t>Kesişen Hayatlar</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>75</v>
+        <v>45</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057087485</t>
+          <t>9786057130013</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Tutamak</t>
+          <t>Onun Adı Eylül</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057087461</t>
+          <t>9786057130006</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Şenay ve Vırak Kurbağa</t>
+          <t>İçimdeki Ben</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>60</v>
+        <v>75</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057087454</t>
+          <t>9786057087485</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Yaşam ve Sanatım</t>
+          <t>Tutamak</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057087430</t>
+          <t>9786057087461</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Beyaz Partisi</t>
+          <t>Şenay ve Vırak Kurbağa</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057087423</t>
+          <t>9786057087454</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İlkokullar İçin Yaratıcı Drama ile Masallara Yolculuk</t>
+          <t>Yaşam ve Sanatım</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057087409</t>
+          <t>9786057087430</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Arda'nın Oyuncak Dünyası</t>
+          <t>Kırmızı Beyaz Partisi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>45</v>
+        <v>60</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057037596</t>
+          <t>9786057087423</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Anılar-Anlar Şiirler</t>
+          <t>İlkokullar İçin Yaratıcı Drama ile Masallara Yolculuk</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>45</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057037589</t>
+          <t>9786057087409</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İki Top Dondurma</t>
+          <t>Arda'nın Oyuncak Dünyası</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>60</v>
+        <v>45</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057037572</t>
+          <t>9786057037596</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kaldıracaktaş</t>
+          <t>Anılar-Anlar Şiirler</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057037565</t>
+          <t>9786057037589</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Bauhaus Eğitim Modelinin Türkiye'de Sanat ve Tasarım Eğitimi Üzerine Etkisi</t>
+          <t>İki Top Dondurma</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057037558</t>
+          <t>9786057037572</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Bir Kedi Miyav Dedi - A Cat Said Meow</t>
+          <t>Kaldıracaktaş</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057037541</t>
+          <t>9786057037565</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Masalcı Nine</t>
+          <t>Bauhaus Eğitim Modelinin Türkiye'de Sanat ve Tasarım Eğitimi Üzerine Etkisi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057037534</t>
+          <t>9786057037558</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Yol Ayrımı</t>
+          <t>Bir Kedi Miyav Dedi - A Cat Said Meow</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057037527</t>
+          <t>9786057037541</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Korona Günlerinde Yol Ayrımı</t>
+          <t>Masalcı Nine</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057037517</t>
+          <t>9786057037534</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Korona Günlerinde Düş Bahçesi</t>
+          <t>Yol Ayrımı</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057007490</t>
+          <t>9786057037527</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kadınca</t>
+          <t>Korona Günlerinde Yol Ayrımı</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>65</v>
+        <v>50</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057007469</t>
+          <t>9786057037517</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Alaattin Dede ve Aycan</t>
+          <t>Korona Günlerinde Düş Bahçesi</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057007452</t>
+          <t>9786057007490</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>En Sevdiğim Renk</t>
+          <t>Kadınca</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>250</v>
+        <v>65</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057007438</t>
+          <t>9786057007469</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Vaveyla</t>
+          <t>Alaattin Dede ve Aycan</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057007414</t>
+          <t>9786057007452</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kalbimdeki İzler</t>
+          <t>En Sevdiğim Renk</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>40</v>
+        <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786254443664</t>
+          <t>9786057007438</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Tek Kişilik Panayır</t>
+          <t>Vaveyla</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786254443688</t>
+          <t>9786057007414</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Yaktığın Yerdeyim</t>
+          <t>Kalbimdeki İzler</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786254443633</t>
+          <t>9786254443664</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Dev Adam</t>
+          <t>Tek Kişilik Panayır</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>75</v>
+        <v>35</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786254443657</t>
+          <t>9786254443688</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Z Kuşağı Çocuk Yetiştirmek</t>
+          <t>Yaktığın Yerdeyim</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>90</v>
+        <v>35</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786254443640</t>
+          <t>9786254443633</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Masal Anlatan Sesler</t>
+          <t>Dev Adam</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786254443619</t>
+          <t>9786254443657</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Acılardan Arta Kalan</t>
+          <t>Z Kuşağı Çocuk Yetiştirmek</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786254443602</t>
+          <t>9786254443640</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Ardıç Ağacı ve Pilotluk Özlemi</t>
+          <t>Masal Anlatan Sesler</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786050623093</t>
+          <t>9786254443619</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Mucize Sözcükler</t>
+          <t>Acılardan Arta Kalan</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786050623086</t>
+          <t>9786254443602</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Yoksun</t>
+          <t>Ardıç Ağacı ve Pilotluk Özlemi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>55</v>
+        <v>150</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786050623079</t>
+          <t>9786050623093</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Ben Atatürk’ü Gördüm</t>
+          <t>Mucize Sözcükler</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786050623062</t>
+          <t>9786050623086</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Çekirdek Ailem</t>
+          <t>Yoksun</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>40</v>
+        <v>55</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786050623048</t>
+          <t>9786050623079</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Hangi Hayat Benim?</t>
+          <t>Ben Atatürk’ü Gördüm</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>45</v>
+        <v>180</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786050623024</t>
+          <t>9786050623062</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Değirmen</t>
+          <t>Çekirdek Ailem</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786050623031</t>
+          <t>9786050623048</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kızıla Boyalı Geceler</t>
+          <t>Hangi Hayat Benim?</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786050623000</t>
+          <t>9786050623024</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Azrail'in Gözyaşları</t>
+          <t>Değirmen</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786058016491</t>
+          <t>9786050623031</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Git</t>
+          <t>Kızıla Boyalı Geceler</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786058016477</t>
+          <t>9786050623000</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Kuşlar Söyledi Çocuklar Dinledi</t>
+          <t>Azrail'in Gözyaşları</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786058016460</t>
+          <t>9786058016491</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Hayatımdaki İnsanlar</t>
+          <t>Git</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786058016453</t>
+          <t>9786058016477</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Çırpınan Kalpler</t>
+          <t>Kuşlar Söyledi Çocuklar Dinledi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>45</v>
+        <v>30</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786058016422</t>
+          <t>9786058016460</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Allah Beni Seviyor mu?</t>
+          <t>Hayatımdaki İnsanlar</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>100</v>
+        <v>35</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786058016446</t>
+          <t>9786058016453</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Sor Beni</t>
+          <t>Çırpınan Kalpler</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786058016439</t>
+          <t>9786058016422</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Kadınlığın İnşası</t>
+          <t>Allah Beni Seviyor mu?</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>220</v>
+        <v>100</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
+          <t>9786058016446</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Sor Beni</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786058016439</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Kadınlığın İnşası</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
           <t>9786058016415</t>
         </is>
       </c>
-      <c r="B98" s="1" t="inlineStr">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Yolunu Bulan Kalpler</t>
         </is>
       </c>
-      <c r="C98" s="1">
+      <c r="C100" s="1">
         <v>100</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>