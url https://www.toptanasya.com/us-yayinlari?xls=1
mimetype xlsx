--- v1 (2026-04-02)
+++ v2 (2026-05-21)
@@ -85,1525 +85,1540 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256776333</t>
+          <t>9786056776340</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bir Sözcük Bir Hayal</t>
+          <t>Çizgi Filmlerde Siyasi ve İdeolojik Propaganda</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256776326</t>
+          <t>9786256776333</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bir İsme İhtiyacım Yok</t>
+          <t>Bir Sözcük Bir Hayal</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256776173</t>
+          <t>9786256776326</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Şiir Kesiği</t>
+          <t>Bir İsme İhtiyacım Yok</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256776258</t>
+          <t>9786256776173</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Hayal Et, Planla, Başar!</t>
+          <t>Şiir Kesiği</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786056776272</t>
+          <t>9786256776258</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Amerika’nın Gerçek Kaşifleri</t>
+          <t>Hayal Et, Planla, Başar!</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256776265</t>
+          <t>9786056776272</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Ruhun Kayıp Sanatı</t>
+          <t>Amerika’nın Gerçek Kaşifleri</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256776234</t>
+          <t>9786256776265</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Gözlükleri</t>
+          <t>Kayıp Ruhun Kayıp Sanatı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256776227</t>
+          <t>9786256776234</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Kuşun Sırrı</t>
+          <t>Dedemin Gözlükleri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256776241</t>
+          <t>9786256776227</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Moro</t>
+          <t>Çocuk ve Kuşun Sırrı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259975283</t>
+          <t>9786256776241</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Şşş Sessiz Olun Uyuyan Var</t>
+          <t>Moro</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057007404</t>
+          <t>9786259975283</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Devrim'in Mavi Yıldızı</t>
+          <t>Şşş Sessiz Olun Uyuyan Var</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256776180</t>
+          <t>9786057007404</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Çiçek Operası</t>
+          <t>Devrim'in Mavi Yıldızı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256776197</t>
+          <t>9786256776180</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ra’dan Düşenler</t>
+          <t>Çiçek Operası</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256776210</t>
+          <t>9786256776197</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Gömleğini Değiştirmek İstemeyen Ağustos Böceği</t>
+          <t>Ra’dan Düşenler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256776203</t>
+          <t>9786256776210</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı da Sadrazam Evlilikleri</t>
+          <t>Gömleğini Değiştirmek İstemeyen Ağustos Böceği</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256776166</t>
+          <t>9786256776203</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kazanan Takım</t>
+          <t>Osmanlı da Sadrazam Evlilikleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256776050</t>
+          <t>9786256776166</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Parla ve Yalıçapkını</t>
+          <t>Kazanan Takım</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256776159</t>
+          <t>9786256776050</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Gogobi ve Kıyı Çamur Çulluğu</t>
+          <t>Parla ve Yalıçapkını</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256776142</t>
+          <t>9786256776159</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Sanat – Doğadan Sanata</t>
+          <t>Gogobi ve Kıyı Çamur Çulluğu</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>500</v>
+        <v>230</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256776128</t>
+          <t>9786256776142</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kelebek</t>
+          <t>Yeşil Sanat – Doğadan Sanata</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>170</v>
+        <v>500</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256776111</t>
+          <t>9786256776128</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Harita</t>
+          <t>Mavi Kelebek</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256776135</t>
+          <t>9786256776111</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Mümkünler Aleminde Tuttum Seni</t>
+          <t>Gizemli Harita</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256776104</t>
+          <t>9786256776135</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ İslam Dünyasında Bilim</t>
+          <t>Mümkünler Aleminde Tuttum Seni</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256776081</t>
+          <t>9786256776104</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Walthare - Gümüş Su</t>
+          <t>Ortaçağ İslam Dünyasında Bilim</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256776074</t>
+          <t>9786256776081</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Şiir Defteri: Anka Kuşu</t>
+          <t>Walthare - Gümüş Su</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256776067</t>
+          <t>9786256776074</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Çınaraltı Hikayeleri</t>
+          <t>Bir Kadının Şiir Defteri: Anka Kuşu</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256776029</t>
+          <t>9786256776067</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Büyümeden Önce Yapılacaklar Listesi</t>
+          <t>Çınaraltı Hikayeleri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259975276</t>
+          <t>9786256776029</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yüreğime Akan Gözyaşı</t>
+          <t>Büyümeden Önce Yapılacaklar Listesi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256776012</t>
+          <t>9786259975276</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Matematik Parmaklarımızın Ucunda - 1</t>
+          <t>Yüreğime Akan Gözyaşı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256776005</t>
+          <t>9786256776012</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Matematik Parmaklarımızın Ucunda - 2</t>
+          <t>Matematik Parmaklarımızın Ucunda - 1</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259975290</t>
+          <t>9786256776005</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Çim Kafa Kaplumbağa Çimi ve Farklı Arkadaşları</t>
+          <t>Matematik Parmaklarımızın Ucunda - 2</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259975269</t>
+          <t>9786259975290</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Hasret Benim İşim</t>
+          <t>Çim Kafa Kaplumbağa Çimi ve Farklı Arkadaşları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259975214</t>
+          <t>9786259975269</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Bir Küçük Yazarlık Denemesi</t>
+          <t>Hasret Benim İşim</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259975252</t>
+          <t>9786259975214</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Vuslatı: Sevda</t>
+          <t>Bir Küçük Yazarlık Denemesi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>135</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259975221</t>
+          <t>9786259975252</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Debdebe</t>
+          <t>Aşkın Vuslatı: Sevda</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>120</v>
+        <v>135</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259975207</t>
+          <t>9786259975221</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ağrı ve İlçelerinin Kültürüne Dair Derlenen Türküler</t>
+          <t>Debdebe</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259975238</t>
+          <t>9786259975207</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kral Gogoba</t>
+          <t>Ağrı ve İlçelerinin Kültürüne Dair Derlenen Türküler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057284853</t>
+          <t>9786259975238</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenin Dünyasından Anılar</t>
+          <t>Kral Gogoba</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057284884</t>
+          <t>9786057284853</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Sektöründe Sözsüz İletişim (Beden Dili)</t>
+          <t>Öğretmenin Dünyasından Anılar</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057284891</t>
+          <t>9786057284884</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Eylül Sancısı</t>
+          <t>Sağlık Sektöründe Sözsüz İletişim (Beden Dili)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057284877</t>
+          <t>9786057284891</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Zarif Acı</t>
+          <t>Eylül Sancısı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057284822</t>
+          <t>9786057284877</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Nüzhetü'l-Kulüb</t>
+          <t>Zarif Acı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057284846</t>
+          <t>9786057284822</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Anı Kumbarası</t>
+          <t>Nüzhetü'l-Kulüb</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057284839</t>
+          <t>9786057284846</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar</t>
+          <t>Anı Kumbarası</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057284815</t>
+          <t>9786057284839</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Adını Sen Koy</t>
+          <t>Aforizmalar</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057284808</t>
+          <t>9786057284815</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Ağrı Dağı Masalları</t>
+          <t>Adını Sen Koy</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>390</v>
+        <v>120</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057130099</t>
+          <t>9786057284808</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Bilim Tarihine Giriş</t>
+          <t>Ağrı Dağı Masalları</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>400</v>
+        <v>390</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057007476</t>
+          <t>9786057130099</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Deniz Rengi</t>
+          <t>Bilim Tarihine Giriş</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>140</v>
+        <v>400</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057130082</t>
+          <t>9786057007476</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Alaim-i Sema</t>
+          <t>Deniz Rengi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>50</v>
+        <v>140</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057130075</t>
+          <t>9786057130082</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Yadname - Bir Ahi Evran Romanı</t>
+          <t>Alaim-i Sema</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>120</v>
+        <v>50</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057130068</t>
+          <t>9786057130075</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Bir Masal Yazdım / I Wrote a Tale</t>
+          <t>Yadname - Bir Ahi Evran Romanı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057130020</t>
+          <t>9786057130068</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Çin’de Felsefe, Matematik, Astronomi, Tıp ve Bitkisel ve Hayvansal İlaçlar</t>
+          <t>Bir Masal Yazdım / I Wrote a Tale</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>400</v>
+        <v>90</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057087492</t>
+          <t>9786057130020</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Uyansana Çocuk</t>
+          <t>Çin’de Felsefe, Matematik, Astronomi, Tıp ve Bitkisel ve Hayvansal İlaçlar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057130051</t>
+          <t>9786057087492</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kesişen Hayatlar</t>
+          <t>Uyansana Çocuk</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>45</v>
+        <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057130013</t>
+          <t>9786057130051</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Onun Adı Eylül</t>
+          <t>Kesişen Hayatlar</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>150</v>
+        <v>45</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057130006</t>
+          <t>9786057130013</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Ben</t>
+          <t>Onun Adı Eylül</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057087485</t>
+          <t>9786057130006</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Tutamak</t>
+          <t>İçimdeki Ben</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>40</v>
+        <v>75</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057087461</t>
+          <t>9786057087485</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Şenay ve Vırak Kurbağa</t>
+          <t>Tutamak</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057087454</t>
+          <t>9786057087461</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Yaşam ve Sanatım</t>
+          <t>Şenay ve Vırak Kurbağa</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057087430</t>
+          <t>9786057087454</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Beyaz Partisi</t>
+          <t>Yaşam ve Sanatım</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057087423</t>
+          <t>9786057087430</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İlkokullar İçin Yaratıcı Drama ile Masallara Yolculuk</t>
+          <t>Kırmızı Beyaz Partisi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057087409</t>
+          <t>9786057087423</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Arda'nın Oyuncak Dünyası</t>
+          <t>İlkokullar İçin Yaratıcı Drama ile Masallara Yolculuk</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>45</v>
+        <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057037596</t>
+          <t>9786057087409</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Anılar-Anlar Şiirler</t>
+          <t>Arda'nın Oyuncak Dünyası</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057037589</t>
+          <t>9786057037596</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İki Top Dondurma</t>
+          <t>Anılar-Anlar Şiirler</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>60</v>
+        <v>45</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057037572</t>
+          <t>9786057037589</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kaldıracaktaş</t>
+          <t>İki Top Dondurma</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>35</v>
+        <v>60</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057037565</t>
+          <t>9786057037572</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Bauhaus Eğitim Modelinin Türkiye'de Sanat ve Tasarım Eğitimi Üzerine Etkisi</t>
+          <t>Kaldıracaktaş</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>200</v>
+        <v>35</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057037558</t>
+          <t>9786057037565</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Bir Kedi Miyav Dedi - A Cat Said Meow</t>
+          <t>Bauhaus Eğitim Modelinin Türkiye'de Sanat ve Tasarım Eğitimi Üzerine Etkisi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>45</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057037541</t>
+          <t>9786057037558</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Masalcı Nine</t>
+          <t>Bir Kedi Miyav Dedi - A Cat Said Meow</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057037534</t>
+          <t>9786057037541</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Yol Ayrımı</t>
+          <t>Masalcı Nine</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057037527</t>
+          <t>9786057037534</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Korona Günlerinde Yol Ayrımı</t>
+          <t>Yol Ayrımı</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057037517</t>
+          <t>9786057037527</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Korona Günlerinde Düş Bahçesi</t>
+          <t>Korona Günlerinde Yol Ayrımı</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057007490</t>
+          <t>9786057037517</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kadınca</t>
+          <t>Korona Günlerinde Düş Bahçesi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057007469</t>
+          <t>9786057007490</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Alaattin Dede ve Aycan</t>
+          <t>Kadınca</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>100</v>
+        <v>65</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057007452</t>
+          <t>9786057007469</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>En Sevdiğim Renk</t>
+          <t>Alaattin Dede ve Aycan</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057007438</t>
+          <t>9786057007452</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Vaveyla</t>
+          <t>En Sevdiğim Renk</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>45</v>
+        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057007414</t>
+          <t>9786057007438</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kalbimdeki İzler</t>
+          <t>Vaveyla</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786254443664</t>
+          <t>9786057007414</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Tek Kişilik Panayır</t>
+          <t>Kalbimdeki İzler</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786254443688</t>
+          <t>9786254443664</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yaktığın Yerdeyim</t>
+          <t>Tek Kişilik Panayır</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786254443633</t>
+          <t>9786254443688</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Dev Adam</t>
+          <t>Yaktığın Yerdeyim</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>75</v>
+        <v>35</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786254443657</t>
+          <t>9786254443633</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Z Kuşağı Çocuk Yetiştirmek</t>
+          <t>Dev Adam</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786254443640</t>
+          <t>9786254443657</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Masal Anlatan Sesler</t>
+          <t>Z Kuşağı Çocuk Yetiştirmek</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786254443619</t>
+          <t>9786254443640</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Acılardan Arta Kalan</t>
+          <t>Masal Anlatan Sesler</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786254443602</t>
+          <t>9786254443619</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Ardıç Ağacı ve Pilotluk Özlemi</t>
+          <t>Acılardan Arta Kalan</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786050623093</t>
+          <t>9786254443602</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Mucize Sözcükler</t>
+          <t>Ardıç Ağacı ve Pilotluk Özlemi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786050623086</t>
+          <t>9786050623093</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Yoksun</t>
+          <t>Mucize Sözcükler</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>55</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786050623079</t>
+          <t>9786050623086</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Ben Atatürk’ü Gördüm</t>
+          <t>Yoksun</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>180</v>
+        <v>55</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786050623062</t>
+          <t>9786050623079</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Çekirdek Ailem</t>
+          <t>Ben Atatürk’ü Gördüm</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>40</v>
+        <v>180</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786050623048</t>
+          <t>9786050623062</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Hangi Hayat Benim?</t>
+          <t>Çekirdek Ailem</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786050623024</t>
+          <t>9786050623048</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Değirmen</t>
+          <t>Hangi Hayat Benim?</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786050623031</t>
+          <t>9786050623024</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kızıla Boyalı Geceler</t>
+          <t>Değirmen</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786050623000</t>
+          <t>9786050623031</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Azrail'in Gözyaşları</t>
+          <t>Kızıla Boyalı Geceler</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786058016491</t>
+          <t>9786050623000</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Git</t>
+          <t>Azrail'in Gözyaşları</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786058016477</t>
+          <t>9786058016491</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kuşlar Söyledi Çocuklar Dinledi</t>
+          <t>Git</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786058016460</t>
+          <t>9786058016477</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Hayatımdaki İnsanlar</t>
+          <t>Kuşlar Söyledi Çocuklar Dinledi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786058016453</t>
+          <t>9786058016460</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Çırpınan Kalpler</t>
+          <t>Hayatımdaki İnsanlar</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786058016422</t>
+          <t>9786058016453</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Allah Beni Seviyor mu?</t>
+          <t>Çırpınan Kalpler</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786058016446</t>
+          <t>9786058016422</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Sor Beni</t>
+          <t>Allah Beni Seviyor mu?</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>35</v>
+        <v>100</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786058016439</t>
+          <t>9786058016446</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Kadınlığın İnşası</t>
+          <t>Sor Beni</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>220</v>
+        <v>35</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
+          <t>9786058016439</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Kadınlığın İnşası</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
           <t>9786058016415</t>
         </is>
       </c>
-      <c r="B100" s="1" t="inlineStr">
+      <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Yolunu Bulan Kalpler</t>
         </is>
       </c>
-      <c r="C100" s="1">
+      <c r="C101" s="1">
         <v>100</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>