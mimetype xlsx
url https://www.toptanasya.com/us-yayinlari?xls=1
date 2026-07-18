--- v2 (2026-05-21)
+++ v3 (2026-07-18)
@@ -379,51 +379,51 @@
         <is>
           <t>9786256776159</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Gogobi ve Kıyı Çamur Çulluğu</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786256776142</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Yeşil Sanat – Doğadan Sanata</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786256776128</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Mavi Kelebek</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786256776111</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
@@ -1084,51 +1084,51 @@
         <is>
           <t>9786057037572</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Kaldıracaktaş</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786057037565</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Bauhaus Eğitim Modelinin Türkiye'de Sanat ve Tasarım Eğitimi Üzerine Etkisi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786057037558</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Bir Kedi Miyav Dedi - A Cat Said Meow</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786057037541</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>