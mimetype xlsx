--- v3 (2026-07-18)
+++ v4 (2026-09-12)
@@ -85,1540 +85,1570 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786056776340</t>
+          <t>9786256776340</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Çizgi Filmlerde Siyasi ve İdeolojik Propaganda</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256776333</t>
+          <t>9786056776375</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bir Sözcük Bir Hayal</t>
+          <t>Kumaşın Ardındaki Hakikat</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256776326</t>
+          <t>9786056776340</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Bir İsme İhtiyacım Yok</t>
+          <t>Çizgi Filmlerde Siyasi ve İdeolojik Propaganda</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256776173</t>
+          <t>9786256776333</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Şiir Kesiği</t>
+          <t>Bir Sözcük Bir Hayal</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256776258</t>
+          <t>9786256776326</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Hayal Et, Planla, Başar!</t>
+          <t>Bir İsme İhtiyacım Yok</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786056776272</t>
+          <t>9786256776173</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Amerika’nın Gerçek Kaşifleri</t>
+          <t>Şiir Kesiği</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256776265</t>
+          <t>9786256776258</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Ruhun Kayıp Sanatı</t>
+          <t>Hayal Et, Planla, Başar!</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256776234</t>
+          <t>9786056776272</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Gözlükleri</t>
+          <t>Amerika’nın Gerçek Kaşifleri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256776227</t>
+          <t>9786256776265</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Kuşun Sırrı</t>
+          <t>Kayıp Ruhun Kayıp Sanatı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256776241</t>
+          <t>9786256776234</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Moro</t>
+          <t>Dedemin Gözlükleri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259975283</t>
+          <t>9786256776227</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Şşş Sessiz Olun Uyuyan Var</t>
+          <t>Çocuk ve Kuşun Sırrı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057007404</t>
+          <t>9786256776241</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Devrim'in Mavi Yıldızı</t>
+          <t>Moro</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256776180</t>
+          <t>9786259975283</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Çiçek Operası</t>
+          <t>Şşş Sessiz Olun Uyuyan Var</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256776197</t>
+          <t>9786057007404</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ra’dan Düşenler</t>
+          <t>Devrim'in Mavi Yıldızı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256776210</t>
+          <t>9786256776180</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Gömleğini Değiştirmek İstemeyen Ağustos Böceği</t>
+          <t>Çiçek Operası</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256776203</t>
+          <t>9786256776197</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı da Sadrazam Evlilikleri</t>
+          <t>Ra’dan Düşenler</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256776166</t>
+          <t>9786256776210</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kazanan Takım</t>
+          <t>Gömleğini Değiştirmek İstemeyen Ağustos Böceği</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256776050</t>
+          <t>9786256776203</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Parla ve Yalıçapkını</t>
+          <t>Osmanlı da Sadrazam Evlilikleri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256776159</t>
+          <t>9786256776166</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gogobi ve Kıyı Çamur Çulluğu</t>
+          <t>Kazanan Takım</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256776142</t>
+          <t>9786256776050</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Sanat – Doğadan Sanata</t>
+          <t>Parla ve Yalıçapkını</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>600</v>
+        <v>230</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256776128</t>
+          <t>9786256776159</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kelebek</t>
+          <t>Gogobi ve Kıyı Çamur Çulluğu</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>170</v>
+        <v>230</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256776111</t>
+          <t>9786256776142</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Harita</t>
+          <t>Yeşil Sanat – Doğadan Sanata</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>170</v>
+        <v>600</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256776135</t>
+          <t>9786256776128</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Mümkünler Aleminde Tuttum Seni</t>
+          <t>Mavi Kelebek</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256776104</t>
+          <t>9786256776111</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ İslam Dünyasında Bilim</t>
+          <t>Gizemli Harita</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>400</v>
+        <v>170</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256776081</t>
+          <t>9786256776135</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Walthare - Gümüş Su</t>
+          <t>Mümkünler Aleminde Tuttum Seni</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256776074</t>
+          <t>9786256776104</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Şiir Defteri: Anka Kuşu</t>
+          <t>Ortaçağ İslam Dünyasında Bilim</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256776067</t>
+          <t>9786256776081</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Çınaraltı Hikayeleri</t>
+          <t>Walthare - Gümüş Su</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256776029</t>
+          <t>9786256776074</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Büyümeden Önce Yapılacaklar Listesi</t>
+          <t>Bir Kadının Şiir Defteri: Anka Kuşu</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259975276</t>
+          <t>9786256776067</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yüreğime Akan Gözyaşı</t>
+          <t>Çınaraltı Hikayeleri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256776012</t>
+          <t>9786256776029</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Matematik Parmaklarımızın Ucunda - 1</t>
+          <t>Büyümeden Önce Yapılacaklar Listesi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256776005</t>
+          <t>9786259975276</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Matematik Parmaklarımızın Ucunda - 2</t>
+          <t>Yüreğime Akan Gözyaşı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259975290</t>
+          <t>9786256776012</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Çim Kafa Kaplumbağa Çimi ve Farklı Arkadaşları</t>
+          <t>Matematik Parmaklarımızın Ucunda - 1</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259975269</t>
+          <t>9786256776005</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Hasret Benim İşim</t>
+          <t>Matematik Parmaklarımızın Ucunda - 2</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259975214</t>
+          <t>9786259975290</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bir Küçük Yazarlık Denemesi</t>
+          <t>Çim Kafa Kaplumbağa Çimi ve Farklı Arkadaşları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259975252</t>
+          <t>9786259975269</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Vuslatı: Sevda</t>
+          <t>Hasret Benim İşim</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>135</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259975221</t>
+          <t>9786259975214</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Debdebe</t>
+          <t>Bir Küçük Yazarlık Denemesi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259975207</t>
+          <t>9786259975252</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ağrı ve İlçelerinin Kültürüne Dair Derlenen Türküler</t>
+          <t>Aşkın Vuslatı: Sevda</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>300</v>
+        <v>135</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259975238</t>
+          <t>9786259975221</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kral Gogoba</t>
+          <t>Debdebe</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057284853</t>
+          <t>9786259975207</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenin Dünyasından Anılar</t>
+          <t>Ağrı ve İlçelerinin Kültürüne Dair Derlenen Türküler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057284884</t>
+          <t>9786259975238</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Sektöründe Sözsüz İletişim (Beden Dili)</t>
+          <t>Kral Gogoba</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057284891</t>
+          <t>9786057284853</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Eylül Sancısı</t>
+          <t>Öğretmenin Dünyasından Anılar</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057284877</t>
+          <t>9786057284884</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Zarif Acı</t>
+          <t>Sağlık Sektöründe Sözsüz İletişim (Beden Dili)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057284822</t>
+          <t>9786057284891</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Nüzhetü'l-Kulüb</t>
+          <t>Eylül Sancısı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057284846</t>
+          <t>9786057284877</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Anı Kumbarası</t>
+          <t>Zarif Acı</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057284839</t>
+          <t>9786057284822</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar</t>
+          <t>Nüzhetü'l-Kulüb</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057284815</t>
+          <t>9786057284846</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Adını Sen Koy</t>
+          <t>Anı Kumbarası</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057284808</t>
+          <t>9786057284839</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Ağrı Dağı Masalları</t>
+          <t>Aforizmalar</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>390</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057130099</t>
+          <t>9786057284815</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Bilim Tarihine Giriş</t>
+          <t>Adını Sen Koy</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>400</v>
+        <v>120</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057007476</t>
+          <t>9786057284808</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Deniz Rengi</t>
+          <t>Ağrı Dağı Masalları</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>140</v>
+        <v>390</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057130082</t>
+          <t>9786057130099</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Alaim-i Sema</t>
+          <t>Bilim Tarihine Giriş</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>50</v>
+        <v>400</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057130075</t>
+          <t>9786057007476</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yadname - Bir Ahi Evran Romanı</t>
+          <t>Deniz Rengi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057130068</t>
+          <t>9786057130082</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Bir Masal Yazdım / I Wrote a Tale</t>
+          <t>Alaim-i Sema</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057130020</t>
+          <t>9786057130075</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Çin’de Felsefe, Matematik, Astronomi, Tıp ve Bitkisel ve Hayvansal İlaçlar</t>
+          <t>Yadname - Bir Ahi Evran Romanı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>400</v>
+        <v>120</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057087492</t>
+          <t>9786057130068</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Uyansana Çocuk</t>
+          <t>Bir Masal Yazdım / I Wrote a Tale</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057130051</t>
+          <t>9786057130020</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kesişen Hayatlar</t>
+          <t>Çin’de Felsefe, Matematik, Astronomi, Tıp ve Bitkisel ve Hayvansal İlaçlar</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>45</v>
+        <v>450</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057130013</t>
+          <t>9786057087492</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Onun Adı Eylül</t>
+          <t>Uyansana Çocuk</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057130006</t>
+          <t>9786057130051</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Ben</t>
+          <t>Kesişen Hayatlar</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>75</v>
+        <v>45</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057087485</t>
+          <t>9786057130013</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Tutamak</t>
+          <t>Onun Adı Eylül</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057087461</t>
+          <t>9786057130006</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Şenay ve Vırak Kurbağa</t>
+          <t>İçimdeki Ben</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>60</v>
+        <v>75</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057087454</t>
+          <t>9786057087485</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Yaşam ve Sanatım</t>
+          <t>Tutamak</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057087430</t>
+          <t>9786057087461</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Beyaz Partisi</t>
+          <t>Şenay ve Vırak Kurbağa</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057087423</t>
+          <t>9786057087454</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İlkokullar İçin Yaratıcı Drama ile Masallara Yolculuk</t>
+          <t>Yaşam ve Sanatım</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057087409</t>
+          <t>9786057087430</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Arda'nın Oyuncak Dünyası</t>
+          <t>Kırmızı Beyaz Partisi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>45</v>
+        <v>60</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057037596</t>
+          <t>9786057087423</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Anılar-Anlar Şiirler</t>
+          <t>İlkokullar İçin Yaratıcı Drama ile Masallara Yolculuk</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>45</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057037589</t>
+          <t>9786057087409</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İki Top Dondurma</t>
+          <t>Arda'nın Oyuncak Dünyası</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>60</v>
+        <v>45</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057037572</t>
+          <t>9786057037596</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kaldıracaktaş</t>
+          <t>Anılar-Anlar Şiirler</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057037565</t>
+          <t>9786057037589</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Bauhaus Eğitim Modelinin Türkiye'de Sanat ve Tasarım Eğitimi Üzerine Etkisi</t>
+          <t>İki Top Dondurma</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057037558</t>
+          <t>9786057037572</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Bir Kedi Miyav Dedi - A Cat Said Meow</t>
+          <t>Kaldıracaktaş</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057037541</t>
+          <t>9786057037565</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Masalcı Nine</t>
+          <t>Bauhaus Eğitim Modelinin Türkiye'de Sanat ve Tasarım Eğitimi Üzerine Etkisi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>50</v>
+        <v>350</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057037534</t>
+          <t>9786057037558</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Yol Ayrımı</t>
+          <t>Bir Kedi Miyav Dedi - A Cat Said Meow</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057037527</t>
+          <t>9786057037541</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Korona Günlerinde Yol Ayrımı</t>
+          <t>Masalcı Nine</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057037517</t>
+          <t>9786057037534</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Korona Günlerinde Düş Bahçesi</t>
+          <t>Yol Ayrımı</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057007490</t>
+          <t>9786057037527</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kadınca</t>
+          <t>Korona Günlerinde Yol Ayrımı</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>65</v>
+        <v>50</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057007469</t>
+          <t>9786057037517</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Alaattin Dede ve Aycan</t>
+          <t>Korona Günlerinde Düş Bahçesi</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057007452</t>
+          <t>9786057007490</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>En Sevdiğim Renk</t>
+          <t>Kadınca</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>250</v>
+        <v>65</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057007438</t>
+          <t>9786057007469</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Vaveyla</t>
+          <t>Alaattin Dede ve Aycan</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057007414</t>
+          <t>9786057007452</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kalbimdeki İzler</t>
+          <t>En Sevdiğim Renk</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>40</v>
+        <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786254443664</t>
+          <t>9786057007438</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Tek Kişilik Panayır</t>
+          <t>Vaveyla</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786254443688</t>
+          <t>9786057007414</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Yaktığın Yerdeyim</t>
+          <t>Kalbimdeki İzler</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786254443633</t>
+          <t>9786254443664</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Dev Adam</t>
+          <t>Tek Kişilik Panayır</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>75</v>
+        <v>35</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786254443657</t>
+          <t>9786254443688</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Z Kuşağı Çocuk Yetiştirmek</t>
+          <t>Yaktığın Yerdeyim</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>90</v>
+        <v>35</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786254443640</t>
+          <t>9786254443633</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Masal Anlatan Sesler</t>
+          <t>Dev Adam</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786254443619</t>
+          <t>9786254443657</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Acılardan Arta Kalan</t>
+          <t>Z Kuşağı Çocuk Yetiştirmek</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786254443602</t>
+          <t>9786254443640</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Ardıç Ağacı ve Pilotluk Özlemi</t>
+          <t>Masal Anlatan Sesler</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786050623093</t>
+          <t>9786254443619</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Mucize Sözcükler</t>
+          <t>Acılardan Arta Kalan</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786050623086</t>
+          <t>9786254443602</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Yoksun</t>
+          <t>Ardıç Ağacı ve Pilotluk Özlemi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>55</v>
+        <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786050623079</t>
+          <t>9786050623093</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Ben Atatürk’ü Gördüm</t>
+          <t>Mucize Sözcükler</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786050623062</t>
+          <t>9786050623086</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Çekirdek Ailem</t>
+          <t>Yoksun</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>40</v>
+        <v>55</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786050623048</t>
+          <t>9786050623079</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Hangi Hayat Benim?</t>
+          <t>Ben Atatürk’ü Gördüm</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>45</v>
+        <v>180</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786050623024</t>
+          <t>9786050623062</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Değirmen</t>
+          <t>Çekirdek Ailem</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786050623031</t>
+          <t>9786050623048</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Kızıla Boyalı Geceler</t>
+          <t>Hangi Hayat Benim?</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786050623000</t>
+          <t>9786050623024</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Azrail'in Gözyaşları</t>
+          <t>Değirmen</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786058016491</t>
+          <t>9786050623031</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Git</t>
+          <t>Kızıla Boyalı Geceler</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786058016477</t>
+          <t>9786050623000</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Kuşlar Söyledi Çocuklar Dinledi</t>
+          <t>Azrail'in Gözyaşları</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786058016460</t>
+          <t>9786058016491</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Hayatımdaki İnsanlar</t>
+          <t>Git</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786058016453</t>
+          <t>9786058016477</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Çırpınan Kalpler</t>
+          <t>Kuşlar Söyledi Çocuklar Dinledi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>45</v>
+        <v>30</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786058016422</t>
+          <t>9786058016460</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Allah Beni Seviyor mu?</t>
+          <t>Hayatımdaki İnsanlar</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>100</v>
+        <v>35</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786058016446</t>
+          <t>9786058016453</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Sor Beni</t>
+          <t>Çırpınan Kalpler</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786058016439</t>
+          <t>9786058016422</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Kadınlığın İnşası</t>
+          <t>Allah Beni Seviyor mu?</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>220</v>
+        <v>100</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
+          <t>9786058016446</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Sor Beni</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786058016439</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Kadınlığın İnşası</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
           <t>9786058016415</t>
         </is>
       </c>
-      <c r="B101" s="1" t="inlineStr">
+      <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Yolunu Bulan Kalpler</t>
         </is>
       </c>
-      <c r="C101" s="1">
+      <c r="C103" s="1">
         <v>100</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>