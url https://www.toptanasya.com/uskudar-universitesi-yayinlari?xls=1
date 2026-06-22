--- v0 (2026-02-14)
+++ v1 (2026-06-22)
@@ -85,625 +85,655 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259366838</t>
+          <t>9786259366883</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Aileye Bilgelik Aşısı</t>
+          <t>Nörotarih - 2</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>255</v>
+        <v>380</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259640259</t>
+          <t>9786259366876</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Mağaradan Mars'a</t>
+          <t>Nörotarih - 1</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>220</v>
+        <v>480</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259640235</t>
+          <t>9786259366838</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Postseküler Toplum ve İslam</t>
+          <t>Aileye Bilgelik Aşısı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>320</v>
+        <v>255</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259546452</t>
+          <t>9786259640259</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Demans Rehberi</t>
+          <t>Mağaradan Mars'a</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>90</v>
+        <v>220</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259546421</t>
+          <t>9786259640235</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Beyin-Nörokuantoloji/Bilinç Beyin Sorununa Yeni Bilimsel Yaklaşım</t>
+          <t>Postseküler Toplum ve İslam</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>440</v>
+        <v>320</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059596923</t>
+          <t>9786259546452</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Elektroansefalografi Keşfinin Tarihsel Serüveni</t>
+          <t>Demans Rehberi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>230</v>
+        <v>90</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059596855</t>
+          <t>9786259546421</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Transgender İdeolojinin Yıkıcı Etkisi</t>
+          <t>Kuantum Beyin-Nörokuantoloji/Bilinç Beyin Sorununa Yeni Bilimsel Yaklaşım</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>190</v>
+        <v>440</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059596817</t>
+          <t>9786059596923</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Temel Biyokimya</t>
+          <t>Elektroansefalografi Keşfinin Tarihsel Serüveni</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>285</v>
+        <v>230</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059596725</t>
+          <t>9786059596855</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Beynini Geliştir Kendini Yenile</t>
+          <t>Transgender İdeolojinin Yıkıcı Etkisi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059596718</t>
+          <t>9786059596817</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Materyalist Bir Dünya Görüşünün Ötesinde</t>
+          <t>Temel Biyokimya</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>485</v>
+        <v>285</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059596701</t>
+          <t>9786059596725</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İslam Çevre Ahlakında "Mizan" Kavramı</t>
+          <t>Beynini Geliştir Kendini Yenile</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>370</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059596688</t>
+          <t>9786059596718</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Fitoterapi Yardımcı Ders Kitabı</t>
+          <t>Materyalist Bir Dünya Görüşünün Ötesinde</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>335</v>
+        <v>485</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059596671</t>
+          <t>9786059596701</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Bilimi</t>
+          <t>İslam Çevre Ahlakında "Mizan" Kavramı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>280</v>
+        <v>370</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059596633</t>
+          <t>9786059596688</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Tıpta İnsani Bilimler</t>
+          <t>Fitoterapi Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>500</v>
+        <v>335</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059596657</t>
+          <t>9786059596671</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İman Esasları Bağlamında Kur'an'ın Manevi Tefsiri: Risale-i Nur Örneği</t>
+          <t>Mutluluk Bilimi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>360</v>
+        <v>280</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059596640</t>
+          <t>9786059596633</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Beyinde Estetik ve Sanat Hareleri</t>
+          <t>Tıpta İnsani Bilimler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>275</v>
+        <v>500</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059596619</t>
+          <t>9786059596657</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kimyasal Reaksiyon Mühendisliğinin Temelleri</t>
+          <t>İman Esasları Bağlamında Kur'an'ın Manevi Tefsiri: Risale-i Nur Örneği</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059596596</t>
+          <t>9786059596640</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Fütüvvet Sultanı Ebu'l-Hasan Harakani Uluslararası Sempozyumu ve Tasavvuf Araştırmaları Tez Atölyesi Bildiri Kitabı</t>
+          <t>Beyinde Estetik ve Sanat Hareleri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>170</v>
+        <v>275</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059596589</t>
+          <t>9786059596619</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tıp Dili Rehberi</t>
+          <t>Kimyasal Reaksiyon Mühendisliğinin Temelleri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>80</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059596503</t>
+          <t>9786059596596</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Psychiatria (Psikiyatri)</t>
+          <t>Fütüvvet Sultanı Ebu'l-Hasan Harakani Uluslararası Sempozyumu ve Tasavvuf Araştırmaları Tez Atölyesi Bildiri Kitabı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>105</v>
+        <v>170</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059596480</t>
+          <t>9786059596589</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Bediüzzaman'ın Gözüyle Küreselleşme ve Ahlak</t>
+          <t>Tıp Dili Rehberi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>68</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059596527</t>
+          <t>9786059596503</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ergoterapi Penceresinden Patoloji</t>
+          <t>Psychiatria (Psikiyatri)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>120</v>
+        <v>105</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059596152</t>
+          <t>9786059596480</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sosyal İlişkilerin İyileştirici Gücü</t>
+          <t>Bediüzzaman'ın Gözüyle Küreselleşme ve Ahlak</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>33</v>
+        <v>68</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059596251</t>
+          <t>9786059596527</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Varlıkların Dilinden Yaratıcıyı Tanıma</t>
+          <t>Ergoterapi Penceresinden Patoloji</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>27</v>
+        <v>120</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059596244</t>
+          <t>9786059596152</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Hakkın Dilinden Ontoloji</t>
+          <t>Sosyal İlişkilerin İyileştirici Gücü</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>27</v>
+        <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059596237</t>
+          <t>9786059596251</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Astrofiziğin Dilinden Kozmoloji</t>
+          <t>Varlıkların Dilinden Yaratıcıyı Tanıma</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>40</v>
+        <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059596114</t>
+          <t>9786059596244</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Tefsirde Yeni Yaklaşımlar</t>
+          <t>Hakkın Dilinden Ontoloji</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>60</v>
+        <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059596107</t>
+          <t>9786059596237</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bilimlerin Işığında Yaratılış (Ciltli)</t>
+          <t>Astrofiziğin Dilinden Kozmoloji</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>65</v>
+        <v>40</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059596077</t>
+          <t>9786059596114</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İnanıyorum O Halde Varım</t>
+          <t>Tefsirde Yeni Yaklaşımlar</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>540</v>
+        <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059596145</t>
+          <t>9786059596107</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Dil-Konuşma ve Davranışlar Açısından Çocuk Beyninin Gelişimi ve Nörogelişimsel Problemler</t>
+          <t>Bilimlerin Işığında Yaratılış (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>110</v>
+        <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059596084</t>
+          <t>9786059596077</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>201 Pozitif Psikoloji Uygulaması</t>
+          <t>İnanıyorum O Halde Varım</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>648</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059596435</t>
+          <t>9786059596145</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sitolojide Temel İlkeler</t>
+          <t>Dil-Konuşma ve Davranışlar Açısından Çocuk Beyninin Gelişimi ve Nörogelişimsel Problemler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>90</v>
+        <v>110</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059596336</t>
+          <t>9786059596084</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İslamiyet İlimlerin Reis ve Pederidir</t>
+          <t>201 Pozitif Psikoloji Uygulaması</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059596305</t>
+          <t>9786059596435</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>1. Uluslararası Tasavvuf Araştırmaları Lisansüstü Öğrenci Sempozyumu Bildiri Kitabı</t>
+          <t>Sitolojide Temel İlkeler</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>57.6</v>
+        <v>90</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059596978</t>
+          <t>9786059596336</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Bir Psikiyatristin Penceresinden Beyin Dalgalarının Ritmi</t>
+          <t>İslamiyet İlimlerin Reis ve Pederidir</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>215</v>
+        <v>30</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059596190</t>
+          <t>9786059596305</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bir Psikiyatristin Gözünden Hayat</t>
+          <t>1. Uluslararası Tasavvuf Araştırmaları Lisansüstü Öğrenci Sempozyumu Bildiri Kitabı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>34</v>
+        <v>57.6</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059596169</t>
+          <t>9786059596978</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Beyin-Davranış İlişkileri Üzerine Konferanslar ve Dersler 2</t>
+          <t>Bir Psikiyatristin Penceresinden Beyin Dalgalarının Ritmi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>79</v>
+        <v>215</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059596275</t>
+          <t>9786059596190</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Hayat bir Yardımlaşmadır</t>
+          <t>Bir Psikiyatristin Gözünden Hayat</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
+          <t>9786059596169</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Beyin-Davranış İlişkileri Üzerine Konferanslar ve Dersler 2</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786059596275</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Hayat bir Yardımlaşmadır</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
           <t>9786058472822</t>
         </is>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Bilimlerin Işığında Yaratılış (Ciltsiz)</t>
         </is>
       </c>
-      <c r="C40" s="1">
+      <c r="C42" s="1">
         <v>65</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>