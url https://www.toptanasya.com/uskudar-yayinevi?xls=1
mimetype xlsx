--- v0 (2026-02-14)
+++ v1 (2026-09-12)
@@ -85,565 +85,580 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789758366187</t>
+          <t>9789758366507</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Siz Sorun Çocuğunuz Cevaplasın</t>
+          <t>Ehli Sünnet Yolu</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789758366156</t>
+          <t>9789758366187</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Efendimiz Hz. Muhammed (s.a.v.) Hayatı (8-12 Yaş)</t>
+          <t>Siz Sorun Çocuğunuz Cevaplasın</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789758366460</t>
+          <t>9789758366156</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İki Cihan Serverinin Sünnetleri ve Latif Davranışları</t>
+          <t>Çocuklar İçin Efendimiz Hz. Muhammed (s.a.v.) Hayatı (8-12 Yaş)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>450</v>
+        <v>190</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789758366477</t>
+          <t>9789758366460</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Velilerden Hayata Dair Tavsiyeler</t>
+          <t>İki Cihan Serverinin Sünnetleri ve Latif Davranışları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789758366170</t>
+          <t>9789758366477</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Tevekkülün İncelikleri</t>
+          <t>Velilerden Hayata Dair Tavsiyeler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789758366125</t>
+          <t>9789758366170</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Gelin Tacı</t>
+          <t>Tevekkülün İncelikleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>275</v>
+        <v>450</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789758366149</t>
+          <t>9789758366125</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Allah'ın İki Veli Kulu</t>
+          <t>Gelin Tacı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>750</v>
+        <v>275</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789758366002</t>
+          <t>9789758366149</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Asım Kıraatı</t>
+          <t>Allah'ın İki Veli Kulu</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789758366323</t>
+          <t>9789758366002</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bir Demet Sohbet</t>
+          <t>Asım Kıraatı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>110</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789758366378</t>
+          <t>9789758366323</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Tecvid Risalesi</t>
+          <t>Bir Demet Sohbet</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>325</v>
+        <v>110</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789758366422</t>
+          <t>9789758366378</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Akşemseddin Hazretleri ve Fetih</t>
+          <t>Tecvid Risalesi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>325</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789758366309</t>
+          <t>9789758366422</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ayet ve Hadislerin Dilinden Kur'an-ı Kerim'in Faziletleri</t>
+          <t>Akşemseddin Hazretleri ve Fetih</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789758366385</t>
+          <t>9789758366309</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Risalesi</t>
+          <t>Ayet ve Hadislerin Dilinden Kur'an-ı Kerim'in Faziletleri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>375</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789758366262</t>
+          <t>9789758366385</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hikmetler</t>
+          <t>Kur'an Risalesi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>400</v>
+        <v>375</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789758366392</t>
+          <t>9789758366262</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Şazeliye</t>
+          <t>Hikmetler</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789758366101</t>
+          <t>9789758366392</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Huzur</t>
+          <t>Şazeliye</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>80</v>
+        <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789758366088</t>
+          <t>9789758366101</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim Elifbası</t>
+          <t>İnsan ve Huzur</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789758366224</t>
+          <t>9789758366088</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Esma-i Hüsna</t>
+          <t>Kur’an-ı Kerim Elifbası</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>75</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789758366163</t>
+          <t>9789758366224</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Efendimiz Hz. Muhammed (S.A.V.) Hayatı (3-7 Yaş)</t>
+          <t>Esma-i Hüsna</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>190</v>
+        <v>75</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3990000007858</t>
+          <t>9789758366163</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Efendimiz Hz. Muhammed (S.A.V.) Hayatı</t>
+          <t>Çocuklar İçin Efendimiz Hz. Muhammed (S.A.V.) Hayatı (3-7 Yaş)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>80</v>
+        <v>190</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>3990000007857</t>
+          <t>3990000007858</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Elif-Ba Boyama</t>
+          <t>Çocuklar İçin Efendimiz Hz. Muhammed (S.A.V.) Hayatı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>190</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>3990000011628</t>
+          <t>3990000007857</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Namaz Nasıl Kılınır?</t>
+          <t>Çocuk ve Elif-Ba Boyama</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>40</v>
+        <v>190</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789758366293</t>
+          <t>3990000011628</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kitap ve Sünnetle İrfan Yolu</t>
+          <t>Namaz Nasıl Kılınır?</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>400</v>
+        <v>40</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789758366064</t>
+          <t>9789758366293</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Nasıl Yetiştirilir?</t>
+          <t>Kitap ve Sünnetle İrfan Yolu</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>210</v>
+        <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789758366231</t>
+          <t>9789758366064</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yasin Tebareke Amme ve Diğer Sureler Gülbahçesi-1</t>
+          <t>Çocuk Nasıl Yetiştirilir?</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>50</v>
+        <v>210</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789758366194</t>
+          <t>9789758366231</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sehiv Secdesi Nasıl Yapılır?</t>
+          <t>Yasin Tebareke Amme ve Diğer Sureler Gülbahçesi-1</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789758366095</t>
+          <t>9789758366194</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yasin Tebareke Amme ve Dualar Gülbahçesi-2</t>
+          <t>Sehiv Secdesi Nasıl Yapılır?</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>50</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789758366248</t>
+          <t>9789758366095</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yasin Tebareke Amme ve Diğer Sureler Gülbahçesi - 3  (Orta Boy - Mealli)</t>
+          <t>Yasin Tebareke Amme ve Dualar Gülbahçesi-2</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789758366453</t>
+          <t>9789758366248</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Dualarımız</t>
+          <t>Yasin Tebareke Amme ve Diğer Sureler Gülbahçesi - 3  (Orta Boy - Mealli)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>450</v>
+        <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789758366446</t>
+          <t>9789758366453</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Dua Kitabı (Ciltli)</t>
+          <t>Dualarımız</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>900</v>
+        <v>450</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789758366361</t>
+          <t>9789758366446</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Namaz Boyama Kitabı</t>
+          <t>Dua Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>190</v>
+        <v>900</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789758366354</t>
+          <t>9789758366361</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Aile Boyama Kitabı</t>
+          <t>Çocuk ve Namaz Boyama Kitabı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789758366415</t>
+          <t>9789758366354</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Borç Ödeme ve Ticaret Ahlakı (Cep Boy)</t>
+          <t>Çocuk ve Aile Boyama Kitabı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>30</v>
+        <v>170</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>3990000030709</t>
+          <t>9789758366415</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Sünnet Yolu (Cep Boy)</t>
+          <t>Borç Ödeme ve Ticaret Ahlakı (Cep Boy)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
+          <t>3990000030709</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Ehl-i Sünnet Yolu (Cep Boy)</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
           <t>9789758366132</t>
         </is>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Gönüllerin Neşesi Zikir</t>
         </is>
       </c>
-      <c r="C36" s="1">
+      <c r="C37" s="1">
         <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>