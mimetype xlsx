--- v0 (2026-02-14)
+++ v1 (2026-07-18)
@@ -94,51 +94,51 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786257175975</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Kafadarlar İz Peşinde</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786257175821</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Uzay’ın Kayıp Gezegeni</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786257175838</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
@@ -154,51 +154,51 @@
         <is>
           <t>9786257175760</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Rıfat</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786257175623</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Tıktıkçı Amca Sevginin Gücü</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786257175524</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Rüzgar ile Huysuz</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786257175128</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>