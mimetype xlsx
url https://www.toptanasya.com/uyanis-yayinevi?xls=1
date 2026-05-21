--- v0 (2026-02-14)
+++ v1 (2026-05-21)
@@ -85,2650 +85,2680 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257175968</t>
+          <t>9786258748000</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Rotasız Ruh Hali</t>
+          <t>Masalların Türküsü</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257175982</t>
+          <t>9786257175920</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sahi “An” Neydi?</t>
+          <t>Ale-l İnsan</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257175913</t>
+          <t>9786257175968</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Babası Kahraman Olan Kızlar</t>
+          <t>Rotasız Ruh Hali</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257175951</t>
+          <t>9786257175982</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Şifası Sabırdır</t>
+          <t>Sahi “An” Neydi?</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>75</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257175906</t>
+          <t>9786257175913</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kendini Bilmek Varoluş Sırrı</t>
+          <t>Babası Kahraman Olan Kızlar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>610</v>
+        <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257175586</t>
+          <t>9786257175951</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kitap Mühendisi</t>
+          <t>Kalbin Şifası Sabırdır</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>75</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257175890</t>
+          <t>9786257175906</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kaldırım Yosması</t>
+          <t>Kendini Bilmek Varoluş Sırrı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>610</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257175852</t>
+          <t>9786257175586</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Üç Noktalı Yalnızlık</t>
+          <t>Kitap Mühendisi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257175845</t>
+          <t>9786257175890</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Surya</t>
+          <t>Kaldırım Yosması</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257175876</t>
+          <t>9786257175852</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sarmal</t>
+          <t>Üç Noktalı Yalnızlık</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257175807</t>
+          <t>9786257175845</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Dost Yolunda Gönül Yağmurları</t>
+          <t>Surya</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257175814</t>
+          <t>9786257175876</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İçimden Geldi</t>
+          <t>Sarmal</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257175722</t>
+          <t>9786257175807</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>90’lı Yıllar</t>
+          <t>Dost Yolunda Gönül Yağmurları</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257175739</t>
+          <t>9786257175814</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Film Şeridi Gibi</t>
+          <t>İçimden Geldi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257175678</t>
+          <t>9786257175722</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Adı “Ayrılık” Olsun</t>
+          <t>90’lı Yıllar</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257175777</t>
+          <t>9786257175739</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Sevgisizliğinizle Ölünüz</t>
+          <t>Film Şeridi Gibi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257175791</t>
+          <t>9786257175678</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Var! Hasan</t>
+          <t>Adı “Ayrılık” Olsun</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>75</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257175784</t>
+          <t>9786257175777</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Çoban</t>
+          <t>Sevgisizliğinizle Ölünüz</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257175685</t>
+          <t>9786257175791</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kırk Ev Bir Mahalle</t>
+          <t>Ölüm Var! Hasan</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>150</v>
+        <v>75</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257175753</t>
+          <t>9786257175784</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kibre Kibrit Yak</t>
+          <t>Çoban</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257175715</t>
+          <t>9786257175685</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Dermeyan</t>
+          <t>Kırk Ev Bir Mahalle</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257175609</t>
+          <t>9786257175753</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Biricik Babam ve Corona Günlüğü</t>
+          <t>Kibre Kibrit Yak</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257175746</t>
+          <t>9786257175715</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Konak</t>
+          <t>Dermeyan</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257175692</t>
+          <t>9786257175609</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Burjuva Çevresinden Evsizlerin Dünyasına</t>
+          <t>Biricik Babam ve Corona Günlüğü</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257175654</t>
+          <t>9786257175746</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sözünü Balla Kestim</t>
+          <t>Sürgün Konak</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257175661</t>
+          <t>9786257175692</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Aşka Cesaret</t>
+          <t>Burjuva Çevresinden Evsizlerin Dünyasına</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257175630</t>
+          <t>9786257175654</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Adı Rojarya</t>
+          <t>Sözünü Balla Kestim</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257175616</t>
+          <t>9786257175661</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yarının Adı Umut Olsun</t>
+          <t>Aşka Cesaret</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257175562</t>
+          <t>9786257175630</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Avcı - Kanlı Oyun</t>
+          <t>Adı Rojarya</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257175579</t>
+          <t>9786257175616</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Yarının Adı Umut Olsun</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257175593</t>
+          <t>9786257175562</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Sonrası Sessizlik</t>
+          <t>Avcı - Kanlı Oyun</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257175548</t>
+          <t>9786257175579</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Duvarın Arkası</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257175418</t>
+          <t>9786257175593</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Nihayet’im</t>
+          <t>Fırtına Sonrası Sessizlik</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257175463</t>
+          <t>9786257175548</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Haziran Yağmurları</t>
+          <t>Duvarın Arkası</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257175432</t>
+          <t>9786257175418</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Anamın El Feneri</t>
+          <t>Nihayet’im</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257175401</t>
+          <t>9786257175463</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Fare Kapanında Bir Gece</t>
+          <t>Haziran Yağmurları</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257175456</t>
+          <t>9786257175432</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Aras’ın Gölgesinde</t>
+          <t>Anamın El Feneri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257175517</t>
+          <t>9786257175401</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Adı: Kadınlar</t>
+          <t>Fare Kapanında Bir Gece</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257175500</t>
+          <t>9786257175456</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk</t>
+          <t>Aras’ın Gölgesinde</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257175470</t>
+          <t>9786257175517</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Zambak</t>
+          <t>Adı: Kadınlar</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257175388</t>
+          <t>9786257175500</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kaçış</t>
+          <t>Yolculuk</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>25</v>
+        <v>100</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257175395</t>
+          <t>9786257175470</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hayata Yansıyan İzler</t>
+          <t>Zambak</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257175340</t>
+          <t>9786257175388</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Olan'lar</t>
+          <t>Kaçış</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786056620225</t>
+          <t>9786257175395</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Kaç Basamak Gözlerinde</t>
+          <t>Hayata Yansıyan İzler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257175357</t>
+          <t>9786257175340</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Diyarları - Karanlığın Efendisi</t>
+          <t>Olan'lar</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257175272</t>
+          <t>9786056620225</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin İzleri</t>
+          <t>Gökyüzü Kaç Basamak Gözlerinde</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257175289</t>
+          <t>9786257175357</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İş Analizi</t>
+          <t>Ölüm Diyarları - Karanlığın Efendisi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257175296</t>
+          <t>9786257175272</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Moşe ile Esma - İmkansız Aşk</t>
+          <t>Geçmişin İzleri</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257175302</t>
+          <t>9786257175289</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Serzenişim Yüreğime</t>
+          <t>İş Analizi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257175333</t>
+          <t>9786257175296</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Sinus Taşı'nın Laneti - Vahşi Evrene Yolculuk 2</t>
+          <t>Moşe ile Esma - İmkansız Aşk</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257175326</t>
+          <t>9786257175302</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Su Gibi</t>
+          <t>Serzenişim Yüreğime</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786056677922</t>
+          <t>9786257175333</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Halep'te Aşk</t>
+          <t>Sinus Taşı'nın Laneti - Vahşi Evrene Yolculuk 2</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059069199</t>
+          <t>9786257175326</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Rehber Rüyalar</t>
+          <t>Su Gibi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059069649</t>
+          <t>9786056677922</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Sevgime Karşılık Bekleyerek Sevdim Seni</t>
+          <t>Halep'te Aşk</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059069625</t>
+          <t>9786059069199</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Mavi Çiçekli Entari (Nergis’in Çilesi)</t>
+          <t>Rehber Rüyalar</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786059069632</t>
+          <t>9786059069649</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Elif’ten Vav’a Mevla’dan Aşka</t>
+          <t>Sevgime Karşılık Bekleyerek Sevdim Seni</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059069519</t>
+          <t>9786059069625</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kalbimden Gelen Karanlık</t>
+          <t>Mavi Çiçekli Entari (Nergis’in Çilesi)</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786059069502</t>
+          <t>9786059069632</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>H’iç Sesim</t>
+          <t>Elif’ten Vav’a Mevla’dan Aşka</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786059069557</t>
+          <t>9786059069519</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Zülal</t>
+          <t>Kalbimden Gelen Karanlık</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786058617193</t>
+          <t>9786059069502</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimdeki Saklambaç</t>
+          <t>H’iç Sesim</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059069007</t>
+          <t>9786059069557</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Dilbilgisi Kavramları Sözlüğü</t>
+          <t>Zülal</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786056240171</t>
+          <t>9786058617193</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre ve Sergilenen Maskaralıklar</t>
+          <t>Yüreğimdeki Saklambaç</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>150</v>
+        <v>75</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789759815332</t>
+          <t>9786059069007</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>İlahi Nizam (Ciltli)</t>
+          <t>Dilbilgisi Kavramları Sözlüğü</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786056240126</t>
+          <t>9786056240171</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İlahi Ahlak (Ciltli)</t>
+          <t>Yunus Emre ve Sergilenen Maskaralıklar</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>3990000001522</t>
+          <t>9789759815332</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Hak Yolcusunun Düsturları</t>
+          <t>İlahi Nizam (Ciltli)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789759815349</t>
+          <t>9786056240126</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Gafletten Kurtuluş (2 Cilt Takım) (Ciltli)</t>
+          <t>İlahi Ahlak (Ciltli)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786056240188</t>
+          <t>3990000001522</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Bizim Yunus</t>
+          <t>Hak Yolcusunun Düsturları</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786058617124</t>
+          <t>9789759815349</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Azrail’e Meydan Okuyan İki Türk</t>
+          <t>Gafletten Kurtuluş (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786056240157</t>
+          <t>9786056240188</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Aydınların Gözüyle S. Ahmet Arvasi</t>
+          <t>Bizim Yunus</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786056240164</t>
+          <t>9786058617124</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Abidler Yolu</t>
+          <t>Azrail’e Meydan Okuyan İki Türk</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789759815387</t>
+          <t>9786056240157</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Aşkı Şairler Korur</t>
+          <t>Aydınların Gözüyle S. Ahmet Arvasi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786058617179</t>
+          <t>9786056240164</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Düşünen Adamdan Mektup Var</t>
+          <t>Abidler Yolu</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786058617155</t>
+          <t>9789759815387</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>İki Nefes Arası Düşler</t>
+          <t>Aşkı Şairler Korur</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059069496</t>
+          <t>9786058617179</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Saye - Gölge</t>
+          <t>Düşünen Adamdan Mektup Var</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059069656</t>
+          <t>9786058617155</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Aşikar</t>
+          <t>İki Nefes Arası Düşler</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059069618</t>
+          <t>9786059069496</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Sana Yöneldim</t>
+          <t>Saye - Gölge</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786056763106</t>
+          <t>9786059069656</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kapı Aralığı</t>
+          <t>Aşikar</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059352741</t>
+          <t>9786059069618</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Bakış Açısı</t>
+          <t>Sana Yöneldim</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786058272729</t>
+          <t>9786056763106</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Gülbahar</t>
+          <t>Kapı Aralığı</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786056677946</t>
+          <t>9786059352741</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Kudüs Yolcusu</t>
+          <t>Bakış Açısı</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059069427</t>
+          <t>9786058272729</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Sin ve Şın</t>
+          <t>Gülbahar</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059069595</t>
+          <t>9786056677946</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Yaşlı Şef</t>
+          <t>Kudüs Yolcusu</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059069588</t>
+          <t>9786059069427</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Heyhat</t>
+          <t>Sin ve Şın</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786050305487</t>
+          <t>9786059069595</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Vaveyla</t>
+          <t>Yaşlı Şef</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059069267</t>
+          <t>9786059069588</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Elif'ten Vav'a Velayet Yolu</t>
+          <t>Heyhat</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059932684</t>
+          <t>9786050305487</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Şam’dan Kudüs’e Ortadoğu</t>
+          <t>Vaveyla</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059069410</t>
+          <t>9786059069267</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalan Öyküler</t>
+          <t>Elif'ten Vav'a Velayet Yolu</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786059069205</t>
+          <t>9786059932684</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Yenilmez Ölüme Sevdamız</t>
+          <t>Şam’dan Kudüs’e Ortadoğu</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786059069472</t>
+          <t>9786059069410</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Salıncak Beklenen Yolcu</t>
+          <t>Yarım Kalan Öyküler</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786059069458</t>
+          <t>9786059069205</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Meltem - Melekler Serisi 2</t>
+          <t>Yenilmez Ölüme Sevdamız</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786052452684</t>
+          <t>9786059069472</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Bir Tutam Sevgi Hayat Kurtarır</t>
+          <t>Salıncak Beklenen Yolcu</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786059069212</t>
+          <t>9786059069458</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Azade</t>
+          <t>Meltem - Melekler Serisi 2</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786059069229</t>
+          <t>9786052452684</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Sani</t>
+          <t>Bir Tutam Sevgi Hayat Kurtarır</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786059069601</t>
+          <t>9786059069212</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Kelime Tefekkürleri 1</t>
+          <t>Azade</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786056677953</t>
+          <t>9786059069229</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Dersimiz: Kudüs</t>
+          <t>Aşk-ı Sani</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786059069175</t>
+          <t>9786059069601</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Sus ve Bana Aşkı Anlat</t>
+          <t>Kelime Tefekkürleri 1</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786059069489</t>
+          <t>9786056677953</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Salıncak</t>
+          <t>Dersimiz: Kudüs</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786059069526</t>
+          <t>9786059069175</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Ansızımsın</t>
+          <t>Sus ve Bana Aşkı Anlat</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786059069434</t>
+          <t>9786059069489</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Alpagut Budun - Beklenmedik Keşif 1</t>
+          <t>Salıncak</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786059069465</t>
+          <t>9786059069526</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Selenyum</t>
+          <t>Ansızımsın</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786059069441</t>
+          <t>9786059069434</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Ey Vefa</t>
+          <t>Alpagut Budun - Beklenmedik Keşif 1</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786059069243</t>
+          <t>9786059069465</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre ve Mukaddes Görevi</t>
+          <t>Selenyum</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786059069236</t>
+          <t>9786059069441</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Vuslata Eren Derviş Yunus Emre</t>
+          <t>Ey Vefa</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786059069168</t>
+          <t>9786059069243</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Can-ı Gönülden Sevenler</t>
+          <t>Yunus Emre ve Mukaddes Görevi</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786059069250</t>
+          <t>9786059069236</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Ben</t>
+          <t>Vuslata Eren Derviş Yunus Emre</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786059069144</t>
+          <t>9786059069168</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Harflerime Sevgi Ektim</t>
+          <t>Can-ı Gönülden Sevenler</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786059069090</t>
+          <t>9786059069250</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Aşk'a Aşık</t>
+          <t>İçimdeki Ben</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786059069083</t>
+          <t>9786059069144</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Aşk Yüreğinde Saklı</t>
+          <t>Harflerime Sevgi Ektim</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786056620201</t>
+          <t>9786059069090</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Kuş Renginde Gökyüzü</t>
+          <t>Aşk'a Aşık</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>150</v>
+        <v>75</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786059069076</t>
+          <t>9786059069083</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Siyasi ve Kültürel Osmanlı Tarihi</t>
+          <t>Aşk Yüreğinde Saklı</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786054536887</t>
+          <t>9786056620201</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Bu Şiir Sana Yazılmıştır</t>
+          <t>Kuş Renginde Gökyüzü</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789758906003</t>
+          <t>9786059069076</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale... Ah! Çanakkale...</t>
+          <t>Siyasi ve Kültürel Osmanlı Tarihi</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786059069182</t>
+          <t>9786054536887</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Tijda</t>
+          <t>Bu Şiir Sana Yazılmıştır</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786059069137</t>
+          <t>9789758906003</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Yalın Hali</t>
+          <t>Çanakkale... Ah! Çanakkale...</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786059069113</t>
+          <t>9786059069182</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Niyet Ettim Aşka</t>
+          <t>Tijda</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786059069052</t>
+          <t>9786059069137</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Alaturka Aşk</t>
+          <t>Aşkın Yalın Hali</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786059069014</t>
+          <t>9786059069113</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Babam ve Ben</t>
+          <t>Niyet Ettim Aşka</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786257175012</t>
+          <t>9786059069052</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığında Saklı Hüzünler</t>
+          <t>Alaturka Aşk</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786257175265</t>
+          <t>9786059069014</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Eylülde Yıkım</t>
+          <t>Babam ve Ben</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786257175005</t>
+          <t>9786257175012</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Ergen Anne-Babalar</t>
+          <t>Ay Işığında Saklı Hüzünler</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786257175258</t>
+          <t>9786257175265</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Kan Kırmızıydı Kar</t>
+          <t>Eylülde Yıkım</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789759815318</t>
+          <t>9786257175005</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Abdülkadir Geylani’nin Sohbetleri (Ciltli)</t>
+          <t>Ergen Anne-Babalar</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257175098</t>
+          <t>9786257175258</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Üç Kuruşa Bir Dünya</t>
+          <t>Kan Kırmızıydı Kar</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786257175081</t>
+          <t>9789759815318</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Sarıkamış Beyaz Esaret</t>
+          <t>Abdülkadir Geylani’nin Sohbetleri (Ciltli)</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786257175074</t>
+          <t>9786257175098</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Kemankeş</t>
+          <t>Üç Kuruşa Bir Dünya</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786257175104</t>
+          <t>9786257175081</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Kalp ile Sır</t>
+          <t>Sarıkamış Beyaz Esaret</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786257175067</t>
+          <t>9786257175074</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Çamlıbel</t>
+          <t>Kemankeş</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786257175050</t>
+          <t>9786257175104</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Balacan</t>
+          <t>Kalp ile Sır</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786257175241</t>
+          <t>9786257175067</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Öz'lü Hikayeler</t>
+          <t>Çamlıbel</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786257175234</t>
+          <t>9786257175050</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Haroğlu Kalesi</t>
+          <t>Balacan</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786257175043</t>
+          <t>9786257175241</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>İki Mustafa’mız</t>
+          <t>Öz'lü Hikayeler</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>200</v>
+        <v>75</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786257175166</t>
+          <t>9786257175234</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Faziletlerin Kaynağı</t>
+          <t>Haroğlu Kalesi</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786257175142</t>
+          <t>9786257175043</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Haris Kadınlar</t>
+          <t>İki Mustafa’mız</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786257175159</t>
+          <t>9786257175166</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Gökkubbemde Aşk Var</t>
+          <t>Faziletlerin Kaynağı</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786059069816</t>
+          <t>9786257175142</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Medusa</t>
+          <t>Haris Kadınlar</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786257175029</t>
+          <t>9786257175159</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Çınarın Gölgesi</t>
+          <t>Gökkubbemde Aşk Var</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786257175036</t>
+          <t>9786059069816</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Mısralarla İyileşme</t>
+          <t>Medusa</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786257175197</t>
+          <t>9786257175029</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Bir Misal</t>
+          <t>Çınarın Gölgesi</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786059069946</t>
+          <t>9786257175036</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Fırtınam</t>
+          <t>Mısralarla İyileşme</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786059069953</t>
+          <t>9786257175197</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Hayatımın Baharı</t>
+          <t>Bir Misal</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786059069960</t>
+          <t>9786059069946</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Bir Bursa Rüyası</t>
+          <t>İçimdeki Fırtınam</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786059069823</t>
+          <t>9786059069953</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Olabilmek</t>
+          <t>Hayatımın Baharı</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786059069830</t>
+          <t>9786059069960</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Konuşan Hikayelerim</t>
+          <t>Bir Bursa Rüyası</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786059069984</t>
+          <t>9786059069823</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Meter</t>
+          <t>Mutlu Olabilmek</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786059069977</t>
+          <t>9786059069830</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Derinliklerinden</t>
+          <t>Konuşan Hikayelerim</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786257175173</t>
+          <t>9786059069984</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>28 Şubat Zulmü ve Darbelerin İç Yüzü</t>
+          <t>Meter</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>200</v>
+        <v>75</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786059069793</t>
+          <t>9786059069977</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Son Cemre</t>
+          <t>Zamanın Derinliklerinden</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786056620218</t>
+          <t>9786257175173</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Kehribar</t>
+          <t>28 Şubat Zulmü ve Darbelerin İç Yüzü</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786056187957</t>
+          <t>9786059069793</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Esma-ül Hüsna ve Şifa Kartları</t>
+          <t>Son Cemre</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>450</v>
+        <v>100</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786059069892</t>
+          <t>9786056620218</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Gidişinden Sevdiğim</t>
+          <t>Kızıl Kehribar</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786059069786</t>
+          <t>9786056187957</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Önüm Arkam Sağım Solum Sobe</t>
+          <t>Esma-ül Hüsna ve Şifa Kartları</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>100</v>
+        <v>450</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786059069779</t>
+          <t>9786059069892</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Köhne Konak - Beklenmedik Keşif 2</t>
+          <t>Gidişinden Sevdiğim</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786059069908</t>
+          <t>9786059069786</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Işığında Hakk’ın Hakimiyeti</t>
+          <t>Önüm Arkam Sağım Solum Sobe</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786059069915</t>
+          <t>9786059069779</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>İslam’da İlim ve Eğitim</t>
+          <t>Köhne Konak - Beklenmedik Keşif 2</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786059069939</t>
+          <t>9786059069908</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>İnancın Zaferi</t>
+          <t>Kur’an Işığında Hakk’ın Hakimiyeti</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786059069922</t>
+          <t>9786059069915</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Makamı</t>
+          <t>İslam’da İlim ve Eğitim</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786059069847</t>
+          <t>9786059069939</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Esmaü'l Hüsnalı Astroloji Rehberiniz 2020</t>
+          <t>İnancın Zaferi</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786059069854</t>
+          <t>9786059069922</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Yolcu</t>
+          <t>Aşkın Makamı</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786059069670</t>
+          <t>9786059069847</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Beni Merak Etsene?</t>
+          <t>Esmaü'l Hüsnalı Astroloji Rehberiniz 2020</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786059069700</t>
+          <t>9786059069854</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Süveyda</t>
+          <t>Yolcu</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786059069717</t>
+          <t>9786059069670</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Koca Bir Ömür</t>
+          <t>Beni Merak Etsene?</t>
         </is>
       </c>
       <c r="C162" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786059069694</t>
+          <t>9786059069700</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Damlalarımdan Fısıltılar</t>
+          <t>Süveyda</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786059069687</t>
+          <t>9786059069717</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Beni Benim Gözümle Gör</t>
+          <t>Koca Bir Ömür</t>
         </is>
       </c>
       <c r="C164" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786059069809</t>
+          <t>9786059069694</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Doğadan Yaratıcılığa Büyülü Gerçeklik</t>
+          <t>Damlalarımdan Fısıltılar</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786059069762</t>
+          <t>9786059069687</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Tanrı’dan Geleni Söyle</t>
+          <t>Beni Benim Gözümle Gör</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786059069755</t>
+          <t>9786059069809</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Fırsatlar ve İnsanlar</t>
+          <t>Doğadan Yaratıcılığa Büyülü Gerçeklik</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786059069731</t>
+          <t>9786059069762</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Beşinci Mevsim Onuncu Köy</t>
+          <t>Tanrı’dan Geleni Söyle</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786059069878</t>
+          <t>9786059069755</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Yaşlı Şef 2 - Orao</t>
+          <t>Fırsatlar ve İnsanlar</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786059069885</t>
+          <t>9786059069731</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Umut Adına Martı Olmak</t>
+          <t>Beşinci Mevsim Onuncu Köy</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786059069861</t>
+          <t>9786059069878</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot’un Düşüşü</t>
+          <t>Yaşlı Şef 2 - Orao</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786059069540</t>
+          <t>9786059069885</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Yarla Bir</t>
+          <t>Umut Adına Martı Olmak</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786059069564</t>
+          <t>9786059069861</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Vuslat İncileri</t>
+          <t>Don Kişot’un Düşüşü</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786059069533</t>
+          <t>9786059069540</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Mavi Vosvoslu Kız</t>
+          <t>Yarla Bir</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
+          <t>9786059069564</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Vuslat İncileri</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>9786059069533</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Vosvoslu Kız</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
           <t>9786257175937</t>
         </is>
       </c>
-      <c r="B175" s="1" t="inlineStr">
+      <c r="B177" s="1" t="inlineStr">
         <is>
           <t>Spontane Aşk</t>
         </is>
       </c>
-      <c r="C175" s="1">
+      <c r="C177" s="1">
         <v>535</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>