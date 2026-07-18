--- v1 (2026-05-21)
+++ v2 (2026-07-18)
@@ -85,2680 +85,2695 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258748000</t>
+          <t>9786258748031</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Masalların Türküsü</t>
+          <t>Fark Ettiğimde Başladı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257175920</t>
+          <t>9786258748000</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ale-l İnsan</t>
+          <t>Masalların Türküsü</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257175968</t>
+          <t>9786257175920</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Rotasız Ruh Hali</t>
+          <t>Ale-l İnsan</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257175982</t>
+          <t>9786257175968</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sahi “An” Neydi?</t>
+          <t>Rotasız Ruh Hali</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257175913</t>
+          <t>9786257175982</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Babası Kahraman Olan Kızlar</t>
+          <t>Sahi “An” Neydi?</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257175951</t>
+          <t>9786257175913</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Şifası Sabırdır</t>
+          <t>Babası Kahraman Olan Kızlar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257175906</t>
+          <t>9786257175951</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kendini Bilmek Varoluş Sırrı</t>
+          <t>Kalbin Şifası Sabırdır</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>610</v>
+        <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257175586</t>
+          <t>9786257175906</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kitap Mühendisi</t>
+          <t>Kendini Bilmek Varoluş Sırrı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>610</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257175890</t>
+          <t>9786257175586</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kaldırım Yosması</t>
+          <t>Kitap Mühendisi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257175852</t>
+          <t>9786257175890</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Üç Noktalı Yalnızlık</t>
+          <t>Kaldırım Yosması</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257175845</t>
+          <t>9786257175852</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Surya</t>
+          <t>Üç Noktalı Yalnızlık</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257175876</t>
+          <t>9786257175845</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sarmal</t>
+          <t>Surya</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257175807</t>
+          <t>9786257175876</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Dost Yolunda Gönül Yağmurları</t>
+          <t>Sarmal</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257175814</t>
+          <t>9786257175807</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İçimden Geldi</t>
+          <t>Dost Yolunda Gönül Yağmurları</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257175722</t>
+          <t>9786257175814</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>90’lı Yıllar</t>
+          <t>İçimden Geldi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257175739</t>
+          <t>9786257175722</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Film Şeridi Gibi</t>
+          <t>90’lı Yıllar</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257175678</t>
+          <t>9786257175739</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Adı “Ayrılık” Olsun</t>
+          <t>Film Şeridi Gibi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257175777</t>
+          <t>9786257175678</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sevgisizliğinizle Ölünüz</t>
+          <t>Adı “Ayrılık” Olsun</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>75</v>
+        <v>120</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257175791</t>
+          <t>9786257175777</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Var! Hasan</t>
+          <t>Sevgisizliğinizle Ölünüz</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257175784</t>
+          <t>9786257175791</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Çoban</t>
+          <t>Ölüm Var! Hasan</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257175685</t>
+          <t>9786257175784</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kırk Ev Bir Mahalle</t>
+          <t>Çoban</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>75</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257175753</t>
+          <t>9786257175685</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kibre Kibrit Yak</t>
+          <t>Kırk Ev Bir Mahalle</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257175715</t>
+          <t>9786257175753</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Dermeyan</t>
+          <t>Kibre Kibrit Yak</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>75</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257175609</t>
+          <t>9786257175715</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Biricik Babam ve Corona Günlüğü</t>
+          <t>Dermeyan</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257175746</t>
+          <t>9786257175609</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Konak</t>
+          <t>Biricik Babam ve Corona Günlüğü</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257175692</t>
+          <t>9786257175746</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Burjuva Çevresinden Evsizlerin Dünyasına</t>
+          <t>Sürgün Konak</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257175654</t>
+          <t>9786257175692</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sözünü Balla Kestim</t>
+          <t>Burjuva Çevresinden Evsizlerin Dünyasına</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257175661</t>
+          <t>9786257175654</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Aşka Cesaret</t>
+          <t>Sözünü Balla Kestim</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257175630</t>
+          <t>9786257175661</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Adı Rojarya</t>
+          <t>Aşka Cesaret</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257175616</t>
+          <t>9786257175630</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yarının Adı Umut Olsun</t>
+          <t>Adı Rojarya</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>75</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257175562</t>
+          <t>9786257175616</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Avcı - Kanlı Oyun</t>
+          <t>Yarının Adı Umut Olsun</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257175579</t>
+          <t>9786257175562</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Avcı - Kanlı Oyun</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257175593</t>
+          <t>9786257175579</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Sonrası Sessizlik</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257175548</t>
+          <t>9786257175593</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Duvarın Arkası</t>
+          <t>Fırtına Sonrası Sessizlik</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257175418</t>
+          <t>9786257175548</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Nihayet’im</t>
+          <t>Duvarın Arkası</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257175463</t>
+          <t>9786257175418</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Haziran Yağmurları</t>
+          <t>Nihayet’im</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257175432</t>
+          <t>9786257175463</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Anamın El Feneri</t>
+          <t>Haziran Yağmurları</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257175401</t>
+          <t>9786257175432</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Fare Kapanında Bir Gece</t>
+          <t>Anamın El Feneri</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257175456</t>
+          <t>9786257175401</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Aras’ın Gölgesinde</t>
+          <t>Fare Kapanında Bir Gece</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257175517</t>
+          <t>9786257175456</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Adı: Kadınlar</t>
+          <t>Aras’ın Gölgesinde</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257175500</t>
+          <t>9786257175517</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk</t>
+          <t>Adı: Kadınlar</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257175470</t>
+          <t>9786257175500</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Zambak</t>
+          <t>Yolculuk</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257175388</t>
+          <t>9786257175470</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kaçış</t>
+          <t>Zambak</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>25</v>
+        <v>75</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257175395</t>
+          <t>9786257175388</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hayata Yansıyan İzler</t>
+          <t>Kaçış</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>75</v>
+        <v>25</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257175340</t>
+          <t>9786257175395</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Olan'lar</t>
+          <t>Hayata Yansıyan İzler</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786056620225</t>
+          <t>9786257175340</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Kaç Basamak Gözlerinde</t>
+          <t>Olan'lar</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257175357</t>
+          <t>9786056620225</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Diyarları - Karanlığın Efendisi</t>
+          <t>Gökyüzü Kaç Basamak Gözlerinde</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257175272</t>
+          <t>9786257175357</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin İzleri</t>
+          <t>Ölüm Diyarları - Karanlığın Efendisi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257175289</t>
+          <t>9786257175272</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İş Analizi</t>
+          <t>Geçmişin İzleri</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257175296</t>
+          <t>9786257175289</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Moşe ile Esma - İmkansız Aşk</t>
+          <t>İş Analizi</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257175302</t>
+          <t>9786257175296</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Serzenişim Yüreğime</t>
+          <t>Moşe ile Esma - İmkansız Aşk</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257175333</t>
+          <t>9786257175302</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sinus Taşı'nın Laneti - Vahşi Evrene Yolculuk 2</t>
+          <t>Serzenişim Yüreğime</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257175326</t>
+          <t>9786257175333</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Su Gibi</t>
+          <t>Sinus Taşı'nın Laneti - Vahşi Evrene Yolculuk 2</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786056677922</t>
+          <t>9786257175326</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Halep'te Aşk</t>
+          <t>Su Gibi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059069199</t>
+          <t>9786056677922</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Rehber Rüyalar</t>
+          <t>Halep'te Aşk</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>150</v>
+        <v>75</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786059069649</t>
+          <t>9786059069199</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sevgime Karşılık Bekleyerek Sevdim Seni</t>
+          <t>Rehber Rüyalar</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059069625</t>
+          <t>9786059069649</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Mavi Çiçekli Entari (Nergis’in Çilesi)</t>
+          <t>Sevgime Karşılık Bekleyerek Sevdim Seni</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786059069632</t>
+          <t>9786059069625</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Elif’ten Vav’a Mevla’dan Aşka</t>
+          <t>Mavi Çiçekli Entari (Nergis’in Çilesi)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786059069519</t>
+          <t>9786059069632</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kalbimden Gelen Karanlık</t>
+          <t>Elif’ten Vav’a Mevla’dan Aşka</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059069502</t>
+          <t>9786059069519</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>H’iç Sesim</t>
+          <t>Kalbimden Gelen Karanlık</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059069557</t>
+          <t>9786059069502</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Zülal</t>
+          <t>H’iç Sesim</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786058617193</t>
+          <t>9786059069557</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimdeki Saklambaç</t>
+          <t>Zülal</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059069007</t>
+          <t>9786058617193</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Dilbilgisi Kavramları Sözlüğü</t>
+          <t>Yüreğimdeki Saklambaç</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>150</v>
+        <v>75</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786056240171</t>
+          <t>9786059069007</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre ve Sergilenen Maskaralıklar</t>
+          <t>Dilbilgisi Kavramları Sözlüğü</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789759815332</t>
+          <t>9786056240171</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İlahi Nizam (Ciltli)</t>
+          <t>Yunus Emre ve Sergilenen Maskaralıklar</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786056240126</t>
+          <t>9789759815332</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İlahi Ahlak (Ciltli)</t>
+          <t>İlahi Nizam (Ciltli)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>3990000001522</t>
+          <t>9786056240126</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Hak Yolcusunun Düsturları</t>
+          <t>İlahi Ahlak (Ciltli)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789759815349</t>
+          <t>3990000001522</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Gafletten Kurtuluş (2 Cilt Takım) (Ciltli)</t>
+          <t>Hak Yolcusunun Düsturları</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786056240188</t>
+          <t>9789759815349</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Bizim Yunus</t>
+          <t>Gafletten Kurtuluş (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786058617124</t>
+          <t>9786056240188</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Azrail’e Meydan Okuyan İki Türk</t>
+          <t>Bizim Yunus</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786056240157</t>
+          <t>9786058617124</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Aydınların Gözüyle S. Ahmet Arvasi</t>
+          <t>Azrail’e Meydan Okuyan İki Türk</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786056240164</t>
+          <t>9786056240157</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Abidler Yolu</t>
+          <t>Aydınların Gözüyle S. Ahmet Arvasi</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789759815387</t>
+          <t>9786056240164</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Aşkı Şairler Korur</t>
+          <t>Abidler Yolu</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786058617179</t>
+          <t>9789759815387</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Düşünen Adamdan Mektup Var</t>
+          <t>Aşkı Şairler Korur</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786058617155</t>
+          <t>9786058617179</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İki Nefes Arası Düşler</t>
+          <t>Düşünen Adamdan Mektup Var</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059069496</t>
+          <t>9786058617155</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Saye - Gölge</t>
+          <t>İki Nefes Arası Düşler</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059069656</t>
+          <t>9786059069496</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Aşikar</t>
+          <t>Saye - Gölge</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059069618</t>
+          <t>9786059069656</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Sana Yöneldim</t>
+          <t>Aşikar</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786056763106</t>
+          <t>9786059069618</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kapı Aralığı</t>
+          <t>Sana Yöneldim</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059352741</t>
+          <t>9786056763106</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Bakış Açısı</t>
+          <t>Kapı Aralığı</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786058272729</t>
+          <t>9786059352741</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Gülbahar</t>
+          <t>Bakış Açısı</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786056677946</t>
+          <t>9786058272729</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kudüs Yolcusu</t>
+          <t>Gülbahar</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059069427</t>
+          <t>9786056677946</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Sin ve Şın</t>
+          <t>Kudüs Yolcusu</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059069595</t>
+          <t>9786059069427</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Yaşlı Şef</t>
+          <t>Sin ve Şın</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059069588</t>
+          <t>9786059069595</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Heyhat</t>
+          <t>Yaşlı Şef</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786050305487</t>
+          <t>9786059069588</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Vaveyla</t>
+          <t>Heyhat</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059069267</t>
+          <t>9786050305487</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Elif'ten Vav'a Velayet Yolu</t>
+          <t>Vaveyla</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786059932684</t>
+          <t>9786059069267</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Şam’dan Kudüs’e Ortadoğu</t>
+          <t>Elif'ten Vav'a Velayet Yolu</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786059069410</t>
+          <t>9786059932684</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalan Öyküler</t>
+          <t>Şam’dan Kudüs’e Ortadoğu</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786059069205</t>
+          <t>9786059069410</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Yenilmez Ölüme Sevdamız</t>
+          <t>Yarım Kalan Öyküler</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786059069472</t>
+          <t>9786059069205</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Salıncak Beklenen Yolcu</t>
+          <t>Yenilmez Ölüme Sevdamız</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786059069458</t>
+          <t>9786059069472</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Meltem - Melekler Serisi 2</t>
+          <t>Salıncak Beklenen Yolcu</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>200</v>
+        <v>75</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786052452684</t>
+          <t>9786059069458</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Bir Tutam Sevgi Hayat Kurtarır</t>
+          <t>Meltem - Melekler Serisi 2</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786059069212</t>
+          <t>9786052452684</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Azade</t>
+          <t>Bir Tutam Sevgi Hayat Kurtarır</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786059069229</t>
+          <t>9786059069212</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Sani</t>
+          <t>Azade</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786059069601</t>
+          <t>9786059069229</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Kelime Tefekkürleri 1</t>
+          <t>Aşk-ı Sani</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786056677953</t>
+          <t>9786059069601</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Dersimiz: Kudüs</t>
+          <t>Kelime Tefekkürleri 1</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786059069175</t>
+          <t>9786056677953</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Sus ve Bana Aşkı Anlat</t>
+          <t>Dersimiz: Kudüs</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786059069489</t>
+          <t>9786059069175</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Salıncak</t>
+          <t>Sus ve Bana Aşkı Anlat</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786059069526</t>
+          <t>9786059069489</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Ansızımsın</t>
+          <t>Salıncak</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786059069434</t>
+          <t>9786059069526</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Alpagut Budun - Beklenmedik Keşif 1</t>
+          <t>Ansızımsın</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786059069465</t>
+          <t>9786059069434</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Selenyum</t>
+          <t>Alpagut Budun - Beklenmedik Keşif 1</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786059069441</t>
+          <t>9786059069465</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Ey Vefa</t>
+          <t>Selenyum</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786059069243</t>
+          <t>9786059069441</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre ve Mukaddes Görevi</t>
+          <t>Ey Vefa</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786059069236</t>
+          <t>9786059069243</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Vuslata Eren Derviş Yunus Emre</t>
+          <t>Yunus Emre ve Mukaddes Görevi</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786059069168</t>
+          <t>9786059069236</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Can-ı Gönülden Sevenler</t>
+          <t>Vuslata Eren Derviş Yunus Emre</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786059069250</t>
+          <t>9786059069168</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Ben</t>
+          <t>Can-ı Gönülden Sevenler</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786059069144</t>
+          <t>9786059069250</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Harflerime Sevgi Ektim</t>
+          <t>İçimdeki Ben</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786059069090</t>
+          <t>9786059069144</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Aşk'a Aşık</t>
+          <t>Harflerime Sevgi Ektim</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786059069083</t>
+          <t>9786059069090</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Aşk Yüreğinde Saklı</t>
+          <t>Aşk'a Aşık</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786056620201</t>
+          <t>9786059069083</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kuş Renginde Gökyüzü</t>
+          <t>Aşk Yüreğinde Saklı</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786059069076</t>
+          <t>9786056620201</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Siyasi ve Kültürel Osmanlı Tarihi</t>
+          <t>Kuş Renginde Gökyüzü</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786054536887</t>
+          <t>9786059069076</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Bu Şiir Sana Yazılmıştır</t>
+          <t>Siyasi ve Kültürel Osmanlı Tarihi</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789758906003</t>
+          <t>9786054536887</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale... Ah! Çanakkale...</t>
+          <t>Bu Şiir Sana Yazılmıştır</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786059069182</t>
+          <t>9789758906003</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Tijda</t>
+          <t>Çanakkale... Ah! Çanakkale...</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786059069137</t>
+          <t>9786059069182</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Yalın Hali</t>
+          <t>Tijda</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786059069113</t>
+          <t>9786059069137</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Niyet Ettim Aşka</t>
+          <t>Aşkın Yalın Hali</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786059069052</t>
+          <t>9786059069113</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Alaturka Aşk</t>
+          <t>Niyet Ettim Aşka</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786059069014</t>
+          <t>9786059069052</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Babam ve Ben</t>
+          <t>Alaturka Aşk</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>150</v>
+        <v>75</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786257175012</t>
+          <t>9786059069014</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığında Saklı Hüzünler</t>
+          <t>Babam ve Ben</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786257175265</t>
+          <t>9786257175012</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Eylülde Yıkım</t>
+          <t>Ay Işığında Saklı Hüzünler</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786257175005</t>
+          <t>9786257175265</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Ergen Anne-Babalar</t>
+          <t>Eylülde Yıkım</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257175258</t>
+          <t>9786257175005</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Kan Kırmızıydı Kar</t>
+          <t>Ergen Anne-Babalar</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789759815318</t>
+          <t>9786257175258</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Abdülkadir Geylani’nin Sohbetleri (Ciltli)</t>
+          <t>Kan Kırmızıydı Kar</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786257175098</t>
+          <t>9789759815318</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Üç Kuruşa Bir Dünya</t>
+          <t>Abdülkadir Geylani’nin Sohbetleri (Ciltli)</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786257175081</t>
+          <t>9786257175098</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Sarıkamış Beyaz Esaret</t>
+          <t>Üç Kuruşa Bir Dünya</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786257175074</t>
+          <t>9786257175081</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Kemankeş</t>
+          <t>Sarıkamış Beyaz Esaret</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786257175104</t>
+          <t>9786257175074</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Kalp ile Sır</t>
+          <t>Kemankeş</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786257175067</t>
+          <t>9786257175104</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Çamlıbel</t>
+          <t>Kalp ile Sır</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786257175050</t>
+          <t>9786257175067</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Balacan</t>
+          <t>Çamlıbel</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786257175241</t>
+          <t>9786257175050</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Öz'lü Hikayeler</t>
+          <t>Balacan</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786257175234</t>
+          <t>9786257175241</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Haroğlu Kalesi</t>
+          <t>Öz'lü Hikayeler</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786257175043</t>
+          <t>9786257175234</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>İki Mustafa’mız</t>
+          <t>Haroğlu Kalesi</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>400</v>
+        <v>75</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786257175166</t>
+          <t>9786257175043</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Faziletlerin Kaynağı</t>
+          <t>İki Mustafa’mız</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786257175142</t>
+          <t>9786257175166</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Haris Kadınlar</t>
+          <t>Faziletlerin Kaynağı</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786257175159</t>
+          <t>9786257175142</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Gökkubbemde Aşk Var</t>
+          <t>Haris Kadınlar</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786059069816</t>
+          <t>9786257175159</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Medusa</t>
+          <t>Gökkubbemde Aşk Var</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786257175029</t>
+          <t>9786059069816</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Çınarın Gölgesi</t>
+          <t>Medusa</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786257175036</t>
+          <t>9786257175029</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Mısralarla İyileşme</t>
+          <t>Çınarın Gölgesi</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786257175197</t>
+          <t>9786257175036</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Bir Misal</t>
+          <t>Mısralarla İyileşme</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786059069946</t>
+          <t>9786257175197</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Fırtınam</t>
+          <t>Bir Misal</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786059069953</t>
+          <t>9786059069946</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Hayatımın Baharı</t>
+          <t>İçimdeki Fırtınam</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786059069960</t>
+          <t>9786059069953</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Bir Bursa Rüyası</t>
+          <t>Hayatımın Baharı</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786059069823</t>
+          <t>9786059069960</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Olabilmek</t>
+          <t>Bir Bursa Rüyası</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786059069830</t>
+          <t>9786059069823</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Konuşan Hikayelerim</t>
+          <t>Mutlu Olabilmek</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786059069984</t>
+          <t>9786059069830</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Meter</t>
+          <t>Konuşan Hikayelerim</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786059069977</t>
+          <t>9786059069984</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Derinliklerinden</t>
+          <t>Meter</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786257175173</t>
+          <t>9786059069977</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>28 Şubat Zulmü ve Darbelerin İç Yüzü</t>
+          <t>Zamanın Derinliklerinden</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786059069793</t>
+          <t>9786257175173</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Son Cemre</t>
+          <t>28 Şubat Zulmü ve Darbelerin İç Yüzü</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786056620218</t>
+          <t>9786059069793</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Kehribar</t>
+          <t>Son Cemre</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786056187957</t>
+          <t>9786056620218</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Esma-ül Hüsna ve Şifa Kartları</t>
+          <t>Kızıl Kehribar</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>450</v>
+        <v>100</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786059069892</t>
+          <t>9786056187957</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Gidişinden Sevdiğim</t>
+          <t>Esma-ül Hüsna ve Şifa Kartları</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>100</v>
+        <v>450</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786059069786</t>
+          <t>9786059069892</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Önüm Arkam Sağım Solum Sobe</t>
+          <t>Gidişinden Sevdiğim</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786059069779</t>
+          <t>9786059069786</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Köhne Konak - Beklenmedik Keşif 2</t>
+          <t>Önüm Arkam Sağım Solum Sobe</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786059069908</t>
+          <t>9786059069779</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Işığında Hakk’ın Hakimiyeti</t>
+          <t>Köhne Konak - Beklenmedik Keşif 2</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786059069915</t>
+          <t>9786059069908</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>İslam’da İlim ve Eğitim</t>
+          <t>Kur’an Işığında Hakk’ın Hakimiyeti</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786059069939</t>
+          <t>9786059069915</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>İnancın Zaferi</t>
+          <t>İslam’da İlim ve Eğitim</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786059069922</t>
+          <t>9786059069939</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Makamı</t>
+          <t>İnancın Zaferi</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786059069847</t>
+          <t>9786059069922</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Esmaü'l Hüsnalı Astroloji Rehberiniz 2020</t>
+          <t>Aşkın Makamı</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786059069854</t>
+          <t>9786059069847</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Yolcu</t>
+          <t>Esmaü'l Hüsnalı Astroloji Rehberiniz 2020</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786059069670</t>
+          <t>9786059069854</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Beni Merak Etsene?</t>
+          <t>Yolcu</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786059069700</t>
+          <t>9786059069670</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Süveyda</t>
+          <t>Beni Merak Etsene?</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786059069717</t>
+          <t>9786059069700</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Koca Bir Ömür</t>
+          <t>Süveyda</t>
         </is>
       </c>
       <c r="C164" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786059069694</t>
+          <t>9786059069717</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Damlalarımdan Fısıltılar</t>
+          <t>Koca Bir Ömür</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786059069687</t>
+          <t>9786059069694</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Beni Benim Gözümle Gör</t>
+          <t>Damlalarımdan Fısıltılar</t>
         </is>
       </c>
       <c r="C166" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786059069809</t>
+          <t>9786059069687</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Doğadan Yaratıcılığa Büyülü Gerçeklik</t>
+          <t>Beni Benim Gözümle Gör</t>
         </is>
       </c>
       <c r="C167" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786059069762</t>
+          <t>9786059069809</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Tanrı’dan Geleni Söyle</t>
+          <t>Doğadan Yaratıcılığa Büyülü Gerçeklik</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786059069755</t>
+          <t>9786059069762</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Fırsatlar ve İnsanlar</t>
+          <t>Tanrı’dan Geleni Söyle</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786059069731</t>
+          <t>9786059069755</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Beşinci Mevsim Onuncu Köy</t>
+          <t>Fırsatlar ve İnsanlar</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786059069878</t>
+          <t>9786059069731</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Yaşlı Şef 2 - Orao</t>
+          <t>Beşinci Mevsim Onuncu Köy</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786059069885</t>
+          <t>9786059069878</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Umut Adına Martı Olmak</t>
+          <t>Yaşlı Şef 2 - Orao</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786059069861</t>
+          <t>9786059069885</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot’un Düşüşü</t>
+          <t>Umut Adına Martı Olmak</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786059069540</t>
+          <t>9786059069861</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Yarla Bir</t>
+          <t>Don Kişot’un Düşüşü</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786059069564</t>
+          <t>9786059069540</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Vuslat İncileri</t>
+          <t>Yarla Bir</t>
         </is>
       </c>
       <c r="C175" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786059069533</t>
+          <t>9786059069564</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Mavi Vosvoslu Kız</t>
+          <t>Vuslat İncileri</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
+          <t>9786059069533</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Vosvoslu Kız</t>
+        </is>
+      </c>
+      <c r="C177" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
           <t>9786257175937</t>
         </is>
       </c>
-      <c r="B177" s="1" t="inlineStr">
+      <c r="B178" s="1" t="inlineStr">
         <is>
           <t>Spontane Aşk</t>
         </is>
       </c>
-      <c r="C177" s="1">
+      <c r="C178" s="1">
         <v>535</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>