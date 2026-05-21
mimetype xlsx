--- v0 (2026-02-14)
+++ v1 (2026-05-21)
@@ -85,1090 +85,1105 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259611815</t>
+          <t>9786259611808</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Yaşa Çok Yaşa</t>
+          <t>Otomobil-İş Sendikası'ndan Maden-İş ve Birleşik Metal İş'e Tanıklıklarım</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259798394</t>
+          <t>9786259611815</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Tevrat Temelli İncil / İncil Ansiklopedisi (Ciltli)</t>
+          <t>Sağlıklı Yaşa Çok Yaşa</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>900</v>
+        <v>600</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259611822</t>
+          <t>9786259798394</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Umut</t>
+          <t>Tevrat Temelli İncil / İncil Ansiklopedisi (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>320</v>
+        <v>900</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259798332</t>
+          <t>9786259611822</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sevdalarımın Şiirsel İzleri-4</t>
+          <t>Umut</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259798363</t>
+          <t>9786259798332</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ağa</t>
+          <t>Sevdalarımın Şiirsel İzleri-4</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>420</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259919713</t>
+          <t>9786259798363</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Toprak Ana Kamile</t>
+          <t>Ağa</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>360</v>
+        <v>420</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057192097</t>
+          <t>9786259919713</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sarıgöl Hikayeleri</t>
+          <t>Toprak Ana Kamile</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>220</v>
+        <v>360</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259798356</t>
+          <t>9786057192097</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Amerika Ayrışık Devletleri (Ciltli)</t>
+          <t>Sarıgöl Hikayeleri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>450</v>
+        <v>220</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259798387</t>
+          <t>9786259798356</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Öldürülen Köyde Üç Kuşak</t>
+          <t>Amerika Ayrışık Devletleri (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259798370</t>
+          <t>9786259798387</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Afrika’dan Asya’a Dış Politika Fırsatları</t>
+          <t>Öldürülen Köyde Üç Kuşak</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259798318</t>
+          <t>9786259798370</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yasemenden Hanımeline</t>
+          <t>Afrika’dan Asya’a Dış Politika Fırsatları</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259798325</t>
+          <t>9786259798318</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Gerçekleşen Ütopya: Köy Enstitüleri (Köy Enstitüsü Mezunlarıyla Söyleşiler)</t>
+          <t>Yasemenden Hanımeline</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259798349</t>
+          <t>9786259798325</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Bozkırından Heyketler-2</t>
+          <t>Gerçekleşen Ütopya: Köy Enstitüleri (Köy Enstitüsü Mezunlarıyla Söyleşiler)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259798301</t>
+          <t>9786259798349</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Enine Boyuna Şiddet</t>
+          <t>Anadolu Bozkırından Heyketler-2</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259919799</t>
+          <t>9786259798301</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Canım Kardeşime; Yerüstünden Notlar</t>
+          <t>Enine Boyuna Şiddet</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259919775</t>
+          <t>9786259919799</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Tarih İçinde Güzel Bahçe'ye Yolculuk</t>
+          <t>Canım Kardeşime; Yerüstünden Notlar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259919768</t>
+          <t>9786259919775</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Atlantik Çağının Sonu Avrasya - Kamucu Uygarlığın Yeniden Doğuşu</t>
+          <t>Tarih İçinde Güzel Bahçe'ye Yolculuk</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259919720</t>
+          <t>9786259919768</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kemalist Devrim'den Üretim Devrimi'ne</t>
+          <t>Atlantik Çağının Sonu Avrasya - Kamucu Uygarlığın Yeniden Doğuşu</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259919744</t>
+          <t>9786259919720</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Paşa</t>
+          <t>Kemalist Devrim'den Üretim Devrimi'ne</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259919706</t>
+          <t>9786259919744</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ödünsüz Anılar</t>
+          <t>Mustafa Kemal Paşa</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259919737</t>
+          <t>9786259919706</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sen O Süleyman'sın</t>
+          <t>Ödünsüz Anılar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057192066</t>
+          <t>9786259919737</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Başarının Şifreleri</t>
+          <t>Sen O Süleyman'sın</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>90</v>
+        <v>280</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057192080</t>
+          <t>9786057192066</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sevdalarımın Şiirsel İzleri 3</t>
+          <t>Başarının Şifreleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057192073</t>
+          <t>9786057192080</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Rumeli'den Geliyorum</t>
+          <t>Sevdalarımın Şiirsel İzleri 3</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057192004</t>
+          <t>9786057192073</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yarin Gözlerinde Bahar</t>
+          <t>Rumeli'den Geliyorum</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057192059</t>
+          <t>9786057192004</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Efe Efsanesi</t>
+          <t>Yarin Gözlerinde Bahar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>340</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257192042</t>
+          <t>9786057192059</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Bozkırından Heyketler - 1</t>
+          <t>Kızıl Efe Efsanesi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>240</v>
+        <v>340</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057192011</t>
+          <t>9786257192042</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Gel Be Sevgili</t>
+          <t>Anadolu Bozkırından Heyketler - 1</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057192035</t>
+          <t>9786057192011</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Milli Dörtlükler</t>
+          <t>Gel Be Sevgili</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057192028</t>
+          <t>9786057192035</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Özlemek</t>
+          <t>Milli Dörtlükler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057412157</t>
+          <t>9786057192028</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kuş Gözü - 93 Harbi Göçünden 2017’ye Kadar Ölümsüz Dostluklar</t>
+          <t>Özlemek</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>500</v>
+        <v>280</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057412188</t>
+          <t>9786057412157</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Göster Kendini Türk Kızı - Afet İnan</t>
+          <t>Kuş Gözü - 93 Harbi Göçünden 2017’ye Kadar Ölümsüz Dostluklar</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>220</v>
+        <v>500</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057412195</t>
+          <t>9786057412188</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Sevdalarımın Şiirsel İzleri 2</t>
+          <t>Göster Kendini Türk Kızı - Afet İnan</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057412171</t>
+          <t>9786057412195</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Denizi</t>
+          <t>Sevdalarımın Şiirsel İzleri 2</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057412164</t>
+          <t>9786057412171</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Büyük Vasiyet</t>
+          <t>Sevgi Denizi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057412126</t>
+          <t>9786057412164</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bir Yanım Türkiye Bir Yanım Almanya</t>
+          <t>Büyük Vasiyet</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057412133</t>
+          <t>9786057412126</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sevdalarımın Şiirsel İzleri 1</t>
+          <t>Bir Yanım Türkiye Bir Yanım Almanya</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786056889332</t>
+          <t>9786057412133</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Uçan Balıklar Yüzen Kuşlar Dönemi</t>
+          <t>Sevdalarımın Şiirsel İzleri 1</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057412119</t>
+          <t>9786056889332</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Cılgalar: Anadolu Bozkırından Bir Yaşamöyküsü</t>
+          <t>Uçan Balıklar Yüzen Kuşlar Dönemi</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056889301</t>
+          <t>9786057412119</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ajan-Misyonerlerin Türkiye'de Yıkıcı Bölücü Faaliyetleri (Ciltli)</t>
+          <t>Cılgalar: Anadolu Bozkırından Bir Yaşamöyküsü</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789757059387</t>
+          <t>9786056889301</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ver Papazı Al Papazı</t>
+          <t>Ajan-Misyonerlerin Türkiye'de Yıkıcı Bölücü Faaliyetleri (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789757059370</t>
+          <t>9789757059387</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Annemi Gördünüz Mü?</t>
+          <t>Ver Papazı Al Papazı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>120</v>
+        <v>280</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789753439107</t>
+          <t>9789757059370</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Haykırış</t>
+          <t>Annemi Gördünüz Mü?</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>10</v>
+        <v>120</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057412140</t>
+          <t>9789753439107</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Bizim Köyden Öte Köy Yok</t>
+          <t>Haykırış</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>280</v>
+        <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789757059318</t>
+          <t>9786057412140</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Yol Bitiyordu</t>
+          <t>Bizim Köyden Öte Köy Yok</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>13.89</v>
+        <v>280</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057059332</t>
+          <t>9789757059318</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Bir Demet Işık Bir Tutam Tat</t>
+          <t>Yol Bitiyordu</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>14</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789757059189</t>
+          <t>9786057059332</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Trakya’nın Tarihi Kurtuluş Gerçeği</t>
+          <t>Bir Demet Işık Bir Tutam Tat</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>11.11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789757059158</t>
+          <t>9789757059189</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Taş Mektep ve İbret Belgesi</t>
+          <t>Trakya’nın Tarihi Kurtuluş Gerçeği</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>14.81</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789757059172</t>
+          <t>9789757059158</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Patron Çocuğu</t>
+          <t>Taş Mektep ve İbret Belgesi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>16.2</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789757059196</t>
+          <t>9789757059172</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kırık Merdiven</t>
+          <t>Patron Çocuğu</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>6.48</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789757059134</t>
+          <t>9789757059196</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Krallar ve Başkanlarla 50 Yıl 2. Cilt</t>
+          <t>Kırık Merdiven</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>13.89</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789757059240</t>
+          <t>9789757059134</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Denizkızı Destanı</t>
+          <t>Krallar ve Başkanlarla 50 Yıl 2. Cilt</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>4.63</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789757059141</t>
+          <t>9789757059240</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Bilinçaltındaki Sosyalizm</t>
+          <t>Denizkızı Destanı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>16.2</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789757059219</t>
+          <t>9789757059141</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Aleviler Neden Namaz Kılmazlar?</t>
+          <t>Bilinçaltındaki Sosyalizm</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>14.81</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789757059110</t>
+          <t>9789757059219</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>50 Years With Kings and Presidents Volume 1</t>
+          <t>Aleviler Neden Namaz Kılmazlar?</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>12.04</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789757059257</t>
+          <t>9789757059110</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kürt Kassım</t>
+          <t>50 Years With Kings and Presidents Volume 1</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>13.89</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789757059264</t>
+          <t>9789757059257</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet'in Dönüştürülürken Susacak Mısın?</t>
+          <t>Kürt Kassım</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>12</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789757059301</t>
+          <t>9789757059264</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Nereye</t>
+          <t>Cumhuriyet'in Dönüştürülürken Susacak Mısın?</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789757059325</t>
+          <t>9789757059301</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Buzdağının Altı Amerika</t>
+          <t>Türkiye Nereye</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>180</v>
+        <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786056889387</t>
+          <t>9789757059325</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Ufukları Aşmak</t>
+          <t>Buzdağının Altı Amerika</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786056889363</t>
+          <t>9786056889387</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Tuyu-Kunlar / Bir Türk Kabilesinin Göç Öyküsü</t>
+          <t>Ufukları Aşmak</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789757059103</t>
+          <t>9786056889363</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kemoterapi ve Kanser Kök Hücreleri</t>
+          <t>Tuyu-Kunlar / Bir Türk Kabilesinin Göç Öyküsü</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>9.26</v>
+        <v>220</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789757059165</t>
+          <t>9789757059103</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Karanlıktan Aydınlığa</t>
+          <t>Kemoterapi ve Kanser Kök Hücreleri</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>14.81</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789757059097</t>
+          <t>9789757059165</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İslam’ın Özü</t>
+          <t>Karanlıktan Aydınlığa</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>13.89</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789757059226</t>
+          <t>9789757059097</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Dersim Olayı ve Dersim’in Türklüğü Üzerine</t>
+          <t>İslam’ın Özü</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786056889325</t>
+          <t>9789757059226</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Sevda</t>
+          <t>Dersim Olayı ve Dersim’in Türklüğü Üzerine</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>200</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786056889318</t>
+          <t>9786056889325</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Cardın İbo (Ciltli)</t>
+          <t>Sevda</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786056889349</t>
+          <t>9786056889318</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Derin Lacivert</t>
+          <t>Cardın İbo (Ciltli)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>340</v>
+        <v>350</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786056889356</t>
+          <t>9786056889349</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Tuyu-Kunlar</t>
+          <t>Derin Lacivert</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>250</v>
+        <v>340</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
+          <t>9786056889356</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Tuyu-Kunlar</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
           <t>9786259611860</t>
         </is>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>İlkel Toplumdan Uygarlığa</t>
         </is>
       </c>
-      <c r="C71" s="1">
+      <c r="C72" s="1">
         <v>360</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>