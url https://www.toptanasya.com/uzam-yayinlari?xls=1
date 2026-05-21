--- v0 (2026-02-14)
+++ v1 (2026-05-21)
@@ -85,1435 +85,1540 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259388489</t>
+          <t>9786259019772</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yol Uykusu</t>
+          <t>Bir Şehre Vardım</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>690</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259388472</t>
+          <t>9786259019765</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Yağarken</t>
+          <t>Demokrasi Dine İhtiyaç Duyar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259388465</t>
+          <t>9786259019741</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Solguna Serenad</t>
+          <t>Güvercin Kanadıyla</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259388434</t>
+          <t>9786259019734</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Can Nehrine Varınca İrşadi</t>
+          <t>Yaşamadan Bilinmez</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>650</v>
+        <v>280</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259388441</t>
+          <t>9786259019727</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Renkli Karanlık</t>
+          <t>Günler Anap’tan Yana</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>210</v>
+        <v>320</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259388458</t>
+          <t>9786259019710</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yüzyıllık Soykırım</t>
+          <t>Üsküp’ün Yedi Rengi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>910</v>
+        <v>225</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259388427</t>
+          <t>9786259019703</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Cüce Mazgalı</t>
+          <t>Kalanlara</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>470</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259388410</t>
+          <t>9786259388489</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bul Beni Doktor</t>
+          <t>Yol Uykusu</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259660752</t>
+          <t>9786259388472</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yirminci Yüzyıl Travnik Alimleri</t>
+          <t>Yağmur Yağarken</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>415</v>
+        <v>280</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259660745</t>
+          <t>9786259388465</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Tenha Kalabalık</t>
+          <t>Solguna Serenad</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>380</v>
+        <v>240</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259660738</t>
+          <t>9786259388434</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Üç Günlük Dünyanın İkinci Günü</t>
+          <t>Can Nehrine Varınca İrşadi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>280</v>
+        <v>650</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259388403</t>
+          <t>9786259388441</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Gül Mevsimi</t>
+          <t>Renkli Karanlık</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>240</v>
+        <v>210</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259660790</t>
+          <t>9786259388458</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ana Dili Sessizlik</t>
+          <t>Yüzyıllık Soykırım</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>280</v>
+        <v>910</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259660783</t>
+          <t>9786259388427</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Şehrin Şarkısı</t>
+          <t>Cüce Mazgalı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>575</v>
+        <v>470</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259660776</t>
+          <t>9786259388410</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kuş Adam</t>
+          <t>Bul Beni Doktor</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259660769</t>
+          <t>9786259660752</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Azade</t>
+          <t>Yirminci Yüzyıl Travnik Alimleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>415</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259660721</t>
+          <t>9786259660745</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Adem’in Çocukları</t>
+          <t>Tenha Kalabalık</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>240</v>
+        <v>380</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259660707</t>
+          <t>9786259660738</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sen De Öfkelendin Mi</t>
+          <t>Üç Günlük Dünyanın İkinci Günü</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259747392</t>
+          <t>9786259388403</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Semadirek Uğulduyor</t>
+          <t>Gül Mevsimi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259747385</t>
+          <t>9786259660790</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Rahatsız Tuğla</t>
+          <t>Ana Dili Sessizlik</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259660714</t>
+          <t>9786259660783</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Hata Payı</t>
+          <t>Şehrin Şarkısı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>260</v>
+        <v>575</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259747378</t>
+          <t>9786259660776</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Lacivert Günler</t>
+          <t>Kuş Adam</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259747361</t>
+          <t>9786259660769</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Afrodit’in Üvey Kızları</t>
+          <t>Azade</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259747354</t>
+          <t>9786259660721</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Küllere Yazılmış Hayat</t>
+          <t>Adem’in Çocukları</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>480</v>
+        <v>240</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259747347</t>
+          <t>9786259660707</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Şükran Divanı</t>
+          <t>Sen De Öfkelendin Mi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>330</v>
+        <v>280</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259747330</t>
+          <t>9786259747392</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Batı-Yorum</t>
+          <t>Semadirek Uğulduyor</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>500</v>
+        <v>260</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259747323</t>
+          <t>9786259747385</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Dekadans</t>
+          <t>Rahatsız Tuğla</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>375</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259747316</t>
+          <t>9786259660714</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yazının Düşüşü</t>
+          <t>Hata Payı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>420</v>
+        <v>260</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259747309</t>
+          <t>9786259747378</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Rodin’in Deliler Bahçesi</t>
+          <t>Lacivert Günler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>225</v>
+        <v>280</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259504193</t>
+          <t>9786259747361</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Süleyman Uludağ ve Mustafa Kara’yla Söyleşiler</t>
+          <t>Afrodit’in Üvey Kızları</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259504179</t>
+          <t>9786259747354</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Burada Olmayan</t>
+          <t>Küllere Yazılmış Hayat</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>420</v>
+        <v>480</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259504186</t>
+          <t>9786259747347</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Şam Semalarında İsa</t>
+          <t>Şükran Divanı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>225</v>
+        <v>330</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259504162</t>
+          <t>9786259747330</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Üsküp’ün Yedi Rengi</t>
+          <t>Batı-Yorum</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>225</v>
+        <v>500</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259504155</t>
+          <t>9786259747323</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sesinden Mahrum</t>
+          <t>Dekadans</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>375</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259504148</t>
+          <t>9786259747316</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Önce Söz Vardı</t>
+          <t>Yazının Düşüşü</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259504131</t>
+          <t>9786259747309</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Filistin Demek</t>
+          <t>Rodin’in Deliler Bahçesi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>450</v>
+        <v>225</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259504124</t>
+          <t>9786259504193</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Hayat Bir Sahne</t>
+          <t>Süleyman Uludağ ve Mustafa Kara’yla Söyleşiler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>285</v>
+        <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259504117</t>
+          <t>9786259504179</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yas Tutulması</t>
+          <t>Burada Olmayan</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>285</v>
+        <v>420</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259504100</t>
+          <t>9786259504186</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Bahtiyar Yokuşu</t>
+          <t>Şam Semalarında İsa</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>300</v>
+        <v>225</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259872292</t>
+          <t>9786259504162</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Baba</t>
+          <t>Üsküp’ün Yedi Rengi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>450</v>
+        <v>225</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259872285</t>
+          <t>9786259504155</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Zaman Çekimleri</t>
+          <t>Sesinden Mahrum</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259872278</t>
+          <t>9786259504148</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Bakış Boşluğu</t>
+          <t>Önce Söz Vardı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>285</v>
+        <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259872261</t>
+          <t>9786259504131</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Analog Öyküler</t>
+          <t>Filistin Demek</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>1000</v>
+        <v>450</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259872230</t>
+          <t>9786259504124</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kış Geceleri ve Kuğular</t>
+          <t>Hayat Bir Sahne</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>450</v>
+        <v>285</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259872254</t>
+          <t>9786259504117</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Karlı Madra</t>
+          <t>Yas Tutulması</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>285</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259872247</t>
+          <t>9786259504100</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Viyana’dan Gülümser Gibi</t>
+          <t>Bahtiyar Yokuşu</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>255</v>
+        <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259872223</t>
+          <t>9786259872292</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yorgun Mermi</t>
+          <t>Baba</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>270</v>
+        <v>450</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259872209</t>
+          <t>9786259872285</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kırk</t>
+          <t>Zaman Çekimleri</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>255</v>
+        <v>270</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259955292</t>
+          <t>9786259872278</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Leylekleri Beklerken</t>
+          <t>Bakış Boşluğu</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>450</v>
+        <v>285</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259872216</t>
+          <t>9786259872261</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Avangart Sinema ve Resim</t>
+          <t>Analog Öyküler</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>525</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259955285</t>
+          <t>9786259872230</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kitabü'l-Menazır (Optik)</t>
+          <t>Kış Geceleri ve Kuğular</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>750</v>
+        <v>450</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259955278</t>
+          <t>9786259872254</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İslamcıların Devlet Tartışmaları</t>
+          <t>Karlı Madra</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>450</v>
+        <v>285</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259955254</t>
+          <t>9786259872247</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Beni Hikayeden Çıkart</t>
+          <t>Viyana’dan Gülümser Gibi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>360</v>
+        <v>255</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259955261</t>
+          <t>9786259872223</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bekleme Salonu</t>
+          <t>Yorgun Mermi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>360</v>
+        <v>270</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259955230</t>
+          <t>9786259872209</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Gri Otobüs</t>
+          <t>Kırk</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>285</v>
+        <v>255</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259955247</t>
+          <t>9786259955292</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Divanını Yakan Şair</t>
+          <t>Leylekleri Beklerken</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259955223</t>
+          <t>9786259872216</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Güneşe Yakın</t>
+          <t>Avangart Sinema ve Resim</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>285</v>
+        <v>525</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259955209</t>
+          <t>9786259955285</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Örtüsüz Yüzler</t>
+          <t>Kitabü'l-Menazır (Optik)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>285</v>
+        <v>750</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259955216</t>
+          <t>9786259955278</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Menzile Koşan Süvariler</t>
+          <t>İslamcıların Devlet Tartışmaları</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>270</v>
+        <v>450</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057266392</t>
+          <t>9786259955254</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Eve Gitmeyen Yollar</t>
+          <t>Beni Hikayeden Çıkart</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057266385</t>
+          <t>9786259955261</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Işık</t>
+          <t>Bekleme Salonu</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057266378</t>
+          <t>9786259955230</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kuşlarla Bir Hatıra</t>
+          <t>Gri Otobüs</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>300</v>
+        <v>285</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057287151</t>
+          <t>9786259955247</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kalanlara</t>
+          <t>Divanını Yakan Şair</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057266361</t>
+          <t>9786259955223</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kehanetin İlk Günü</t>
+          <t>Güneşe Yakın</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>390</v>
+        <v>285</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057266347</t>
+          <t>9786259955209</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Acayip Melodram</t>
+          <t>Örtüsüz Yüzler</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>240</v>
+        <v>285</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057266330</t>
+          <t>9786259955216</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İncir Yarası</t>
+          <t>Menzile Koşan Süvariler</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>330</v>
+        <v>270</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057266354</t>
+          <t>9786057266392</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de İslamofobik Retorik</t>
+          <t>Eve Gitmeyen Yollar</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>700</v>
+        <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057266323</t>
+          <t>9786057266385</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenlik Sevdası</t>
+          <t>Kırmızı Işık</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057276896</t>
+          <t>9786057266378</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>İnsan Neden Hikaye Anlatır</t>
+          <t>Kuşlarla Bir Hatıra</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>330</v>
+        <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057276889</t>
+          <t>9786057287151</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Herkese Biraz Bahar Gerek</t>
+          <t>Kalanlara</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>225</v>
+        <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057266316</t>
+          <t>9786057266361</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Değişim</t>
+          <t>Kehanetin İlk Günü</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>240</v>
+        <v>390</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057266309</t>
+          <t>9786057266347</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Siz Hiç Öldünüz mü</t>
+          <t>Acayip Melodram</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>195</v>
+        <v>240</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057276841</t>
+          <t>9786057266330</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Kadınlar</t>
+          <t>İncir Yarası</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>210</v>
+        <v>330</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057276834</t>
+          <t>9786057266354</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat ve İtibar</t>
+          <t>Türkiye’de İslamofobik Retorik</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>270</v>
+        <v>700</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057276827</t>
+          <t>9786057266323</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Akşam Yazıları</t>
+          <t>Öğretmenlik Sevdası</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057276810</t>
+          <t>9786057276896</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kitabın Ortası</t>
+          <t>İnsan Neden Hikaye Anlatır</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057276803</t>
+          <t>9786057276889</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Birkaç Güvenilir Rivayet</t>
+          <t>Herkese Biraz Bahar Gerek</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>210</v>
+        <v>225</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057287113</t>
+          <t>9786057266316</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Kaderi</t>
+          <t>Toplumsal Değişim</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>330</v>
+        <v>240</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057287182</t>
+          <t>9786057266309</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Geleceği ile Türkiye</t>
+          <t>Siz Hiç Öldünüz mü</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>285</v>
+        <v>195</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057287175</t>
+          <t>9786057276841</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Yirminci Yüzyıl Edebiyat Teorisi</t>
+          <t>Aynadaki Kadınlar</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>600</v>
+        <v>210</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057287199</t>
+          <t>9786057276834</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanma</t>
+          <t>Edebiyat ve İtibar</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057287168</t>
+          <t>9786057276827</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayeleri</t>
+          <t>Akşam Yazıları</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057287144</t>
+          <t>9786057276810</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Okuma Halleri</t>
+          <t>Kitabın Ortası</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>225</v>
+        <v>300</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057276872</t>
+          <t>9786057276803</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Kırk Vezir Hikayeleri</t>
+          <t>Birkaç Güvenilir Rivayet</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>480</v>
+        <v>210</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057287137</t>
+          <t>9786057287113</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Postmodernizm ve Mahremiyetin Dönüşümü</t>
+          <t>Türkiye'nin Kaderi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>400</v>
+        <v>330</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786057287106</t>
+          <t>9786057287182</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>İ Hali</t>
+          <t>Geleceği ile Türkiye</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>70</v>
+        <v>285</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257267519</t>
+          <t>9786057287175</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Muhtemel Menkıbeler</t>
+          <t>Yirminci Yüzyıl Edebiyat Teorisi</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>165</v>
+        <v>600</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257267496</t>
+          <t>9786057287199</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>İbrahim'i Beklerken</t>
+          <t>Aydınlanma</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257267526</t>
+          <t>9786057287168</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kuşlu Süveter</t>
+          <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257267502</t>
+          <t>9786057287144</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Bıçkın</t>
+          <t>Okuma Halleri</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>165</v>
+        <v>225</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786058039742</t>
+          <t>9786057276872</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Uzaklık Yaralar</t>
+          <t>Kırk Vezir Hikayeleri</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>60</v>
+        <v>480</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057276858</t>
+          <t>9786057287137</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Dağlar İçinde</t>
+          <t>Postmodernizm ve Mahremiyetin Dönüşümü</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
+          <t>9786057287106</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>İ Hali</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786257267519</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Muhtemel Menkıbeler</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786257267496</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>İbrahim'i Beklerken</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786257267526</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Kuşlu Süveter</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786257267502</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Bıçkın</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786058039742</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Uzaklık Yaralar</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786057276858</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Dağlar İçinde</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
           <t>9786259388496</t>
         </is>
       </c>
-      <c r="B94" s="1" t="inlineStr">
+      <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Bir Toprak Bin Dua</t>
         </is>
       </c>
-      <c r="C94" s="1">
+      <c r="C101" s="1">
         <v>900</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>