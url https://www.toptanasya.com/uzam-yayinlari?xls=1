--- v1 (2026-05-21)
+++ v2 (2026-07-18)
@@ -85,1540 +85,1555 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259019772</t>
+          <t>9786259019758</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bir Şehre Vardım</t>
+          <t>Mızraklı İlmihâl</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>690</v>
+        <v>480</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259019765</t>
+          <t>9786259019772</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi Dine İhtiyaç Duyar</t>
+          <t>Bir Şehre Vardım</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>690</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259019741</t>
+          <t>9786259019765</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Güvercin Kanadıyla</t>
+          <t>Demokrasi Dine İhtiyaç Duyar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259019734</t>
+          <t>9786259019741</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yaşamadan Bilinmez</t>
+          <t>Güvercin Kanadıyla</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259019727</t>
+          <t>9786259019734</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Günler Anap’tan Yana</t>
+          <t>Yaşamadan Bilinmez</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>320</v>
+        <v>280</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259019710</t>
+          <t>9786259019727</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Üsküp’ün Yedi Rengi</t>
+          <t>Günler Anap’tan Yana</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>225</v>
+        <v>320</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259019703</t>
+          <t>9786259019710</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kalanlara</t>
+          <t>Üsküp’ün Yedi Rengi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>225</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259388489</t>
+          <t>9786259019703</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yol Uykusu</t>
+          <t>Kalanlara</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259388472</t>
+          <t>9786259388489</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Yağarken</t>
+          <t>Yol Uykusu</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259388465</t>
+          <t>9786259388472</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Solguna Serenad</t>
+          <t>Yağmur Yağarken</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259388434</t>
+          <t>9786259388465</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Can Nehrine Varınca İrşadi</t>
+          <t>Solguna Serenad</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>650</v>
+        <v>240</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259388441</t>
+          <t>9786259388434</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Renkli Karanlık</t>
+          <t>Can Nehrine Varınca İrşadi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>210</v>
+        <v>650</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259388458</t>
+          <t>9786259388441</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yüzyıllık Soykırım</t>
+          <t>Renkli Karanlık</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>910</v>
+        <v>210</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259388427</t>
+          <t>9786259388458</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Cüce Mazgalı</t>
+          <t>Yüzyıllık Soykırım</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>470</v>
+        <v>910</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259388410</t>
+          <t>9786259388427</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bul Beni Doktor</t>
+          <t>Cüce Mazgalı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>260</v>
+        <v>470</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259660752</t>
+          <t>9786259388410</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yirminci Yüzyıl Travnik Alimleri</t>
+          <t>Bul Beni Doktor</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>415</v>
+        <v>260</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259660745</t>
+          <t>9786259660752</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Tenha Kalabalık</t>
+          <t>Yirminci Yüzyıl Travnik Alimleri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>380</v>
+        <v>415</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259660738</t>
+          <t>9786259660745</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Üç Günlük Dünyanın İkinci Günü</t>
+          <t>Tenha Kalabalık</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259388403</t>
+          <t>9786259660738</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gül Mevsimi</t>
+          <t>Üç Günlük Dünyanın İkinci Günü</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259660790</t>
+          <t>9786259388403</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ana Dili Sessizlik</t>
+          <t>Gül Mevsimi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259660783</t>
+          <t>9786259660790</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Şehrin Şarkısı</t>
+          <t>Ana Dili Sessizlik</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>575</v>
+        <v>280</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259660776</t>
+          <t>9786259660783</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kuş Adam</t>
+          <t>Şehrin Şarkısı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>575</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259660769</t>
+          <t>9786259660776</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Azade</t>
+          <t>Kuş Adam</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259660721</t>
+          <t>9786259660769</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Adem’in Çocukları</t>
+          <t>Azade</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259660707</t>
+          <t>9786259660721</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sen De Öfkelendin Mi</t>
+          <t>Adem’in Çocukları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259747392</t>
+          <t>9786259660707</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Semadirek Uğulduyor</t>
+          <t>Sen De Öfkelendin Mi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259747385</t>
+          <t>9786259747392</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Rahatsız Tuğla</t>
+          <t>Semadirek Uğulduyor</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259660714</t>
+          <t>9786259747385</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Hata Payı</t>
+          <t>Rahatsız Tuğla</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259747378</t>
+          <t>9786259660714</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Lacivert Günler</t>
+          <t>Hata Payı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259747361</t>
+          <t>9786259747378</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Afrodit’in Üvey Kızları</t>
+          <t>Lacivert Günler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259747354</t>
+          <t>9786259747361</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Küllere Yazılmış Hayat</t>
+          <t>Afrodit’in Üvey Kızları</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>480</v>
+        <v>240</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259747347</t>
+          <t>9786259747354</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Şükran Divanı</t>
+          <t>Küllere Yazılmış Hayat</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>330</v>
+        <v>480</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259747330</t>
+          <t>9786259747347</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Batı-Yorum</t>
+          <t>Şükran Divanı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>500</v>
+        <v>330</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259747323</t>
+          <t>9786259747330</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Dekadans</t>
+          <t>Batı-Yorum</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>375</v>
+        <v>500</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259747316</t>
+          <t>9786259747323</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Yazının Düşüşü</t>
+          <t>Dekadans</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>420</v>
+        <v>375</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259747309</t>
+          <t>9786259747316</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Rodin’in Deliler Bahçesi</t>
+          <t>Yazının Düşüşü</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>225</v>
+        <v>420</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259504193</t>
+          <t>9786259747309</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Süleyman Uludağ ve Mustafa Kara’yla Söyleşiler</t>
+          <t>Rodin’in Deliler Bahçesi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>300</v>
+        <v>225</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259504179</t>
+          <t>9786259504193</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Burada Olmayan</t>
+          <t>Süleyman Uludağ ve Mustafa Kara’yla Söyleşiler</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259504186</t>
+          <t>9786259504179</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Şam Semalarında İsa</t>
+          <t>Burada Olmayan</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>225</v>
+        <v>420</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259504162</t>
+          <t>9786259504186</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Üsküp’ün Yedi Rengi</t>
+          <t>Şam Semalarında İsa</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>225</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259504155</t>
+          <t>9786259504162</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sesinden Mahrum</t>
+          <t>Üsküp’ün Yedi Rengi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>300</v>
+        <v>225</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259504148</t>
+          <t>9786259504155</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Önce Söz Vardı</t>
+          <t>Sesinden Mahrum</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259504131</t>
+          <t>9786259504148</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Filistin Demek</t>
+          <t>Önce Söz Vardı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259504124</t>
+          <t>9786259504131</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hayat Bir Sahne</t>
+          <t>Filistin Demek</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>285</v>
+        <v>450</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259504117</t>
+          <t>9786259504124</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Yas Tutulması</t>
+          <t>Hayat Bir Sahne</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>285</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259504100</t>
+          <t>9786259504117</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Bahtiyar Yokuşu</t>
+          <t>Yas Tutulması</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>300</v>
+        <v>285</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259872292</t>
+          <t>9786259504100</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Baba</t>
+          <t>Bahtiyar Yokuşu</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259872285</t>
+          <t>9786259872292</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Zaman Çekimleri</t>
+          <t>Baba</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>270</v>
+        <v>450</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259872278</t>
+          <t>9786259872285</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Bakış Boşluğu</t>
+          <t>Zaman Çekimleri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>285</v>
+        <v>270</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259872261</t>
+          <t>9786259872278</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Analog Öyküler</t>
+          <t>Bakış Boşluğu</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>1000</v>
+        <v>285</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259872230</t>
+          <t>9786259872261</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kış Geceleri ve Kuğular</t>
+          <t>Analog Öyküler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>450</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259872254</t>
+          <t>9786259872230</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Karlı Madra</t>
+          <t>Kış Geceleri ve Kuğular</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>285</v>
+        <v>450</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259872247</t>
+          <t>9786259872254</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Viyana’dan Gülümser Gibi</t>
+          <t>Karlı Madra</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>255</v>
+        <v>285</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259872223</t>
+          <t>9786259872247</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yorgun Mermi</t>
+          <t>Viyana’dan Gülümser Gibi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>270</v>
+        <v>255</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259872209</t>
+          <t>9786259872223</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kırk</t>
+          <t>Yorgun Mermi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>255</v>
+        <v>270</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259955292</t>
+          <t>9786259872209</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Leylekleri Beklerken</t>
+          <t>Kırk</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>450</v>
+        <v>255</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259872216</t>
+          <t>9786259955292</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Avangart Sinema ve Resim</t>
+          <t>Leylekleri Beklerken</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>525</v>
+        <v>450</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259955285</t>
+          <t>9786259872216</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kitabü'l-Menazır (Optik)</t>
+          <t>Avangart Sinema ve Resim</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>750</v>
+        <v>525</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259955278</t>
+          <t>9786259955285</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İslamcıların Devlet Tartışmaları</t>
+          <t>Kitabü'l-Menazır (Optik)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259955254</t>
+          <t>9786259955278</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Beni Hikayeden Çıkart</t>
+          <t>İslamcıların Devlet Tartışmaları</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259955261</t>
+          <t>9786259955254</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Bekleme Salonu</t>
+          <t>Beni Hikayeden Çıkart</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259955230</t>
+          <t>9786259955261</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Gri Otobüs</t>
+          <t>Bekleme Salonu</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>285</v>
+        <v>360</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259955247</t>
+          <t>9786259955230</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Divanını Yakan Şair</t>
+          <t>Gri Otobüs</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>300</v>
+        <v>285</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259955223</t>
+          <t>9786259955247</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Güneşe Yakın</t>
+          <t>Divanını Yakan Şair</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>285</v>
+        <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259955209</t>
+          <t>9786259955223</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Örtüsüz Yüzler</t>
+          <t>Güneşe Yakın</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>285</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259955216</t>
+          <t>9786259955209</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Menzile Koşan Süvariler</t>
+          <t>Örtüsüz Yüzler</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>270</v>
+        <v>285</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057266392</t>
+          <t>9786259955216</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Eve Gitmeyen Yollar</t>
+          <t>Menzile Koşan Süvariler</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057266385</t>
+          <t>9786057266392</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Işık</t>
+          <t>Eve Gitmeyen Yollar</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057266378</t>
+          <t>9786057266385</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kuşlarla Bir Hatıra</t>
+          <t>Kırmızı Işık</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057287151</t>
+          <t>9786057266378</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kalanlara</t>
+          <t>Kuşlarla Bir Hatıra</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057266361</t>
+          <t>9786057287151</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kehanetin İlk Günü</t>
+          <t>Kalanlara</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>390</v>
+        <v>300</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057266347</t>
+          <t>9786057266361</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Acayip Melodram</t>
+          <t>Kehanetin İlk Günü</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>240</v>
+        <v>390</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057266330</t>
+          <t>9786057266347</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>İncir Yarası</t>
+          <t>Acayip Melodram</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>330</v>
+        <v>240</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057266354</t>
+          <t>9786057266330</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de İslamofobik Retorik</t>
+          <t>İncir Yarası</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>700</v>
+        <v>330</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057266323</t>
+          <t>9786057266354</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenlik Sevdası</t>
+          <t>Türkiye’de İslamofobik Retorik</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>270</v>
+        <v>700</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057276896</t>
+          <t>9786057266323</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>İnsan Neden Hikaye Anlatır</t>
+          <t>Öğretmenlik Sevdası</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>330</v>
+        <v>270</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057276889</t>
+          <t>9786057276896</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Herkese Biraz Bahar Gerek</t>
+          <t>İnsan Neden Hikaye Anlatır</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>225</v>
+        <v>330</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057266316</t>
+          <t>9786057276889</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Değişim</t>
+          <t>Herkese Biraz Bahar Gerek</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>240</v>
+        <v>225</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057266309</t>
+          <t>9786057266316</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Siz Hiç Öldünüz mü</t>
+          <t>Toplumsal Değişim</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>195</v>
+        <v>240</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057276841</t>
+          <t>9786057266309</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Kadınlar</t>
+          <t>Siz Hiç Öldünüz mü</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>210</v>
+        <v>195</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057276834</t>
+          <t>9786057276841</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat ve İtibar</t>
+          <t>Aynadaki Kadınlar</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>270</v>
+        <v>210</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057276827</t>
+          <t>9786057276834</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Akşam Yazıları</t>
+          <t>Edebiyat ve İtibar</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057276810</t>
+          <t>9786057276827</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Kitabın Ortası</t>
+          <t>Akşam Yazıları</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057276803</t>
+          <t>9786057276810</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Birkaç Güvenilir Rivayet</t>
+          <t>Kitabın Ortası</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>210</v>
+        <v>300</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057287113</t>
+          <t>9786057276803</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Kaderi</t>
+          <t>Birkaç Güvenilir Rivayet</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>330</v>
+        <v>210</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786057287182</t>
+          <t>9786057287113</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Geleceği ile Türkiye</t>
+          <t>Türkiye'nin Kaderi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>285</v>
+        <v>330</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057287175</t>
+          <t>9786057287182</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Yirminci Yüzyıl Edebiyat Teorisi</t>
+          <t>Geleceği ile Türkiye</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>600</v>
+        <v>285</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786057287199</t>
+          <t>9786057287175</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanma</t>
+          <t>Yirminci Yüzyıl Edebiyat Teorisi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057287168</t>
+          <t>9786057287199</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayeleri</t>
+          <t>Aydınlanma</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057287144</t>
+          <t>9786057287168</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Okuma Halleri</t>
+          <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>225</v>
+        <v>400</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057276872</t>
+          <t>9786057287144</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Kırk Vezir Hikayeleri</t>
+          <t>Okuma Halleri</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>480</v>
+        <v>225</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057287137</t>
+          <t>9786057276872</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Postmodernizm ve Mahremiyetin Dönüşümü</t>
+          <t>Kırk Vezir Hikayeleri</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>400</v>
+        <v>480</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057287106</t>
+          <t>9786057287137</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>İ Hali</t>
+          <t>Postmodernizm ve Mahremiyetin Dönüşümü</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>70</v>
+        <v>400</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257267519</t>
+          <t>9786057287106</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Muhtemel Menkıbeler</t>
+          <t>İ Hali</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>165</v>
+        <v>70</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257267496</t>
+          <t>9786257267519</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>İbrahim'i Beklerken</t>
+          <t>Muhtemel Menkıbeler</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>200</v>
+        <v>165</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257267526</t>
+          <t>9786257267496</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Kuşlu Süveter</t>
+          <t>İbrahim'i Beklerken</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257267502</t>
+          <t>9786257267526</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Bıçkın</t>
+          <t>Kuşlu Süveter</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>165</v>
+        <v>180</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786058039742</t>
+          <t>9786257267502</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Uzaklık Yaralar</t>
+          <t>Bıçkın</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>60</v>
+        <v>165</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786057276858</t>
+          <t>9786058039742</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Dağlar İçinde</t>
+          <t>Uzaklık Yaralar</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>180</v>
+        <v>60</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
+          <t>9786057276858</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Dağlar İçinde</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
           <t>9786259388496</t>
         </is>
       </c>
-      <c r="B101" s="1" t="inlineStr">
+      <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Bir Toprak Bin Dua</t>
         </is>
       </c>
-      <c r="C101" s="1">
+      <c r="C102" s="1">
         <v>900</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>