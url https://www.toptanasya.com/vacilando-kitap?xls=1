--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -85,1120 +85,1165 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057370372</t>
+          <t>9786259701950</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Prens</t>
+          <t>Hayaletler ve Bilumum Fantasmalar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259701943</t>
+          <t>9786259319902</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Anlaşılmayan</t>
+          <t>Kırmızı Işık Yazıları</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259771373</t>
+          <t>9786259701967</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Notting Hill’in Napolyon’u</t>
+          <t>Güneşsiz Diyarlar Makamı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259922379</t>
+          <t>9786057370372</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Belki de Gerçekten Mümkündür Dönmek</t>
+          <t>Mutlu Prens</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259701936</t>
+          <t>9786259701943</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bizans Kapısı Çin Büyüsü</t>
+          <t>Anlaşılmayan</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259771366</t>
+          <t>9786259771373</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Mutlak Aşk</t>
+          <t>Notting Hill’in Napolyon’u</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259771397</t>
+          <t>9786259922379</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Dinoreks Gecenin Kahramanı</t>
+          <t>Belki de Gerçekten Mümkündür Dönmek</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259701905</t>
+          <t>9786259701936</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Dinoreks Renklerin Kahramanı</t>
+          <t>Bizans Kapısı Çin Büyüsü</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259771359</t>
+          <t>9786259771366</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bay Polly’nin Tarihi</t>
+          <t>Mutlak Aşk</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259771342</t>
+          <t>9786259771397</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kayzer’in Atı Libussa</t>
+          <t>Dinoreks Gecenin Kahramanı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259771311</t>
+          <t>9786259701905</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Münzevi Sesler Korosu</t>
+          <t>Dinoreks Renklerin Kahramanı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259771304</t>
+          <t>9786259771359</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Bütün Karıncaları</t>
+          <t>Bay Polly’nin Tarihi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259429496</t>
+          <t>9786259771342</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Şark Ekspresi Ya Da Da Da</t>
+          <t>Kayzer’in Atı Libussa</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259429489</t>
+          <t>9786259771311</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hikâye Taciri</t>
+          <t>Münzevi Sesler Korosu</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259429434</t>
+          <t>9786259771304</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Emin Efendi</t>
+          <t>Dünyanın Bütün Karıncaları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259771328</t>
+          <t>9786259429496</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Tekerlemeli Hikayeler</t>
+          <t>Şark Ekspresi Ya Da Da Da</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259771335</t>
+          <t>9786259429489</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Hikâye Taciri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259429465</t>
+          <t>9786259429434</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Daniel Webster ile Şeytan</t>
+          <t>Emin Efendi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259429472</t>
+          <t>9786259771328</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Birkaç Davut</t>
+          <t>Tekerlemeli Hikayeler</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259429441</t>
+          <t>9786259771335</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Thomas F’nin Kamuya Açık Son Notları</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259429458</t>
+          <t>9786259429465</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Toprak Humması</t>
+          <t>Daniel Webster ile Şeytan</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259429410</t>
+          <t>9786259429472</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kurtlar Hanedanlığı</t>
+          <t>Birkaç Davut</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259429427</t>
+          <t>9786259429441</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Lokis</t>
+          <t>Thomas F’nin Kamuya Açık Son Notları</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259429403</t>
+          <t>9786259429458</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Olmaması Gereken Şeyler</t>
+          <t>Toprak Humması</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259922393</t>
+          <t>9786259429410</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yedi Düvelin Ecnebisi</t>
+          <t>Kurtlar Hanedanlığı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259922386</t>
+          <t>9786259429427</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Küllerinden Doğan Dünya</t>
+          <t>Lokis</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259922362</t>
+          <t>9786259429403</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sağ ve Sol</t>
+          <t>Olmaması Gereken Şeyler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057306692</t>
+          <t>9786259922393</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kara Kışın Gün Işığı</t>
+          <t>Yedi Düvelin Ecnebisi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259922355</t>
+          <t>9786259922386</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bir Deli Rüzgar</t>
+          <t>Küllerinden Doğan Dünya</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259922324</t>
+          <t>9786259922362</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Pandispanya Gazetesi</t>
+          <t>Sağ ve Sol</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259922317</t>
+          <t>9786057306692</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Tahirbuselik Devrim Marşı</t>
+          <t>Kara Kışın Gün Işığı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259922348</t>
+          <t>9786259922355</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ankesörlü Martı ya da İşlikte Bal Pompası</t>
+          <t>Bir Deli Rüzgar</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259922331</t>
+          <t>9786259922324</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İkinci Yeni Neyimiz Olur?</t>
+          <t>Pandispanya Gazetesi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259922300</t>
+          <t>9786259922317</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Eski Zaman Türküsü</t>
+          <t>Tahirbuselik Devrim Marşı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057306685</t>
+          <t>9786259922348</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Suçluyorum</t>
+          <t>Ankesörlü Martı ya da İşlikte Bal Pompası</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>60</v>
+        <v>180</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057306678</t>
+          <t>9786259922331</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Nerantzula</t>
+          <t>İkinci Yeni Neyimiz Olur?</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057306661</t>
+          <t>9786259922300</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Tanrıların Oyunu</t>
+          <t>Eski Zaman Türküsü</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057306616</t>
+          <t>9786057306685</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kuş Grisi</t>
+          <t>Suçluyorum</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>180</v>
+        <v>60</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057306654</t>
+          <t>9786057306678</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Celalname</t>
+          <t>Nerantzula</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057370389</t>
+          <t>9786057306661</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Profesör’ün Evi</t>
+          <t>Tanrıların Oyunu</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057306647</t>
+          <t>9786057306616</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ben Kendimi Nereden</t>
+          <t>Kuş Grisi</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057306623</t>
+          <t>9786057306654</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Bilinen Tüm Zamanlar</t>
+          <t>Celalname</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>140</v>
+        <v>110</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057306630</t>
+          <t>9786057370389</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kırık Çizgiler</t>
+          <t>Profesör’ün Evi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057370396</t>
+          <t>9786057306647</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Rengini Benden Alan</t>
+          <t>Ben Kendimi Nereden</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057306609</t>
+          <t>9786057306623</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Sahipsiz Mektuplar Müzesi</t>
+          <t>Bilinen Tüm Zamanlar</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057370358</t>
+          <t>9786057306630</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Bir Adam Ve Kill Bill Islığı</t>
+          <t>Küçük Kırık Çizgiler</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057370365</t>
+          <t>9786057370396</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Palaçinka</t>
+          <t>Rengini Benden Alan</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057370341</t>
+          <t>9786057306609</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Saatçi İbrahim Efendi Tarihi</t>
+          <t>Sahipsiz Mektuplar Müzesi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057370334</t>
+          <t>9786057370358</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Tükeniş Orkestrası</t>
+          <t>Bir Adam Ve Kill Bill Islığı</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057370327</t>
+          <t>9786057370365</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Kahramanı Dinoreks</t>
+          <t>Palaçinka</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057370303</t>
+          <t>9786057370341</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yumurta</t>
+          <t>Saatçi İbrahim Efendi Tarihi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057370310</t>
+          <t>9786057370334</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Annemin Gelincik Tarlası</t>
+          <t>Tükeniş Orkestrası</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057060198</t>
+          <t>9786057370327</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sandalım Geliyor Varda</t>
+          <t>Gecenin Kahramanı Dinoreks</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057060167</t>
+          <t>9786057370303</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Umuda Koşan Çocuklar</t>
+          <t>Yumurta</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057060174</t>
+          <t>9786057370310</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Masal Gibi</t>
+          <t>Annemin Gelincik Tarlası</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057060181</t>
+          <t>9786057060198</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Gri Adam</t>
+          <t>Sandalım Geliyor Varda</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057060150</t>
+          <t>9786057060167</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Tengizek Destanı'nın Okunabilen Kısmı</t>
+          <t>Umuda Koşan Çocuklar</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057060143</t>
+          <t>9786057060174</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Maviydi Beklenen</t>
+          <t>Masal Gibi</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057060105</t>
+          <t>9786057060181</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Ömrümden Beş Sene</t>
+          <t>Gri Adam</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057060112</t>
+          <t>9786057060150</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Komşum Rosicky</t>
+          <t>Tengizek Destanı'nın Okunabilen Kısmı</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057488039</t>
+          <t>9786057060143</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Devlerin Ölümü</t>
+          <t>Maviydi Beklenen</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057488022</t>
+          <t>9786057060105</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Bir Garip Adam</t>
+          <t>Ömrümden Beş Sene</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057488008</t>
+          <t>9786057060112</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Yakacık Mektupları</t>
+          <t>Komşum Rosicky</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057488015</t>
+          <t>9786057488039</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kovuk Palas’ın Esrarı</t>
+          <t>Devlerin Ölümü</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057060136</t>
+          <t>9786057488022</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Belki De Gerçekten Mümkündür Dönmek</t>
+          <t>Bir Garip Adam</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057060129</t>
+          <t>9786057488008</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Biz İse Yalnızca Arabalardık</t>
+          <t>Yakacık Mektupları</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057488091</t>
+          <t>9786057488015</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Modern Zamanlar İçin</t>
+          <t>Kovuk Palas’ın Esrarı</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>110</v>
+        <v>280</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057488053</t>
+          <t>9786057060136</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Sanırlardı Ki O</t>
+          <t>Belki De Gerçekten Mümkündür Dönmek</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057488046</t>
+          <t>9786057060129</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Hammurabi</t>
+          <t>Biz İse Yalnızca Arabalardık</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>40</v>
+        <v>180</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057488060</t>
+          <t>9786057488091</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Serçe</t>
+          <t>Modern Zamanlar İçin</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057488077</t>
+          <t>9786057488053</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Silindir Şapka Giyen Köylü</t>
+          <t>Sanırlardı Ki O</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
+          <t>9786057488046</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Hammurabi</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786057488060</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Serçe</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786057488077</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Silindir Şapka Giyen Köylü</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
           <t>9786259701929</t>
         </is>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Yaşadığımız Evler</t>
         </is>
       </c>
-      <c r="C73" s="1">
+      <c r="C76" s="1">
         <v>240</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>