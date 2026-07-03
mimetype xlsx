--- v1 (2026-04-02)
+++ v2 (2026-07-03)
@@ -85,1165 +85,1345 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259701950</t>
+          <t>9786259701981</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Hayaletler ve Bilumum Fantasmalar</t>
+          <t>Bacayı İndir Bacayı Kaldır</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259319902</t>
+          <t>9786259701974</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Işık Yazıları</t>
+          <t>Kovuk Palas’ın Esrarı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259701967</t>
+          <t>9786259289496</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Güneşsiz Diyarlar Makamı</t>
+          <t>Ahsen Bey Vakası</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057370372</t>
+          <t>9786259289458</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Prens</t>
+          <t>Kırkından Sonra</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259701943</t>
+          <t>9786259289434</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Anlaşılmayan</t>
+          <t>Cinnet Diyarında</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259771373</t>
+          <t>9786259289489</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Notting Hill’in Napolyon’u</t>
+          <t>Tekinsiz Konak</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259922379</t>
+          <t>9786259289410</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Belki de Gerçekten Mümkündür Dönmek</t>
+          <t>Sandalım Geliyor Varda</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259701936</t>
+          <t>9786259701998</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bizans Kapısı Çin Büyüsü</t>
+          <t>Tuhaf</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259771366</t>
+          <t>9786259289441</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Mutlak Aşk</t>
+          <t>Emin Efendi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259771397</t>
+          <t>9786259289427</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Dinoreks Gecenin Kahramanı</t>
+          <t>Silindir Şapka Giyen Köylü</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>260</v>
+        <v>978</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259701905</t>
+          <t>9786259701912</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Dinoreks Renklerin Kahramanı</t>
+          <t>Yakacık Mektupları</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259771359</t>
+          <t>9786259289403</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bay Polly’nin Tarihi</t>
+          <t>Sazlık</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259771342</t>
+          <t>9786259701950</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kayzer’in Atı Libussa</t>
+          <t>Hayaletler ve Bilumum Fantasmalar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259771311</t>
+          <t>9786259319902</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Münzevi Sesler Korosu</t>
+          <t>Kırmızı Işık Yazıları</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259771304</t>
+          <t>9786259701967</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Bütün Karıncaları</t>
+          <t>Güneşsiz Diyarlar Makamı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259429496</t>
+          <t>9786057370372</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Şark Ekspresi Ya Da Da Da</t>
+          <t>Mutlu Prens</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259429489</t>
+          <t>9786259701943</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Hikâye Taciri</t>
+          <t>Anlaşılmayan</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259429434</t>
+          <t>9786259771373</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Emin Efendi</t>
+          <t>Notting Hill’in Napolyon’u</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259771328</t>
+          <t>9786259922379</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tekerlemeli Hikayeler</t>
+          <t>Belki de Gerçekten Mümkündür Dönmek</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259771335</t>
+          <t>9786259701936</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Bizans Kapısı Çin Büyüsü</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259429465</t>
+          <t>9786259771366</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Daniel Webster ile Şeytan</t>
+          <t>Mutlak Aşk</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259429472</t>
+          <t>9786259771397</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Birkaç Davut</t>
+          <t>Dinoreks Gecenin Kahramanı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259429441</t>
+          <t>9786259701905</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Thomas F’nin Kamuya Açık Son Notları</t>
+          <t>Dinoreks Renklerin Kahramanı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259429458</t>
+          <t>9786259771359</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Toprak Humması</t>
+          <t>Bay Polly’nin Tarihi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259429410</t>
+          <t>9786259771342</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kurtlar Hanedanlığı</t>
+          <t>Kayzer’in Atı Libussa</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259429427</t>
+          <t>9786259771311</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Lokis</t>
+          <t>Münzevi Sesler Korosu</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259429403</t>
+          <t>9786259771304</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Olmaması Gereken Şeyler</t>
+          <t>Dünyanın Bütün Karıncaları</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259922393</t>
+          <t>9786259429496</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yedi Düvelin Ecnebisi</t>
+          <t>Şark Ekspresi Ya Da Da Da</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259922386</t>
+          <t>9786259429489</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Küllerinden Doğan Dünya</t>
+          <t>Hikâye Taciri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259922362</t>
+          <t>9786259429434</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sağ ve Sol</t>
+          <t>Emin Efendi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057306692</t>
+          <t>9786259771328</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kara Kışın Gün Işığı</t>
+          <t>Tekerlemeli Hikayeler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259922355</t>
+          <t>9786259771335</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bir Deli Rüzgar</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259922324</t>
+          <t>9786259429465</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Pandispanya Gazetesi</t>
+          <t>Daniel Webster ile Şeytan</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259922317</t>
+          <t>9786259429472</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Tahirbuselik Devrim Marşı</t>
+          <t>Birkaç Davut</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259922348</t>
+          <t>9786259429441</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Ankesörlü Martı ya da İşlikte Bal Pompası</t>
+          <t>Thomas F’nin Kamuya Açık Son Notları</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259922331</t>
+          <t>9786259429458</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İkinci Yeni Neyimiz Olur?</t>
+          <t>Toprak Humması</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259922300</t>
+          <t>9786259429410</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Eski Zaman Türküsü</t>
+          <t>Kurtlar Hanedanlığı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057306685</t>
+          <t>9786259429427</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Suçluyorum</t>
+          <t>Lokis</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>60</v>
+        <v>180</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057306678</t>
+          <t>9786259429403</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Nerantzula</t>
+          <t>Olmaması Gereken Şeyler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057306661</t>
+          <t>9786259922393</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Tanrıların Oyunu</t>
+          <t>Yedi Düvelin Ecnebisi</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057306616</t>
+          <t>9786259922386</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kuş Grisi</t>
+          <t>Küllerinden Doğan Dünya</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057306654</t>
+          <t>9786259922362</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Celalname</t>
+          <t>Sağ ve Sol</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>110</v>
+        <v>240</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057370389</t>
+          <t>9786057306692</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Profesör’ün Evi</t>
+          <t>Kara Kışın Gün Işığı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>240</v>
+        <v>140</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057306647</t>
+          <t>9786259922355</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ben Kendimi Nereden</t>
+          <t>Bir Deli Rüzgar</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057306623</t>
+          <t>9786259922324</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Bilinen Tüm Zamanlar</t>
+          <t>Pandispanya Gazetesi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057306630</t>
+          <t>9786259922317</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kırık Çizgiler</t>
+          <t>Tahirbuselik Devrim Marşı</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057370396</t>
+          <t>9786259922348</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Rengini Benden Alan</t>
+          <t>Ankesörlü Martı ya da İşlikte Bal Pompası</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057306609</t>
+          <t>9786259922331</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Sahipsiz Mektuplar Müzesi</t>
+          <t>İkinci Yeni Neyimiz Olur?</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057370358</t>
+          <t>9786259922300</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Bir Adam Ve Kill Bill Islığı</t>
+          <t>Eski Zaman Türküsü</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057370365</t>
+          <t>9786057306685</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Palaçinka</t>
+          <t>Suçluyorum</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>180</v>
+        <v>60</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057370341</t>
+          <t>9786057306678</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Saatçi İbrahim Efendi Tarihi</t>
+          <t>Nerantzula</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057370334</t>
+          <t>9786057306661</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Tükeniş Orkestrası</t>
+          <t>Tanrıların Oyunu</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057370327</t>
+          <t>9786057306616</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Kahramanı Dinoreks</t>
+          <t>Kuş Grisi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057370303</t>
+          <t>9786057306654</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yumurta</t>
+          <t>Celalname</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057370310</t>
+          <t>9786057370389</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Annemin Gelincik Tarlası</t>
+          <t>Profesör’ün Evi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057060198</t>
+          <t>9786057306647</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sandalım Geliyor Varda</t>
+          <t>Ben Kendimi Nereden</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057060167</t>
+          <t>9786057306623</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Umuda Koşan Çocuklar</t>
+          <t>Bilinen Tüm Zamanlar</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057060174</t>
+          <t>9786057306630</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Masal Gibi</t>
+          <t>Küçük Kırık Çizgiler</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057060181</t>
+          <t>9786057370396</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Gri Adam</t>
+          <t>Rengini Benden Alan</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057060150</t>
+          <t>9786057306609</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Tengizek Destanı'nın Okunabilen Kısmı</t>
+          <t>Sahipsiz Mektuplar Müzesi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057060143</t>
+          <t>9786057370358</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Maviydi Beklenen</t>
+          <t>Bir Adam Ve Kill Bill Islığı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057060105</t>
+          <t>9786057370365</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Ömrümden Beş Sene</t>
+          <t>Palaçinka</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057060112</t>
+          <t>9786057370341</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Komşum Rosicky</t>
+          <t>Saatçi İbrahim Efendi Tarihi</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057488039</t>
+          <t>9786057370334</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Devlerin Ölümü</t>
+          <t>Tükeniş Orkestrası</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057488022</t>
+          <t>9786057370327</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Bir Garip Adam</t>
+          <t>Gecenin Kahramanı Dinoreks</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057488008</t>
+          <t>9786057370303</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Yakacık Mektupları</t>
+          <t>Yumurta</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057488015</t>
+          <t>9786057370310</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kovuk Palas’ın Esrarı</t>
+          <t>Annemin Gelincik Tarlası</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057060136</t>
+          <t>9786057060198</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Belki De Gerçekten Mümkündür Dönmek</t>
+          <t>Sandalım Geliyor Varda</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057060129</t>
+          <t>9786057060167</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Biz İse Yalnızca Arabalardık</t>
+          <t>Umuda Koşan Çocuklar</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057488091</t>
+          <t>9786057060174</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Modern Zamanlar İçin</t>
+          <t>Masal Gibi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057488053</t>
+          <t>9786057060181</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Sanırlardı Ki O</t>
+          <t>Gri Adam</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057488046</t>
+          <t>9786057060150</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Hammurabi</t>
+          <t>Tengizek Destanı'nın Okunabilen Kısmı</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>40</v>
+        <v>180</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057488060</t>
+          <t>9786057060143</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Serçe</t>
+          <t>Maviydi Beklenen</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057488077</t>
+          <t>9786057060105</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Silindir Şapka Giyen Köylü</t>
+          <t>Ömrümden Beş Sene</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
+          <t>9786057060112</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Komşum Rosicky</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786057488039</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Devlerin Ölümü</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786057488022</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Bir Garip Adam</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786057488008</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Yakacık Mektupları</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786057488015</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Kovuk Palas’ın Esrarı</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786057060136</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Belki De Gerçekten Mümkündür Dönmek</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786057060129</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Biz İse Yalnızca Arabalardık</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786057488091</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Modern Zamanlar İçin</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786057488053</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Sanırlardı Ki O</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786057488046</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Hammurabi</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786057488060</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Serçe</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786057488077</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Silindir Şapka Giyen Köylü</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
           <t>9786259701929</t>
         </is>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Yaşadığımız Evler</t>
         </is>
       </c>
-      <c r="C76" s="1">
+      <c r="C88" s="1">
         <v>240</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>