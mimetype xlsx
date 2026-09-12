--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,1345 +85,1375 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259701981</t>
+          <t>9786259319957</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bacayı İndir Bacayı Kaldır</t>
+          <t>Morendo</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259701974</t>
+          <t>9786259319933</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kovuk Palas’ın Esrarı</t>
+          <t>Zamanın Ara Odaları ya da Bir Göz Enstalasyonu</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259289496</t>
+          <t>9786259701981</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ahsen Bey Vakası</t>
+          <t>Bacayı İndir Bacayı Kaldır</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259289458</t>
+          <t>9786259701974</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kırkından Sonra</t>
+          <t>Kovuk Palas’ın Esrarı</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259289434</t>
+          <t>9786259289496</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Cinnet Diyarında</t>
+          <t>Ahsen Bey Vakası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259289489</t>
+          <t>9786259289458</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Tekinsiz Konak</t>
+          <t>Kırkından Sonra</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259289410</t>
+          <t>9786259289434</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sandalım Geliyor Varda</t>
+          <t>Cinnet Diyarında</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259701998</t>
+          <t>9786259289489</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf</t>
+          <t>Tekinsiz Konak</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259289441</t>
+          <t>9786259289410</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Emin Efendi</t>
+          <t>Sandalım Geliyor Varda</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259289427</t>
+          <t>9786259701998</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Silindir Şapka Giyen Köylü</t>
+          <t>Tuhaf</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>978</v>
+        <v>180</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259701912</t>
+          <t>9786259289441</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yakacık Mektupları</t>
+          <t>Emin Efendi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259289403</t>
+          <t>9786259289427</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sazlık</t>
+          <t>Silindir Şapka Giyen Köylü</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259701950</t>
+          <t>9786259701912</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Hayaletler ve Bilumum Fantasmalar</t>
+          <t>Yakacık Mektupları</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259319902</t>
+          <t>9786259289403</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Işık Yazıları</t>
+          <t>Sazlık</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259701967</t>
+          <t>9786259701950</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Güneşsiz Diyarlar Makamı</t>
+          <t>Hayaletler ve Bilumum Fantasmalar</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057370372</t>
+          <t>9786259319902</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Prens</t>
+          <t>Kırmızı Işık Yazıları</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259701943</t>
+          <t>9786259701967</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Anlaşılmayan</t>
+          <t>Güneşsiz Diyarlar Makamı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259771373</t>
+          <t>9786057370372</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Notting Hill’in Napolyon’u</t>
+          <t>Mutlu Prens</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259922379</t>
+          <t>9786259701943</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Belki de Gerçekten Mümkündür Dönmek</t>
+          <t>Anlaşılmayan</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259701936</t>
+          <t>9786259771373</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bizans Kapısı Çin Büyüsü</t>
+          <t>Notting Hill’in Napolyon’u</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259771366</t>
+          <t>9786259922379</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Mutlak Aşk</t>
+          <t>Belki de Gerçekten Mümkündür Dönmek</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259771397</t>
+          <t>9786259701936</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Dinoreks Gecenin Kahramanı</t>
+          <t>Bizans Kapısı Çin Büyüsü</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259701905</t>
+          <t>9786259771366</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Dinoreks Renklerin Kahramanı</t>
+          <t>Mutlak Aşk</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259771359</t>
+          <t>9786259771397</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bay Polly’nin Tarihi</t>
+          <t>Dinoreks Gecenin Kahramanı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259771342</t>
+          <t>9786259701905</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kayzer’in Atı Libussa</t>
+          <t>Dinoreks Renklerin Kahramanı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259771311</t>
+          <t>9786259771359</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Münzevi Sesler Korosu</t>
+          <t>Bay Polly’nin Tarihi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259771304</t>
+          <t>9786259771342</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Bütün Karıncaları</t>
+          <t>Kayzer’in Atı Libussa</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259429496</t>
+          <t>9786259771311</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Şark Ekspresi Ya Da Da Da</t>
+          <t>Münzevi Sesler Korosu</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259429489</t>
+          <t>9786259771304</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Hikâye Taciri</t>
+          <t>Dünyanın Bütün Karıncaları</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259429434</t>
+          <t>9786259429496</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Emin Efendi</t>
+          <t>Şark Ekspresi Ya Da Da Da</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259771328</t>
+          <t>9786259429489</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Tekerlemeli Hikayeler</t>
+          <t>Hikâye Taciri</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259771335</t>
+          <t>9786259429434</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Emin Efendi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259429465</t>
+          <t>9786259771328</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Daniel Webster ile Şeytan</t>
+          <t>Tekerlemeli Hikayeler</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259429472</t>
+          <t>9786259771335</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Birkaç Davut</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259429441</t>
+          <t>9786259429465</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Thomas F’nin Kamuya Açık Son Notları</t>
+          <t>Daniel Webster ile Şeytan</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259429458</t>
+          <t>9786259429472</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Toprak Humması</t>
+          <t>Birkaç Davut</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259429410</t>
+          <t>9786259429441</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kurtlar Hanedanlığı</t>
+          <t>Thomas F’nin Kamuya Açık Son Notları</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259429427</t>
+          <t>9786259429458</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Lokis</t>
+          <t>Toprak Humması</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259429403</t>
+          <t>9786259429410</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Olmaması Gereken Şeyler</t>
+          <t>Kurtlar Hanedanlığı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259922393</t>
+          <t>9786259429427</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Yedi Düvelin Ecnebisi</t>
+          <t>Lokis</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259922386</t>
+          <t>9786259429403</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Küllerinden Doğan Dünya</t>
+          <t>Olmaması Gereken Şeyler</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259922362</t>
+          <t>9786259922393</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sağ ve Sol</t>
+          <t>Yedi Düvelin Ecnebisi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057306692</t>
+          <t>9786259922386</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kara Kışın Gün Işığı</t>
+          <t>Küllerinden Doğan Dünya</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259922355</t>
+          <t>9786259922362</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Bir Deli Rüzgar</t>
+          <t>Sağ ve Sol</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259922324</t>
+          <t>9786057306692</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Pandispanya Gazetesi</t>
+          <t>Kara Kışın Gün Işığı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259922317</t>
+          <t>9786259922355</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Tahirbuselik Devrim Marşı</t>
+          <t>Bir Deli Rüzgar</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259922348</t>
+          <t>9786259922324</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Ankesörlü Martı ya da İşlikte Bal Pompası</t>
+          <t>Pandispanya Gazetesi</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259922331</t>
+          <t>9786259922317</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İkinci Yeni Neyimiz Olur?</t>
+          <t>Tahirbuselik Devrim Marşı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259922300</t>
+          <t>9786259922348</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Eski Zaman Türküsü</t>
+          <t>Ankesörlü Martı ya da İşlikte Bal Pompası</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057306685</t>
+          <t>9786259922331</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Suçluyorum</t>
+          <t>İkinci Yeni Neyimiz Olur?</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>60</v>
+        <v>240</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057306678</t>
+          <t>9786259922300</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Nerantzula</t>
+          <t>Eski Zaman Türküsü</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057306661</t>
+          <t>9786057306685</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Tanrıların Oyunu</t>
+          <t>Suçluyorum</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057306616</t>
+          <t>9786057306678</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kuş Grisi</t>
+          <t>Nerantzula</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057306654</t>
+          <t>9786057306661</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Celalname</t>
+          <t>Tanrıların Oyunu</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057370389</t>
+          <t>9786057306616</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Profesör’ün Evi</t>
+          <t>Kuş Grisi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057306647</t>
+          <t>9786057306654</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Ben Kendimi Nereden</t>
+          <t>Celalname</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>180</v>
+        <v>110</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057306623</t>
+          <t>9786057370389</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Bilinen Tüm Zamanlar</t>
+          <t>Profesör’ün Evi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057306630</t>
+          <t>9786057306647</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kırık Çizgiler</t>
+          <t>Ben Kendimi Nereden</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057370396</t>
+          <t>9786057306623</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Rengini Benden Alan</t>
+          <t>Bilinen Tüm Zamanlar</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057306609</t>
+          <t>9786057306630</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Sahipsiz Mektuplar Müzesi</t>
+          <t>Küçük Kırık Çizgiler</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057370358</t>
+          <t>9786057370396</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Bir Adam Ve Kill Bill Islığı</t>
+          <t>Rengini Benden Alan</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057370365</t>
+          <t>9786057306609</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Palaçinka</t>
+          <t>Sahipsiz Mektuplar Müzesi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057370341</t>
+          <t>9786057370358</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Saatçi İbrahim Efendi Tarihi</t>
+          <t>Bir Adam Ve Kill Bill Islığı</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057370334</t>
+          <t>9786057370365</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Tükeniş Orkestrası</t>
+          <t>Palaçinka</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057370327</t>
+          <t>9786057370341</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Kahramanı Dinoreks</t>
+          <t>Saatçi İbrahim Efendi Tarihi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057370303</t>
+          <t>9786057370334</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Yumurta</t>
+          <t>Tükeniş Orkestrası</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057370310</t>
+          <t>9786057370327</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Annemin Gelincik Tarlası</t>
+          <t>Gecenin Kahramanı Dinoreks</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057060198</t>
+          <t>9786057370303</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Sandalım Geliyor Varda</t>
+          <t>Yumurta</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057060167</t>
+          <t>9786057370310</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Umuda Koşan Çocuklar</t>
+          <t>Annemin Gelincik Tarlası</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057060174</t>
+          <t>9786057060198</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Masal Gibi</t>
+          <t>Sandalım Geliyor Varda</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057060181</t>
+          <t>9786057060167</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Gri Adam</t>
+          <t>Umuda Koşan Çocuklar</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057060150</t>
+          <t>9786057060174</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Tengizek Destanı'nın Okunabilen Kısmı</t>
+          <t>Masal Gibi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057060143</t>
+          <t>9786057060181</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Maviydi Beklenen</t>
+          <t>Gri Adam</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057060105</t>
+          <t>9786057060150</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Ömrümden Beş Sene</t>
+          <t>Tengizek Destanı'nın Okunabilen Kısmı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057060112</t>
+          <t>9786057060143</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Komşum Rosicky</t>
+          <t>Maviydi Beklenen</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057488039</t>
+          <t>9786057060105</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Devlerin Ölümü</t>
+          <t>Ömrümden Beş Sene</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057488022</t>
+          <t>9786057060112</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Bir Garip Adam</t>
+          <t>Komşum Rosicky</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057488008</t>
+          <t>9786057488039</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yakacık Mektupları</t>
+          <t>Devlerin Ölümü</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057488015</t>
+          <t>9786057488022</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kovuk Palas’ın Esrarı</t>
+          <t>Bir Garip Adam</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057060136</t>
+          <t>9786057488008</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Belki De Gerçekten Mümkündür Dönmek</t>
+          <t>Yakacık Mektupları</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057060129</t>
+          <t>9786057488015</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Biz İse Yalnızca Arabalardık</t>
+          <t>Kovuk Palas’ın Esrarı</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057488091</t>
+          <t>9786057060136</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Modern Zamanlar İçin</t>
+          <t>Belki De Gerçekten Mümkündür Dönmek</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057488053</t>
+          <t>9786057060129</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Sanırlardı Ki O</t>
+          <t>Biz İse Yalnızca Arabalardık</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057488046</t>
+          <t>9786057488091</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Hammurabi</t>
+          <t>Modern Zamanlar İçin</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>40</v>
+        <v>110</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057488060</t>
+          <t>9786057488053</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Serçe</t>
+          <t>Sanırlardı Ki O</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786057488077</t>
+          <t>9786057488046</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Silindir Şapka Giyen Köylü</t>
+          <t>Hammurabi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>180</v>
+        <v>40</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
+          <t>9786057488060</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Serçe</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786057488077</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Silindir Şapka Giyen Köylü</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
           <t>9786259701929</t>
         </is>
       </c>
-      <c r="B88" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Yaşadığımız Evler</t>
         </is>
       </c>
-      <c r="C88" s="1">
+      <c r="C90" s="1">
         <v>240</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>