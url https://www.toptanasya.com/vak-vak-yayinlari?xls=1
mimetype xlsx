--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -85,1945 +85,1960 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256509818</t>
+          <t>9786256509542</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ben, Kendim ve Mavibaştankara</t>
+          <t>Hanna’nın Sanat Sokağı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>349</v>
+        <v>299</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256509689</t>
+          <t>9786256509818</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Altı Şapkalı Hikaye</t>
+          <t>Ben, Kendim ve Mavibaştankara</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>259</v>
+        <v>349</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256509696</t>
+          <t>9786256509689</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Yelengeç Adası</t>
+          <t>Altı Şapkalı Hikaye</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>229</v>
+        <v>259</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256509702</t>
+          <t>9786256509696</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kapıyı Gıygaşuk Bırak</t>
+          <t>Yelengeç Adası</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>229</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256509672</t>
+          <t>9786256509702</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ayakkabım İyileşecek Mi?</t>
+          <t>Kapıyı Gıygaşuk Bırak</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>229</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>8684822848075</t>
+          <t>9786256509672</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bir Kelime: Anne</t>
+          <t>Ayakkabım İyileşecek Mi?</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>165</v>
+        <v>229</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059159708</t>
+          <t>8684822848075</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Halepli Zeynep - Başka Çocuklar</t>
+          <t>Bir Kelime: Anne</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>80</v>
+        <v>165</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059159395</t>
+          <t>9786059159708</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Acayip Hayvanlar - Dünyayı Delen Köstebek (Ciltli)</t>
+          <t>Halepli Zeynep - Başka Çocuklar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>35</v>
+        <v>80</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256509658</t>
+          <t>9786059159395</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Tarif</t>
+          <t>Acayip Hayvanlar - Dünyayı Delen Köstebek (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>229</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256509429</t>
+          <t>9786256509658</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Maden Ülkesi</t>
+          <t>Sihirli Tarif</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>229</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256509528</t>
+          <t>9786256509429</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Tersine Adam</t>
+          <t>Kızıl Maden Ülkesi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>299</v>
+        <v>229</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256509573</t>
+          <t>9786256509528</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Gecesini Arayan Yıldız</t>
+          <t>Tersine Adam</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>349</v>
+        <v>299</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256509504</t>
+          <t>9786256509573</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Teneffüs Zili</t>
+          <t>Gecesini Arayan Yıldız</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>259</v>
+        <v>349</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256509498</t>
+          <t>9786256509504</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli Bir Kipat</t>
+          <t>Teneffüs Zili</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>379</v>
+        <v>259</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256509474</t>
+          <t>9786256509498</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kirpinin Bahar Konseri</t>
+          <t>Tehlikeli Bir Kipat</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>279</v>
+        <v>379</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256509481</t>
+          <t>9786256509474</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Filozof Köpek</t>
+          <t>Kirpinin Bahar Konseri</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>279</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256509467</t>
+          <t>9786256509481</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kuşkucu Horoz</t>
+          <t>Filozof Köpek</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>279</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256509450</t>
+          <t>9786256509467</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kuyruğu Dumanlı Kedi</t>
+          <t>Kuşkucu Horoz</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>279</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256509443</t>
+          <t>9786256509450</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Romantik Tilki</t>
+          <t>Kuyruğu Dumanlı Kedi</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>279</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256509245</t>
+          <t>9786256509443</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Tuz</t>
+          <t>Romantik Tilki</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>279</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256509269</t>
+          <t>9786256509245</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sessizlik Torbası</t>
+          <t>Tuz</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>279</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256509252</t>
+          <t>9786256509269</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sarı Telefon Sokağında Rüya</t>
+          <t>Sessizlik Torbası</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>279</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256509276</t>
+          <t>9786256509252</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Havuç Havuç Havuç</t>
+          <t>Sarı Telefon Sokağında Rüya</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>279</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057849588</t>
+          <t>9786256509276</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bir Çuval Gözlük</t>
+          <t>Havuç Havuç Havuç</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>279</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057849571</t>
+          <t>9786057849588</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Halepli Zeynep</t>
+          <t>Bir Çuval Gözlük</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>279</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057849519</t>
+          <t>9786057849571</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bulut Çocuk</t>
+          <t>Halepli Zeynep</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>279</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057849557</t>
+          <t>9786057849519</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Uğurböceği</t>
+          <t>Bulut Çocuk</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>279</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057849526</t>
+          <t>9786057849557</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Gazoz Çeşmesi</t>
+          <t>Dünyanın En Uğurböceği</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>279</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057849540</t>
+          <t>9786057849526</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Hipnozcu Kedi</t>
+          <t>Gazoz Çeşmesi</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>279</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057849533</t>
+          <t>9786057849540</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Uçan Eşek</t>
+          <t>Hipnozcu Kedi</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>279</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057849496</t>
+          <t>9786057849533</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Vejetaryen Aslan</t>
+          <t>Uçan Eşek</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>279</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057849472</t>
+          <t>9786057849496</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sufi İle Pufi</t>
+          <t>Vejetaryen Aslan</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>279</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057849090</t>
+          <t>9786057849472</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen Öküz</t>
+          <t>Sufi İle Pufi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>299</v>
+        <v>279</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057849120</t>
+          <t>9786057849090</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Öğrenci Eşek Türkçe-Osmanlıca</t>
+          <t>Öğretmen Öküz</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057849144</t>
+          <t>9786057849120</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Şiirimizin Süt Dişi Yunus Emre</t>
+          <t>Öğrenci Eşek Türkçe-Osmanlıca</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>259</v>
+        <v>299</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057849151</t>
+          <t>9786057849144</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Dünya Haritasını Çizen Denizci Piri Reis</t>
+          <t>Şiirimizin Süt Dişi Yunus Emre</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>259</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057849168</t>
+          <t>9786057849151</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Güldüren Bilge Nasrettin Hoca</t>
+          <t>Dünya Haritasını Çizen Denizci Piri Reis</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>259</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057849175</t>
+          <t>9786057849168</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Taşın Dili Mimar Sinan</t>
+          <t>Dünyayı Güldüren Bilge Nasrettin Hoca</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>259</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057849182</t>
+          <t>9786057849175</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Gönüllerin Sultanı Hz. Mevlana</t>
+          <t>Taşın Dili Mimar Sinan</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>259</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057849199</t>
+          <t>9786057849182</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Tıp İlminin Büyük Bilgini İbni Sina</t>
+          <t>Gönüllerin Sultanı Hz. Mevlana</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>259</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057849137</t>
+          <t>9786057849199</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Rabbit The Driver</t>
+          <t>Tıp İlminin Büyük Bilgini İbni Sina</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>299</v>
+        <v>259</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786056930799</t>
+          <t>9786057849137</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hedgehog The Balloon-Seller</t>
+          <t>Rabbit The Driver</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786056930768</t>
+          <t>9786056930799</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Tiger The Shop-Keeper</t>
+          <t>Hedgehog The Balloon-Seller</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786056930737</t>
+          <t>9786056930768</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ox The Teacher</t>
+          <t>Tiger The Shop-Keeper</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786056930720</t>
+          <t>9786056930737</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Fox The Doctor</t>
+          <t>Ox The Teacher</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786056930744</t>
+          <t>9786056930720</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Frog The Traffic Police</t>
+          <t>Fox The Doctor</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786056930706</t>
+          <t>9786056930744</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Elephant Soldier</t>
+          <t>Frog The Traffic Police</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057849014</t>
+          <t>9786056930706</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Dolphin The Lifeguard</t>
+          <t>Elephant Soldier</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057849083</t>
+          <t>9786057849014</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Donkey The Student</t>
+          <t>Dolphin The Lifeguard</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057849069</t>
+          <t>9786057849083</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Doggy The Butcher</t>
+          <t>Donkey The Student</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786056930713</t>
+          <t>9786057849069</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Crocodile The Dentist</t>
+          <t>Doggy The Butcher</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057849021</t>
+          <t>9786056930713</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Bear The Drummer</t>
+          <t>Crocodile The Dentist</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057849076</t>
+          <t>9786057849021</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kasap Köpek (Osmanlıca - Türkçe)</t>
+          <t>Bear The Drummer</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057849052</t>
+          <t>9786057849076</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Doktor Tilki (Osmanlıca - Türkçe)</t>
+          <t>Kasap Köpek (Osmanlıca - Türkçe)</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057849113</t>
+          <t>9786057849052</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Trafik Polisi Kurbağa (Osmanlıca - Türkçe)</t>
+          <t>Doktor Tilki (Osmanlıca - Türkçe)</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057849106</t>
+          <t>9786057849113</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Şoför Tavşan (Osmanlıca - Türkçe)</t>
+          <t>Trafik Polisi Kurbağa (Osmanlıca - Türkçe)</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057849441</t>
+          <t>9786057849106</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Dondurmalı Matematik</t>
+          <t>Şoför Tavşan (Osmanlıca - Türkçe)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>579</v>
+        <v>299</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057849366</t>
+          <t>9786057849441</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Mavi Çocuk (Ciltli)</t>
+          <t>Dondurmalı Matematik</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>449</v>
+        <v>579</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057849380</t>
+          <t>9786057849366</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Küçük Süpermen (Ciltli)</t>
+          <t>Mavi Çocuk (Ciltli)</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>449</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059159593</t>
+          <t>9786057849380</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Havuç Havuç Havuç (Ciltli)</t>
+          <t>Küçük Süpermen (Ciltli)</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>449</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059159586</t>
+          <t>9786059159593</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Halepli Zeynep (Ciltli)</t>
+          <t>Havuç Havuç Havuç (Ciltli)</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>449</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057849403</t>
+          <t>9786059159586</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Kurtaran Çocuk (Ciltli)</t>
+          <t>Halepli Zeynep (Ciltli)</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>449</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059159654</t>
+          <t>9786057849403</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kırmızı (Ciltli)</t>
+          <t>Dünyayı Kurtaran Çocuk (Ciltli)</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>449</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059159562</t>
+          <t>9786059159654</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Bulut Çocuk (Ciltli)</t>
+          <t>Çocuk Kırmızı (Ciltli)</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>449</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059159555</t>
+          <t>9786059159562</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Bir Çuval Gözlük (Ciltli)</t>
+          <t>Bulut Çocuk (Ciltli)</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>449</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059159548</t>
+          <t>9786059159555</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Behram Geri Dön (Ciltli)</t>
+          <t>Bir Çuval Gözlük (Ciltli)</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>449</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059159623</t>
+          <t>9786059159548</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Sarı Telefon Sokağında Rüya (Ciltli)</t>
+          <t>Behram Geri Dön (Ciltli)</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>449</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059159647</t>
+          <t>9786059159623</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Tuz (Ciltli)</t>
+          <t>Sarı Telefon Sokağında Rüya (Ciltli)</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>449</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059159630</t>
+          <t>9786059159647</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Sessizlik Torbası (Ciltli)</t>
+          <t>Tuz (Ciltli)</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>449</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789752476141</t>
+          <t>9786059159630</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Düşünen Adam</t>
+          <t>Sessizlik Torbası (Ciltli)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>299</v>
+        <v>449</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789752476158</t>
+          <t>9789752476141</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kuş Adam</t>
+          <t>Düşünen Adam</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789752476165</t>
+          <t>9789752476158</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Masal Alan Adam</t>
+          <t>Kuş Adam</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789752476172</t>
+          <t>9789752476165</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Para Dağıtan Adam</t>
+          <t>Masal Alan Adam</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789752476189</t>
+          <t>9789752476172</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Profesör Haşır Huşur</t>
+          <t>Para Dağıtan Adam</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>349</v>
+        <v>299</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789752476196</t>
+          <t>9789752476189</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Saçları Dökülen Adam</t>
+          <t>Profesör Haşır Huşur</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>299</v>
+        <v>349</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789752476134</t>
+          <t>9789752476196</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Dokuz Düğmeli Adam</t>
+          <t>Saçları Dökülen Adam</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057849359</t>
+          <t>9789752476134</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Ütüsüz Ayakkabılar</t>
+          <t>Dokuz Düğmeli Adam</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>279</v>
+        <v>299</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786055298166</t>
+          <t>9786057849359</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Vejetaryen Aslan (Ciltli)</t>
+          <t>Ütüsüz Ayakkabılar</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>449</v>
+        <v>279</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059159043</t>
+          <t>9786055298166</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Filozof Köpek (Ciltli)</t>
+          <t>Vejetaryen Aslan (Ciltli)</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>449</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059159081</t>
+          <t>9786059159043</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Kirpinin Bahar Konseri (Ciltli)</t>
+          <t>Filozof Köpek (Ciltli)</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>449</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059159128</t>
+          <t>9786059159081</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Kuşkucu Horoz (Ciltli)</t>
+          <t>Kirpinin Bahar Konseri (Ciltli)</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>449</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059159067</t>
+          <t>9786059159128</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Gazoz Çeşmesi (Ciltli)</t>
+          <t>Kuşkucu Horoz (Ciltli)</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>449</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059159029</t>
+          <t>9786059159067</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Uğurböceği (Ciltli)</t>
+          <t>Gazoz Çeşmesi (Ciltli)</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>449</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059159142</t>
+          <t>9786059159029</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Romantik Tilki (Ciltli)</t>
+          <t>Dünyanın En Uğurböceği (Ciltli)</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>449</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059159166</t>
+          <t>9786059159142</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Uçan Eşek (Ciltli)</t>
+          <t>Romantik Tilki (Ciltli)</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>449</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786055298098</t>
+          <t>9786059159166</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Kardan Tavşan (Ciltli)</t>
+          <t>Uçan Eşek (Ciltli)</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>449</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059159104</t>
+          <t>9786055298098</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Kuyruğu Dumanlı Kedi (Ciltli)</t>
+          <t>Kardan Tavşan (Ciltli)</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>449</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789752476059</t>
+          <t>9786059159104</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Dokuz Düğmeli Adam (Ciltli)</t>
+          <t>Kuyruğu Dumanlı Kedi (Ciltli)</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>449</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789752476066</t>
+          <t>9789752476059</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Düşünen Adam (Ciltli)</t>
+          <t>Dokuz Düğmeli Adam (Ciltli)</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>449</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789752476073</t>
+          <t>9789752476066</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kuş Adam (Ciltli)</t>
+          <t>Düşünen Adam (Ciltli)</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>449</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789752476080</t>
+          <t>9789752476073</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Masal Alan Adam (Ciltli)</t>
+          <t>Kuş Adam (Ciltli)</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>449</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789752476097</t>
+          <t>9789752476080</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Para Dağıtan Adam (Ciltli)</t>
+          <t>Masal Alan Adam (Ciltli)</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>449</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789752476103</t>
+          <t>9789752476097</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Profesör Haşır Huşur (Ciltli)</t>
+          <t>Para Dağıtan Adam (Ciltli)</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>449</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789752476127</t>
+          <t>9789752476103</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Saçları Dökülen Adam (Ciltli)</t>
+          <t>Profesör Haşır Huşur (Ciltli)</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>449</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786059159357</t>
+          <t>9789752476127</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Sinir Dükkanı</t>
+          <t>Saçları Dökülen Adam (Ciltli)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>379</v>
+        <v>449</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786059159333</t>
+          <t>9786059159357</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>İyilik Dükkanı</t>
+          <t>Sinir Dükkanı</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>379</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786059159326</t>
+          <t>9786059159333</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Hayal Dükkanı</t>
+          <t>İyilik Dükkanı</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>379</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057849489</t>
+          <t>9786059159326</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Korku Dükkanı</t>
+          <t>Hayal Dükkanı</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>379</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786059159418</t>
+          <t>9786057849489</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Acayip Hayvanlar - Hipnozcu Kedi (Ciltli)</t>
+          <t>Korku Dükkanı</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>449</v>
+        <v>379</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786059159531</t>
+          <t>9786059159418</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Vay Canına!</t>
+          <t>Acayip Hayvanlar - Hipnozcu Kedi (Ciltli)</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>579</v>
+        <v>449</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786057849427</t>
+          <t>9786059159531</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Delen Köstebek (Ciltli)</t>
+          <t>Vay Canına!</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>449</v>
+        <v>579</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786057849458</t>
+          <t>9786057849427</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Kardan Tavşan</t>
+          <t>Dünyayı Delen Köstebek (Ciltli)</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>279</v>
+        <v>449</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786057849243</t>
+          <t>9786057849458</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Gazoz Kapağı</t>
+          <t>Kardan Tavşan</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>259</v>
+        <v>279</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786057849250</t>
+          <t>9786057849243</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Devekuşları Plan Yapmaz</t>
+          <t>Gazoz Kapağı</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>259</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786057849274</t>
+          <t>9786057849250</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Yağmurlu Şehirdeki Adam (Ciltli)</t>
+          <t>Devekuşları Plan Yapmaz</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>449</v>
+        <v>259</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057849281</t>
+          <t>9786057849274</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Mardinli Saatçi İle Madridli Zapparo (Ciltli)</t>
+          <t>Yağmurlu Şehirdeki Adam (Ciltli)</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>449</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786057849373</t>
+          <t>9786057849281</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Mavi Çocuk</t>
+          <t>Mardinli Saatçi İle Madridli Zapparo (Ciltli)</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>279</v>
+        <v>449</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786057849410</t>
+          <t>9786057849373</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Kurtaran Çocuk</t>
+          <t>Mavi Çocuk</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>279</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786057849397</t>
+          <t>9786057849410</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Küçük Süpermen</t>
+          <t>Dünyayı Kurtaran Çocuk</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>279</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786057849434</t>
+          <t>9786057849397</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Delen Köstebek</t>
+          <t>Küçük Süpermen</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>279</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786057849045</t>
+          <t>9786057849434</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Diş Hekimi Timsah (Osmanlıca - Türkçe)</t>
+          <t>Dünyayı Delen Köstebek</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>299</v>
+        <v>279</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786057849038</t>
+          <t>9786057849045</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Davulcu Ayı (Osmanlıca - Türkçe)</t>
+          <t>Diş Hekimi Timsah (Osmanlıca - Türkçe)</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786057849007</t>
+          <t>9786057849038</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Cankurtaran Yunus Balığı (Osmanlıca - Türkçe)</t>
+          <t>Davulcu Ayı (Osmanlıca - Türkçe)</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786056930782</t>
+          <t>9786057849007</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Baloncu Kirpi (Osmanlıca - Türkçe)</t>
+          <t>Cankurtaran Yunus Balığı (Osmanlıca - Türkçe)</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786056930775</t>
+          <t>9786056930782</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Bakkal Kaplan (Osmanlıca - Türkçe)</t>
+          <t>Baloncu Kirpi (Osmanlıca - Türkçe)</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786056930751</t>
+          <t>9786056930775</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Asker Fil (Osmanlıca - Türkçe)</t>
+          <t>Bakkal Kaplan (Osmanlıca - Türkçe)</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786057849342</t>
+          <t>9786056930751</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Mardinli Saatçi ile Madridli Zapparo</t>
+          <t>Asker Fil (Osmanlıca - Türkçe)</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786057849335</t>
+          <t>9786057849342</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Yağmurlu Şehirdeki Adam</t>
+          <t>Mardinli Saatçi ile Madridli Zapparo</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786057849311</t>
+          <t>9786057849335</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Şişkonun Bütün Adamları 2. Dönem</t>
+          <t>Yağmurlu Şehirdeki Adam</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>359</v>
+        <v>299</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786057849304</t>
+          <t>9786057849311</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Şişkonun Bütün Adamları 1. Dönem</t>
+          <t>Şişkonun Bütün Adamları 2. Dönem</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>359</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786057849298</t>
+          <t>9786057849304</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Bir Miyav İki Hav Hav</t>
+          <t>Şişkonun Bütün Adamları 1. Dönem</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>259</v>
+        <v>359</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786057849267</t>
+          <t>9786057849298</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Çok Mavi Hikayeler</t>
+          <t>Bir Miyav İki Hav Hav</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>259</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786057849236</t>
+          <t>9786057849267</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Çağ Açıp Çağ Kapatan Padişah Fatih Sultan Mehmet</t>
+          <t>Çok Mavi Hikayeler</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>259</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057849205</t>
+          <t>9786057849236</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Bir Dünya Gezgini Evliya Çelebi</t>
+          <t>Çağ Açıp Çağ Kapatan Padişah Fatih Sultan Mehmet</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>259</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786057849212</t>
+          <t>9786057849205</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Destanlarımızın Atası Dede Korkut</t>
+          <t>Bir Dünya Gezgini Evliya Çelebi</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>259</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786057849229</t>
+          <t>9786057849212</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Müziğin Dehası Dede Efendi</t>
+          <t>Destanlarımızın Atası Dede Korkut</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>259</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
+          <t>9786057849229</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Müziğin Dehası Dede Efendi</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
           <t>9786057849328</t>
         </is>
       </c>
-      <c r="B128" s="1" t="inlineStr">
+      <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Çok Serin Hikayeler</t>
         </is>
       </c>
-      <c r="C128" s="1">
+      <c r="C129" s="1">
         <v>259</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>