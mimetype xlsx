--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -85,2425 +85,2455 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4444444444521</t>
+          <t>4444444444646</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1421 Şubat 2026</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1423 Nisan 2026</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4444444444448</t>
+          <t>4444444444585</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1420 Ocak 2026</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1422 Mart 2026</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4444444444377</t>
+          <t>4444444444521</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1419 Aralık 2025</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1421 Şubat 2026</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4444444444298</t>
+          <t>4444444444448</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1418 Kasım 2025</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1420 Ocak 2026</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4444444444225</t>
+          <t>4444444444377</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1417 Ekim 2025</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1419 Aralık 2025</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4444444444117</t>
+          <t>4444444444298</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1416 Eylül 2025</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1418 Kasım 2025</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4444444444019</t>
+          <t>4444444444225</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1415 Ağustos 2025</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1417 Ekim 2025</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4444444443914</t>
+          <t>4444444444117</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1414 Temmuz 2025</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1416 Eylül 2025</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4444444443854</t>
+          <t>4444444444019</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1413 Haziran 2025</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1415 Ağustos 2025</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4444444443741</t>
+          <t>4444444443914</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1412 Mayıs 2025</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1414 Temmuz 2025</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4444444443659</t>
+          <t>4444444443854</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1411 Nisan 2025</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1413 Haziran 2025</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4444444443547</t>
+          <t>4444444443741</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1410 Mart 2025</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1412 Mayıs 2025</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4444444443474</t>
+          <t>4444444443659</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1409 Şubat 2025</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1411 Nisan 2025</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4444444443382</t>
+          <t>4444444443547</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1408 Ocak 2025</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1410 Mart 2025</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4444444443303</t>
+          <t>4444444443474</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1407 Aralık 2024</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1409 Şubat 2025</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4444444443229</t>
+          <t>4444444443382</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1406 Kasım 2024</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1408 Ocak 2025</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4444444443127</t>
+          <t>4444444443303</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1405 Ekim 2024</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1407 Aralık 2024</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4444444443003</t>
+          <t>4444444443229</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1404 - Eylül 2024</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1406 Kasım 2024</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4444444442835</t>
+          <t>4444444443127</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1403 - Ağustos 2024</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1405 Ekim 2024</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4444444442719</t>
+          <t>4444444443003</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1402 - Temmuz 2024</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1404 - Eylül 2024</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>4444444442637</t>
+          <t>4444444442835</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1401 - Haziran 2024</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1403 - Ağustos 2024</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>4440000004620</t>
+          <t>4444444442719</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1400 - Mayıs 2024</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1402 - Temmuz 2024</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>4440000004518</t>
+          <t>4444444442637</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1399 - Nisan 2024</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1401 - Haziran 2024</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>4440000004421</t>
+          <t>4440000004620</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1398 - Mart 2024</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1400 - Mayıs 2024</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>4440000004303</t>
+          <t>4440000004518</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1397 - Şubat 2024</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1399 - Nisan 2024</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>4440000004149</t>
+          <t>4440000004421</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1396 - Ocak 2024</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1398 - Mart 2024</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>4440000004022</t>
+          <t>4440000004303</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1395 - Aralık 2023</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1397 - Şubat 2024</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>4440000003918</t>
+          <t>4440000004149</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1394 - Kasım 2023</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1396 - Ocak 2024</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>4440000003828</t>
+          <t>4440000004022</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1393 - Ekim 2023</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1395 - Aralık 2023</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>4440000003705</t>
+          <t>4440000003918</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1392 - Eylül 2023</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1394 - Kasım 2023</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>4440000003527</t>
+          <t>4440000003828</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1391 - Ağustos 2023</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1393 - Ekim 2023</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>4440000003393</t>
+          <t>4440000003705</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1390 - Temmuz 2023</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1392 - Eylül 2023</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>4440000003298</t>
+          <t>4440000003527</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1389 - Haziran 2023</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1391 - Ağustos 2023</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>4440000003165</t>
+          <t>4440000003393</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1388 - Mayıs 2023</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1390 - Temmuz 2023</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>4440000003077</t>
+          <t>4440000003298</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1387 - Nisan 2023</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1389 - Haziran 2023</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>4440000002951</t>
+          <t>4440000003165</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1386 - Mart 2023</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1388 - Mayıs 2023</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>4440000002827</t>
+          <t>4440000003077</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1385 - Şubat 2023</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1387 - Nisan 2023</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>4440000002679</t>
+          <t>4440000002951</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1384 - Ocak 2023</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1386 - Mart 2023</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>4440000002562</t>
+          <t>4440000002827</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1383 - Aralık 2022</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1385 - Şubat 2023</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>4440000002435</t>
+          <t>4440000002679</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1382 - Kasım 2022</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1384 - Ocak 2023</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>4440000002167</t>
+          <t>4440000002562</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1381 - Ekim 2022</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1383 - Aralık 2022</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>4440000001976</t>
+          <t>4440000002435</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1380 - Eylül 2022</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1382 - Kasım 2022</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>4440000001812</t>
+          <t>4440000002167</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1379 - Ağustos 2022</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1381 - Ekim 2022</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>4440000001657</t>
+          <t>4440000001976</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1378 - Temmuz 2022</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1380 - Eylül 2022</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>4440000001273</t>
+          <t>4440000001812</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1377 - Haziran 2022</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1379 - Ağustos 2022</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>4440000001144</t>
+          <t>4440000001657</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1376 - Mayıs 2022</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1378 - Temmuz 2022</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>4440000000757</t>
+          <t>4440000001273</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1374 - Mart 2022</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1377 - Haziran 2022</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>4440000000238</t>
+          <t>4440000001144</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1371 - Aralık 2021</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1376 - Mayıs 2022</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>4440000000237</t>
+          <t>4440000000757</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1373 - Şubat 2022</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1374 - Mart 2022</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>4440000000245</t>
+          <t>4440000000238</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1372 - Ocak 2022</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1371 - Aralık 2021</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>4440000000250</t>
+          <t>4440000000237</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1344 Eylül 2019</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1373 - Şubat 2022</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>3990000017001</t>
+          <t>4440000000245</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat Kültür Dergisi Sayı: 1341 - Haziran 2019</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1372 - Ocak 2022</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>3990000047823</t>
+          <t>4440000000250</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1333 Ekim 2018</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1344 Eylül 2019</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>3990000019840</t>
+          <t>3990000017001</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1329 Haziran 2018</t>
+          <t>Varlık Aylık Edebiyat Kültür Dergisi Sayı: 1341 - Haziran 2019</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>3990000049699</t>
+          <t>3990000047823</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1324 - Ocak 2018</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1333 Ekim 2018</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>3990000048699</t>
+          <t>3990000019840</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1323 - Aralık 2017</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1329 Haziran 2018</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>3990000025593</t>
+          <t>3990000049699</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1277 - Şubat 2014</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1324 - Ocak 2018</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>3990000025551</t>
+          <t>3990000048699</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1287 - Aralık 2014</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1323 - Aralık 2017</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>3990000025978</t>
+          <t>3990000025593</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1283 - Ağustos 2014</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1277 - Şubat 2014</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>3990000026183</t>
+          <t>3990000025551</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1288 - Ocak 2015</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1287 - Aralık 2014</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>3990000017687</t>
+          <t>3990000025978</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1271 - Ağustos 2013</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1283 - Ağustos 2014</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>3990000017686</t>
+          <t>3990000026183</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1272 - Eylül 2013</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1288 - Ocak 2015</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>3990000017685</t>
+          <t>3990000017687</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1274 - Kasım 2013</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1271 - Ağustos 2013</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>3990000017684</t>
+          <t>3990000017686</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1273 - Ekim 2013</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1272 - Eylül 2013</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>3990000017683</t>
+          <t>3990000017685</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1275 - Aralık 2013</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1274 - Kasım 2013</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>3990000015470</t>
+          <t>3990000017684</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1270 - Temmuz 2013</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1273 - Ekim 2013</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>3990000015469</t>
+          <t>3990000017683</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1269 - Haziran 2013</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1275 - Aralık 2013</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>3990000002832</t>
+          <t>3990000015470</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1284 - Eylül 2014</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1270 - Temmuz 2013</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>3990000027129</t>
+          <t>3990000015469</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1279 - Nisan 2014</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1269 - Haziran 2013</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>3990000015188</t>
+          <t>3990000002832</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1278 - Mart 2014</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1284 - Eylül 2014</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>3990000026221</t>
+          <t>3990000027129</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1290 - Mart 2015</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1279 - Nisan 2014</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>3990000025803</t>
+          <t>3990000015188</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1282 - Temmuz 2014</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1278 - Mart 2014</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>3990000018325</t>
+          <t>3990000026221</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1286 - Kasım 2014</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1290 - Mart 2015</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>3990000000068</t>
+          <t>3990000025803</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1266 - Mart 2013</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1282 - Temmuz 2014</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>3990000000071</t>
+          <t>3990000018325</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1265 - Şubat 2013</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1286 - Kasım 2014</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>3990000000065</t>
+          <t>3990000000068</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1264 - Ocak 2013</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1266 - Mart 2013</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>3990000008596</t>
+          <t>3990000000071</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1226 - Kasım 2009</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1265 - Şubat 2013</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>3990000000088</t>
+          <t>3990000000065</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1179 - Aralık 2005</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1264 - Ocak 2013</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>3990000000060</t>
+          <t>3990000008596</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1267 - Nisan 2013</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1226 - Kasım 2009</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>3990000015468</t>
+          <t>3990000000088</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1268 - Mayıs 2013</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1179 - Aralık 2005</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>3990000038479</t>
+          <t>3990000000060</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1336 Ocak 2019</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1267 - Nisan 2013</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>3990000029525</t>
+          <t>3990000015468</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1331 Ağustos 2018</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1268 - Mayıs 2013</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>3990000034120</t>
+          <t>3990000038479</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1313 - Şubat 2017</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1336 Ocak 2019</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>3990000034040</t>
+          <t>3990000029525</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1312 - Ocak 2017</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1331 Ağustos 2018</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>3990000029720</t>
+          <t>3990000034120</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1327 - Nisan 2018</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1313 - Şubat 2017</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>3990000029637</t>
+          <t>3990000034040</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1326 - Mart 2018</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1312 - Ocak 2017</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>3990000087331</t>
+          <t>3990000029720</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1321 - Ekim 2017</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1327 - Nisan 2018</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>3990000033715</t>
+          <t>3990000029637</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1308 - Eylül 2016</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1326 - Mart 2018</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>3990000032425</t>
+          <t>3990000087331</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1305 - Haziran 2016</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1321 - Ekim 2017</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>3990000031488</t>
+          <t>3990000033715</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1299 - Aralık 2015</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1308 - Eylül 2016</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>3990000029128</t>
+          <t>3990000032425</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1298 - Kasım 2015</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1305 - Haziran 2016</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>3990000028383</t>
+          <t>3990000031488</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1295 - Ağustos 2015</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1299 - Aralık 2015</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>3990000034162</t>
+          <t>3990000029128</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1314 - Mart 2017</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1298 - Kasım 2015</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>3990000041479</t>
+          <t>3990000028383</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1307 - Ağustos 2016</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1295 - Ağustos 2015</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>3990000029066</t>
+          <t>3990000034162</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1297 - Ekim 2015</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1314 - Mart 2017</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>3990000056030</t>
+          <t>3990000041479</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1319 - Ağustos 2017</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1307 - Ağustos 2016</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>3990000034564</t>
+          <t>3990000029066</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1318 - Temmuz 2017</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1297 - Ekim 2015</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>3990000033816</t>
+          <t>3990000056030</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1309 - Ekim 2016</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1319 - Ağustos 2017</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>3990000048564</t>
+          <t>3990000034564</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1325 - Şubat 2018</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1318 - Temmuz 2017</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>3990000056332</t>
+          <t>3990000033816</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1322 - Kasım 2017</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1309 - Ekim 2016</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>3990000071282</t>
+          <t>3990000048564</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1316 - Mayıs 2017</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1325 - Şubat 2018</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>3990000037986</t>
+          <t>3990000056332</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1311 - Aralık 2016</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1322 - Kasım 2017</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>3990000032454</t>
+          <t>3990000071282</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1304 - Mayıs 2016</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1316 - Mayıs 2017</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>3990000027847</t>
+          <t>3990000037986</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1293 - Haziran 2015</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1311 - Aralık 2016</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>3990000049208</t>
+          <t>3990000032454</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1315 - Nisan 2017</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1304 - Mayıs 2016</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>3990000031868</t>
+          <t>3990000027847</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1300 - Ocak 2016</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1293 - Haziran 2015</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>3990000027126</t>
+          <t>3990000049208</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1291 - Nisan 2015</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1315 - Nisan 2017</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>3990000049662</t>
+          <t>3990000031868</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1320 - Eylül 2017</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1300 - Ocak 2016</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>3990000034548</t>
+          <t>3990000027126</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1317 - Haziran 2017</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1291 - Nisan 2015</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>3990000032178</t>
+          <t>3990000049662</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1301 - Şubat 2016</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1320 - Eylül 2017</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>3990000037964</t>
+          <t>3990000034548</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1310 - Kasım 2016</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1317 - Haziran 2017</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>3990000027025</t>
+          <t>3990000032178</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1280 - Mayıs 2014</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1301 - Şubat 2016</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>3990000040671</t>
+          <t>3990000037964</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1303 - Nisan 2016</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1310 - Kasım 2016</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>3990000031998</t>
+          <t>3990000027025</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1302 - Mart 2016</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1280 - Mayıs 2014</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>3990000028581</t>
+          <t>3990000040671</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1296 - Eylül 2015</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1303 - Nisan 2016</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>3990000028049</t>
+          <t>3990000031998</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1294 - Temmuz 2015</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1302 - Mart 2016</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>3990000067875</t>
+          <t>3990000028581</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1306 - Temmuz 2016</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1296 - Eylül 2015</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>3990000017269</t>
+          <t>3990000028049</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1276 - Ocak 2014</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1294 - Temmuz 2015</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>3990000027585</t>
+          <t>3990000067875</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1292 - Mayıs 2015</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1306 - Temmuz 2016</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>3990000025996</t>
+          <t>3990000017269</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1289 - Şubat 2015</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1276 - Ocak 2014</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>3990000015880</t>
+          <t>3990000027585</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1285 - Ekim 2014</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1292 - Mayıs 2015</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>3990000026510</t>
+          <t>3990000025996</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1281 - Haziran 2014</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1289 - Şubat 2015</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>4440000000244</t>
+          <t>3990000015880</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1360 Ocak 2021</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1285 - Ekim 2014</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>25</v>
+        <v>12</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>4440000000246</t>
+          <t>3990000026510</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1361 Şubat 2021</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1281 - Haziran 2014</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>25</v>
+        <v>12</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>4440000000242</t>
+          <t>4440000000244</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1370 - Kasım 2021</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1360 Ocak 2021</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>4440000000251</t>
+          <t>4440000000246</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1367 - Ağustos 2021</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1361 Şubat 2021</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>4440000000240</t>
+          <t>4440000000242</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1368 - Eylül 2021</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1370 - Kasım 2021</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>4440000000247</t>
+          <t>4440000000251</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1363 - Nisan 2021</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1367 - Ağustos 2021</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>4440000000249</t>
+          <t>4440000000240</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1366 - Temmuz 2021</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1368 - Eylül 2021</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>4440000000239</t>
+          <t>4440000000247</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1369 - Ekim 2021</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1363 - Nisan 2021</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>3990000031617</t>
+          <t>4440000000249</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1359 Aralık 2020</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1366 - Temmuz 2021</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>4440000000248</t>
+          <t>4440000000239</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1364 - Mayıs 2021</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1369 - Ekim 2021</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>4440000000241</t>
+          <t>3990000031617</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1365 - Haziran 2021</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1359 Aralık 2020</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>3990000031576</t>
+          <t>4440000000248</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1358 Kasım 2020</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1364 - Mayıs 2021</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>3999900172222</t>
+          <t>4440000000241</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1357 Ekim 2020</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1365 - Haziran 2021</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>4440000000243</t>
+          <t>3990000031576</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1362 - Mart 2021</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1358 Kasım 2020</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>3990000010474</t>
+          <t>3999900172222</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1354 Temmuz 2020</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1357 Ekim 2020</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>3990000095966</t>
+          <t>4440000000243</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1350 Mart 2020</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1362 - Mart 2021</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>3990000092810</t>
+          <t>3990000010474</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1352 Mayıs 2020</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1354 Temmuz 2020</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>3990000075122</t>
+          <t>3990000095966</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1353 Haziran 2020</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1350 Mart 2020</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>3990000051528</t>
+          <t>3990000092810</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat Kültür Dergisi Sayı: 1340 - Mayıs 2019</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1352 Mayıs 2020</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>3990000022000</t>
+          <t>3990000075122</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1348 Ocak 2020</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1353 Haziran 2020</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>3990000052985</t>
+          <t>3990000051528</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1342 Temmuz 2019</t>
+          <t>Varlık Aylık Edebiyat Kültür Dergisi Sayı: 1340 - Mayıs 2019</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>3990000038439</t>
+          <t>3990000022000</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1339 Nisan 2019</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1348 Ocak 2020</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>3990000093126</t>
+          <t>3990000052985</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1351 Nisan 2020</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1342 Temmuz 2019</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>3990000095965</t>
+          <t>3990000038439</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1349 Şubat 2020</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1339 Nisan 2019</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>3999900172803</t>
+          <t>3990000093126</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1356 Eylül 2020</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1351 Nisan 2020</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>3991300172803</t>
+          <t>3990000095965</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1355 Ağustos 2020</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1349 Şubat 2020</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>3990000052997</t>
+          <t>3999900172803</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1347 Aralık 2019</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1356 Eylül 2020</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>3990000096216</t>
+          <t>3991300172803</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1345 Ekim 2019</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1355 Ağustos 2020</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>3990000038489</t>
+          <t>3990000052997</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1337 Şubat 2019</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1347 Aralık 2019</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>3990000019841</t>
+          <t>3990000096216</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1330 Temmuz 2018</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1345 Ekim 2019</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>3990000052996</t>
+          <t>3990000038489</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1346 Kasım 2019</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1337 Şubat 2019</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>3990000030478</t>
+          <t>3990000019841</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1335 Aralık 2018</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1330 Temmuz 2018</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>3990000047804</t>
+          <t>3990000052996</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1332 Eylül 2018</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1346 Kasım 2019</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>3990000052986</t>
+          <t>3990000030478</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1343 Ağustos 2019</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1335 Aralık 2018</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>3990000038438</t>
+          <t>3990000047804</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1338 Mart 2019</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1332 Eylül 2018</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>3990000030412</t>
+          <t>3990000052986</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1334 Kasım 2018</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1343 Ağustos 2019</t>
         </is>
       </c>
       <c r="C159" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
+          <t>3990000038438</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1338 Mart 2019</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>3990000030412</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1334 Kasım 2018</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
           <t>3990000029849</t>
         </is>
       </c>
-      <c r="B160" s="1" t="inlineStr">
+      <c r="B162" s="1" t="inlineStr">
         <is>
           <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1328 Mayıs 2018</t>
         </is>
       </c>
-      <c r="C160" s="1">
+      <c r="C162" s="1">
         <v>15</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>