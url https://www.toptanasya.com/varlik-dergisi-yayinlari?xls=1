--- v1 (2026-04-02)
+++ v2 (2026-07-03)
@@ -85,2455 +85,2500 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4444444444646</t>
+          <t>4444444444952</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1423 Nisan 2026</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1426 Temmuz 2026</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4444444444585</t>
+          <t>4444444444861</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1422 Mart 2026</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1425 Haziran 2026</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4444444444521</t>
+          <t>4444444444705</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1421 Şubat 2026</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1424 Mayıs 2026</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4444444444448</t>
+          <t>4444444444646</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1420 Ocak 2026</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1423 Nisan 2026</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4444444444377</t>
+          <t>4444444444585</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1419 Aralık 2025</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1422 Mart 2026</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4444444444298</t>
+          <t>4444444444521</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1418 Kasım 2025</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1421 Şubat 2026</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4444444444225</t>
+          <t>4444444444448</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1417 Ekim 2025</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1420 Ocak 2026</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4444444444117</t>
+          <t>4444444444377</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1416 Eylül 2025</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1419 Aralık 2025</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4444444444019</t>
+          <t>4444444444298</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1415 Ağustos 2025</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1418 Kasım 2025</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4444444443914</t>
+          <t>4444444444225</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1414 Temmuz 2025</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1417 Ekim 2025</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4444444443854</t>
+          <t>4444444444117</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1413 Haziran 2025</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1416 Eylül 2025</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4444444443741</t>
+          <t>4444444444019</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1412 Mayıs 2025</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1415 Ağustos 2025</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4444444443659</t>
+          <t>4444444443914</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1411 Nisan 2025</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1414 Temmuz 2025</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4444444443547</t>
+          <t>4444444443854</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1410 Mart 2025</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1413 Haziran 2025</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4444444443474</t>
+          <t>4444444443741</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1409 Şubat 2025</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1412 Mayıs 2025</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4444444443382</t>
+          <t>4444444443659</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1408 Ocak 2025</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1411 Nisan 2025</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4444444443303</t>
+          <t>4444444443547</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1407 Aralık 2024</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1410 Mart 2025</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4444444443229</t>
+          <t>4444444443474</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1406 Kasım 2024</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1409 Şubat 2025</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4444444443127</t>
+          <t>4444444443382</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1405 Ekim 2024</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1408 Ocak 2025</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4444444443003</t>
+          <t>4444444443303</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1404 - Eylül 2024</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1407 Aralık 2024</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>4444444442835</t>
+          <t>4444444443229</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1403 - Ağustos 2024</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1406 Kasım 2024</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>4444444442719</t>
+          <t>4444444443127</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1402 - Temmuz 2024</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1405 Ekim 2024</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>4444444442637</t>
+          <t>4444444443003</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1401 - Haziran 2024</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1404 - Eylül 2024</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>4440000004620</t>
+          <t>4444444442835</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1400 - Mayıs 2024</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1403 - Ağustos 2024</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>4440000004518</t>
+          <t>4444444442719</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1399 - Nisan 2024</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1402 - Temmuz 2024</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>4440000004421</t>
+          <t>4444444442637</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1398 - Mart 2024</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1401 - Haziran 2024</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>4440000004303</t>
+          <t>4440000004620</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1397 - Şubat 2024</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1400 - Mayıs 2024</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>4440000004149</t>
+          <t>4440000004518</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1396 - Ocak 2024</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1399 - Nisan 2024</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>4440000004022</t>
+          <t>4440000004421</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1395 - Aralık 2023</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1398 - Mart 2024</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>4440000003918</t>
+          <t>4440000004303</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1394 - Kasım 2023</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1397 - Şubat 2024</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>4440000003828</t>
+          <t>4440000004149</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1393 - Ekim 2023</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1396 - Ocak 2024</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>4440000003705</t>
+          <t>4440000004022</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1392 - Eylül 2023</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1395 - Aralık 2023</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>4440000003527</t>
+          <t>4440000003918</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1391 - Ağustos 2023</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1394 - Kasım 2023</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>4440000003393</t>
+          <t>4440000003828</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1390 - Temmuz 2023</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1393 - Ekim 2023</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>4440000003298</t>
+          <t>4440000003705</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1389 - Haziran 2023</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1392 - Eylül 2023</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>4440000003165</t>
+          <t>4440000003527</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1388 - Mayıs 2023</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1391 - Ağustos 2023</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>4440000003077</t>
+          <t>4440000003393</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1387 - Nisan 2023</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1390 - Temmuz 2023</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>4440000002951</t>
+          <t>4440000003298</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1386 - Mart 2023</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1389 - Haziran 2023</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>4440000002827</t>
+          <t>4440000003165</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1385 - Şubat 2023</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1388 - Mayıs 2023</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>4440000002679</t>
+          <t>4440000003077</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1384 - Ocak 2023</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1387 - Nisan 2023</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>4440000002562</t>
+          <t>4440000002951</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1383 - Aralık 2022</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1386 - Mart 2023</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>4440000002435</t>
+          <t>4440000002827</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1382 - Kasım 2022</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1385 - Şubat 2023</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>4440000002167</t>
+          <t>4440000002679</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1381 - Ekim 2022</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1384 - Ocak 2023</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>4440000001976</t>
+          <t>4440000002562</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1380 - Eylül 2022</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1383 - Aralık 2022</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>4440000001812</t>
+          <t>4440000002435</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1379 - Ağustos 2022</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1382 - Kasım 2022</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>4440000001657</t>
+          <t>4440000002167</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1378 - Temmuz 2022</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1381 - Ekim 2022</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>4440000001273</t>
+          <t>4440000001976</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1377 - Haziran 2022</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1380 - Eylül 2022</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>4440000001144</t>
+          <t>4440000001812</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1376 - Mayıs 2022</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1379 - Ağustos 2022</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>4440000000757</t>
+          <t>4440000001657</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1374 - Mart 2022</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1378 - Temmuz 2022</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>4440000000238</t>
+          <t>4440000001273</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1371 - Aralık 2021</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1377 - Haziran 2022</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>4440000000237</t>
+          <t>4440000001144</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1373 - Şubat 2022</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1376 - Mayıs 2022</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>4440000000245</t>
+          <t>4440000000757</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1372 - Ocak 2022</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1374 - Mart 2022</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>4440000000250</t>
+          <t>4440000000238</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1344 Eylül 2019</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1371 - Aralık 2021</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>3990000017001</t>
+          <t>4440000000237</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat Kültür Dergisi Sayı: 1341 - Haziran 2019</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1373 - Şubat 2022</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>3990000047823</t>
+          <t>4440000000245</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1333 Ekim 2018</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1372 - Ocak 2022</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>3990000019840</t>
+          <t>4440000000250</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1329 Haziran 2018</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1344 Eylül 2019</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>3990000049699</t>
+          <t>3990000017001</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1324 - Ocak 2018</t>
+          <t>Varlık Aylık Edebiyat Kültür Dergisi Sayı: 1341 - Haziran 2019</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>3990000048699</t>
+          <t>3990000047823</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1323 - Aralık 2017</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1333 Ekim 2018</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>3990000025593</t>
+          <t>3990000019840</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1277 - Şubat 2014</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1329 Haziran 2018</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>3990000025551</t>
+          <t>3990000049699</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1287 - Aralık 2014</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1324 - Ocak 2018</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>3990000025978</t>
+          <t>3990000048699</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1283 - Ağustos 2014</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1323 - Aralık 2017</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>3990000026183</t>
+          <t>3990000025593</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1288 - Ocak 2015</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1277 - Şubat 2014</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>3990000017687</t>
+          <t>3990000025551</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1271 - Ağustos 2013</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1287 - Aralık 2014</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>3990000017686</t>
+          <t>3990000025978</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1272 - Eylül 2013</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1283 - Ağustos 2014</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>3990000017685</t>
+          <t>3990000026183</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1274 - Kasım 2013</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1288 - Ocak 2015</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>3990000017684</t>
+          <t>3990000017687</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1273 - Ekim 2013</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1271 - Ağustos 2013</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>3990000017683</t>
+          <t>3990000017686</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1275 - Aralık 2013</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1272 - Eylül 2013</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>3990000015470</t>
+          <t>3990000017685</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1270 - Temmuz 2013</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1274 - Kasım 2013</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>3990000015469</t>
+          <t>3990000017684</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1269 - Haziran 2013</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1273 - Ekim 2013</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>3990000002832</t>
+          <t>3990000017683</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1284 - Eylül 2014</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1275 - Aralık 2013</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>3990000027129</t>
+          <t>3990000015470</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1279 - Nisan 2014</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1270 - Temmuz 2013</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>3990000015188</t>
+          <t>3990000015469</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1278 - Mart 2014</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1269 - Haziran 2013</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>3990000026221</t>
+          <t>3990000002832</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1290 - Mart 2015</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1284 - Eylül 2014</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>3990000025803</t>
+          <t>3990000027129</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1282 - Temmuz 2014</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1279 - Nisan 2014</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>3990000018325</t>
+          <t>3990000015188</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1286 - Kasım 2014</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1278 - Mart 2014</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>3990000000068</t>
+          <t>3990000026221</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1266 - Mart 2013</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1290 - Mart 2015</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>3990000000071</t>
+          <t>3990000025803</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1265 - Şubat 2013</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1282 - Temmuz 2014</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>3990000000065</t>
+          <t>3990000018325</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1264 - Ocak 2013</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1286 - Kasım 2014</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>3990000008596</t>
+          <t>3990000000068</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1226 - Kasım 2009</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1266 - Mart 2013</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>3990000000088</t>
+          <t>3990000000071</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1179 - Aralık 2005</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1265 - Şubat 2013</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>3990000000060</t>
+          <t>3990000000065</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1267 - Nisan 2013</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1264 - Ocak 2013</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>3990000015468</t>
+          <t>3990000008596</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1268 - Mayıs 2013</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1226 - Kasım 2009</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>3990000038479</t>
+          <t>3990000000088</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1336 Ocak 2019</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1179 - Aralık 2005</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>20</v>
+        <v>6</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>3990000029525</t>
+          <t>3990000000060</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1331 Ağustos 2018</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1267 - Nisan 2013</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>3990000034120</t>
+          <t>3990000015468</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1313 - Şubat 2017</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1268 - Mayıs 2013</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>3990000034040</t>
+          <t>3990000038479</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1312 - Ocak 2017</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1336 Ocak 2019</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>3990000029720</t>
+          <t>3990000029525</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1327 - Nisan 2018</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1331 Ağustos 2018</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>3990000029637</t>
+          <t>3990000034120</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1326 - Mart 2018</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1313 - Şubat 2017</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>3990000087331</t>
+          <t>3990000034040</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1321 - Ekim 2017</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1312 - Ocak 2017</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>3990000033715</t>
+          <t>3990000029720</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1308 - Eylül 2016</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1327 - Nisan 2018</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>3990000032425</t>
+          <t>3990000029637</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1305 - Haziran 2016</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1326 - Mart 2018</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>3990000031488</t>
+          <t>3990000087331</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1299 - Aralık 2015</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1321 - Ekim 2017</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>3990000029128</t>
+          <t>3990000033715</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1298 - Kasım 2015</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1308 - Eylül 2016</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>3990000028383</t>
+          <t>3990000032425</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1295 - Ağustos 2015</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1305 - Haziran 2016</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>3990000034162</t>
+          <t>3990000031488</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1314 - Mart 2017</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1299 - Aralık 2015</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>3990000041479</t>
+          <t>3990000029128</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1307 - Ağustos 2016</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1298 - Kasım 2015</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>3990000029066</t>
+          <t>3990000028383</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1297 - Ekim 2015</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1295 - Ağustos 2015</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>3990000056030</t>
+          <t>3990000034162</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1319 - Ağustos 2017</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1314 - Mart 2017</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>3990000034564</t>
+          <t>3990000041479</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1318 - Temmuz 2017</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1307 - Ağustos 2016</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>3990000033816</t>
+          <t>3990000029066</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1309 - Ekim 2016</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1297 - Ekim 2015</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>3990000048564</t>
+          <t>3990000056030</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1325 - Şubat 2018</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1319 - Ağustos 2017</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>3990000056332</t>
+          <t>3990000034564</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1322 - Kasım 2017</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1318 - Temmuz 2017</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>3990000071282</t>
+          <t>3990000033816</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1316 - Mayıs 2017</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1309 - Ekim 2016</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>3990000037986</t>
+          <t>3990000048564</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1311 - Aralık 2016</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1325 - Şubat 2018</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>3990000032454</t>
+          <t>3990000056332</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1304 - Mayıs 2016</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1322 - Kasım 2017</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>3990000027847</t>
+          <t>3990000071282</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1293 - Haziran 2015</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1316 - Mayıs 2017</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>3990000049208</t>
+          <t>3990000037986</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1315 - Nisan 2017</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1311 - Aralık 2016</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>3990000031868</t>
+          <t>3990000032454</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1300 - Ocak 2016</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1304 - Mayıs 2016</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>3990000027126</t>
+          <t>3990000027847</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1291 - Nisan 2015</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1293 - Haziran 2015</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>3990000049662</t>
+          <t>3990000049208</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1320 - Eylül 2017</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1315 - Nisan 2017</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>3990000034548</t>
+          <t>3990000031868</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1317 - Haziran 2017</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1300 - Ocak 2016</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>3990000032178</t>
+          <t>3990000027126</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1301 - Şubat 2016</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1291 - Nisan 2015</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>3990000037964</t>
+          <t>3990000049662</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1310 - Kasım 2016</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1320 - Eylül 2017</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>3990000027025</t>
+          <t>3990000034548</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1280 - Mayıs 2014</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1317 - Haziran 2017</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>3990000040671</t>
+          <t>3990000032178</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1303 - Nisan 2016</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1301 - Şubat 2016</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>3990000031998</t>
+          <t>3990000037964</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1302 - Mart 2016</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1310 - Kasım 2016</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>3990000028581</t>
+          <t>3990000027025</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1296 - Eylül 2015</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1280 - Mayıs 2014</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>3990000028049</t>
+          <t>3990000040671</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1294 - Temmuz 2015</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1303 - Nisan 2016</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>3990000067875</t>
+          <t>3990000031998</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1306 - Temmuz 2016</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1302 - Mart 2016</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>3990000017269</t>
+          <t>3990000028581</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1276 - Ocak 2014</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1296 - Eylül 2015</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>3990000027585</t>
+          <t>3990000028049</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1292 - Mayıs 2015</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1294 - Temmuz 2015</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>3990000025996</t>
+          <t>3990000067875</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1289 - Şubat 2015</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1306 - Temmuz 2016</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>3990000015880</t>
+          <t>3990000017269</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1285 - Ekim 2014</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1276 - Ocak 2014</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>3990000026510</t>
+          <t>3990000027585</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1281 - Haziran 2014</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1292 - Mayıs 2015</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>4440000000244</t>
+          <t>3990000025996</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1360 Ocak 2021</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1289 - Şubat 2015</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>25</v>
+        <v>12</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>4440000000246</t>
+          <t>3990000015880</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1361 Şubat 2021</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1285 - Ekim 2014</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>25</v>
+        <v>12</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>4440000000242</t>
+          <t>3990000026510</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1370 - Kasım 2021</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1281 - Haziran 2014</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>25</v>
+        <v>12</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>4440000000251</t>
+          <t>4440000000244</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1367 - Ağustos 2021</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1360 Ocak 2021</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>4440000000240</t>
+          <t>4440000000246</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1368 - Eylül 2021</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1361 Şubat 2021</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>4440000000247</t>
+          <t>4440000000242</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1363 - Nisan 2021</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1370 - Kasım 2021</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>4440000000249</t>
+          <t>4440000000251</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1366 - Temmuz 2021</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1367 - Ağustos 2021</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>4440000000239</t>
+          <t>4440000000240</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1369 - Ekim 2021</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1368 - Eylül 2021</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>3990000031617</t>
+          <t>4440000000247</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1359 Aralık 2020</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1363 - Nisan 2021</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>4440000000248</t>
+          <t>4440000000249</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1364 - Mayıs 2021</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1366 - Temmuz 2021</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>4440000000241</t>
+          <t>4440000000239</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1365 - Haziran 2021</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1369 - Ekim 2021</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>3990000031576</t>
+          <t>3990000031617</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1358 Kasım 2020</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1359 Aralık 2020</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>3999900172222</t>
+          <t>4440000000248</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1357 Ekim 2020</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1364 - Mayıs 2021</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>4440000000243</t>
+          <t>4440000000241</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1362 - Mart 2021</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1365 - Haziran 2021</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>3990000010474</t>
+          <t>3990000031576</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1354 Temmuz 2020</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1358 Kasım 2020</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>3990000095966</t>
+          <t>3999900172222</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1350 Mart 2020</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1357 Ekim 2020</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>3990000092810</t>
+          <t>4440000000243</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1352 Mayıs 2020</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1362 - Mart 2021</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>3990000075122</t>
+          <t>3990000010474</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1353 Haziran 2020</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1354 Temmuz 2020</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>3990000051528</t>
+          <t>3990000095966</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat Kültür Dergisi Sayı: 1340 - Mayıs 2019</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1350 Mart 2020</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>3990000022000</t>
+          <t>3990000092810</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1348 Ocak 2020</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1352 Mayıs 2020</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>3990000052985</t>
+          <t>3990000075122</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1342 Temmuz 2019</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1353 Haziran 2020</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>3990000038439</t>
+          <t>3990000051528</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1339 Nisan 2019</t>
+          <t>Varlık Aylık Edebiyat Kültür Dergisi Sayı: 1340 - Mayıs 2019</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>3990000093126</t>
+          <t>3990000022000</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1351 Nisan 2020</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1348 Ocak 2020</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>3990000095965</t>
+          <t>3990000052985</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1349 Şubat 2020</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1342 Temmuz 2019</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>3999900172803</t>
+          <t>3990000038439</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1356 Eylül 2020</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1339 Nisan 2019</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>3991300172803</t>
+          <t>3990000093126</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1355 Ağustos 2020</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1351 Nisan 2020</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>3990000052997</t>
+          <t>3990000095965</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1347 Aralık 2019</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1349 Şubat 2020</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>3990000096216</t>
+          <t>3999900172803</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1345 Ekim 2019</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1356 Eylül 2020</t>
         </is>
       </c>
       <c r="C153" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>3990000038489</t>
+          <t>3991300172803</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1337 Şubat 2019</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1355 Ağustos 2020</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>3990000019841</t>
+          <t>3990000052997</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1330 Temmuz 2018</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1347 Aralık 2019</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>3990000052996</t>
+          <t>3990000096216</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1346 Kasım 2019</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1345 Ekim 2019</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>3990000030478</t>
+          <t>3990000038489</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1335 Aralık 2018</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1337 Şubat 2019</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>3990000047804</t>
+          <t>3990000019841</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1332 Eylül 2018</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1330 Temmuz 2018</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>3990000052986</t>
+          <t>3990000052996</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1343 Ağustos 2019</t>
+          <t>Varlık Edebiyat ve Kültür Dergisi Sayı: 1346 Kasım 2019</t>
         </is>
       </c>
       <c r="C159" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>3990000038438</t>
+          <t>3990000030478</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1338 Mart 2019</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1335 Aralık 2018</t>
         </is>
       </c>
       <c r="C160" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>3990000030412</t>
+          <t>3990000047804</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1334 Kasım 2018</t>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1332 Eylül 2018</t>
         </is>
       </c>
       <c r="C161" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
+          <t>3990000052986</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1343 Ağustos 2019</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>3990000038438</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1338 Mart 2019</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>3990000030412</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1334 Kasım 2018</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
           <t>3990000029849</t>
         </is>
       </c>
-      <c r="B162" s="1" t="inlineStr">
+      <c r="B165" s="1" t="inlineStr">
         <is>
           <t>Varlık Aylık Edebiyat ve Kültür Dergisi Sayı: 1328 Mayıs 2018</t>
         </is>
       </c>
-      <c r="C162" s="1">
+      <c r="C165" s="1">
         <v>15</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>