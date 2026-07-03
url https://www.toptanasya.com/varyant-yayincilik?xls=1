--- v0 (2026-02-14)
+++ v1 (2026-07-03)
@@ -85,700 +85,715 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259590264</t>
+          <t>9786259344027</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kariyerin Zirvesine Giden Yolculuğum</t>
+          <t>Göçmen Komşularımız</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259590240</t>
+          <t>9786259590264</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kerem İle Aslı’nın Sihirli Halısı</t>
+          <t>Kariyerin Zirvesine Giden Yolculuğum</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259590233</t>
+          <t>9786259590240</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Anu</t>
+          <t>Kerem İle Aslı’nın Sihirli Halısı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259590226</t>
+          <t>9786259590233</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Aile Şirketlerinin Dönüşümü</t>
+          <t>Anu</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259590219</t>
+          <t>9786259590226</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ağaç İle Kız</t>
+          <t>Aile Şirketlerinin Dönüşümü</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259590202</t>
+          <t>9786259590219</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Neydi O Köy Enstitüleri</t>
+          <t>Ağaç İle Kız</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259524597</t>
+          <t>9786259590202</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bana Işık Ol</t>
+          <t>Neydi O Köy Enstitüleri</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259988672</t>
+          <t>9786259524597</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Deli Fişek Hasan Tahsin</t>
+          <t>Bana Işık Ol</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259524535</t>
+          <t>9786259988672</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>19 Mayıs 1919 Kurtuluşa İlk Adım</t>
+          <t>Deli Fişek Hasan Tahsin</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259524504</t>
+          <t>9786259524535</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Libero Salih İle Sütçü İmam</t>
+          <t>19 Mayıs 1919 Kurtuluşa İlk Adım</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259524542</t>
+          <t>9786259524504</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Yolunda Şahin Bey</t>
+          <t>Libero Salih İle Sütçü İmam</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259988696</t>
+          <t>9786259524542</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>30 Ağustos 1922 Zaferle Yeniden Doğuş</t>
+          <t>Özgürlük Yolunda Şahin Bey</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259524528</t>
+          <t>9786259988696</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin Kıvılcımları</t>
+          <t>30 Ağustos 1922 Zaferle Yeniden Doğuş</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259524511</t>
+          <t>9786259524528</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>23 Nisan 1920 Çocuklara Armağan</t>
+          <t>Cumhuriyetin Kıvılcımları</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259988689</t>
+          <t>9786259524511</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Gelibolu’nun Işıkları</t>
+          <t>23 Nisan 1920 Çocuklara Armağan</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>230</v>
+        <v>210</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259524559</t>
+          <t>9786259988689</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Bir Huysuzun Dünlüğü ve Günlüğü</t>
+          <t>Gelibolu’nun Işıkları</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259988665</t>
+          <t>9786259524559</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Hep Beraber</t>
+          <t>Bir Huysuzun Dünlüğü ve Günlüğü</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259988658</t>
+          <t>9786259988665</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Zümrüt'ü Anka</t>
+          <t>Hep Beraber</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259988641</t>
+          <t>9786259988658</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Umut Topla Benim İçin</t>
+          <t>Zümrüt'ü Anka</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259988634</t>
+          <t>9786259988641</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Şam Ba</t>
+          <t>Umut Topla Benim İçin</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259988610</t>
+          <t>9786259988634</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Adaletli Olmalısın Karacaozandan Şiirler</t>
+          <t>Şam Ba</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259988603</t>
+          <t>9786259988610</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Esaret Günlerimiz</t>
+          <t>Adaletli Olmalısın Karacaozandan Şiirler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057186799</t>
+          <t>9786259988603</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Öğretimde Yaratıcı Bir Yol: Hikâyeleştirme</t>
+          <t>Esaret Günlerimiz</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057186775</t>
+          <t>9786057186799</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Helen</t>
+          <t>Öğretimde Yaratıcı Bir Yol: Hikâyeleştirme</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057186768</t>
+          <t>9786057186775</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Bir Ömürde Birkaç Hayat</t>
+          <t>Helen</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057186751</t>
+          <t>9786057186768</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Satıyoruum, Saaattım!</t>
+          <t>Bir Ömürde Birkaç Hayat</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057186744</t>
+          <t>9786057186751</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bir Hayalin Peşinden: Selçuk Bey</t>
+          <t>Satıyoruum, Saaattım!</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057186737</t>
+          <t>9786057186744</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bilimin En Zor Problemi: Dilin Kökeni</t>
+          <t>Bir Hayalin Peşinden: Selçuk Bey</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>440</v>
+        <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057432896</t>
+          <t>9786057186737</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bir İzmirlinin Dünlüğü ve Günlüğü</t>
+          <t>Bilimin En Zor Problemi: Dilin Kökeni</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>125</v>
+        <v>440</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057186706</t>
+          <t>9786057432896</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Bir Başkadır Bizim Besni Sevdamız</t>
+          <t>Bir İzmirlinin Dünlüğü ve Günlüğü</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>600</v>
+        <v>125</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057432889</t>
+          <t>9786057186706</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Köşekapmaca</t>
+          <t>Bir Başkadır Bizim Besni Sevdamız</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057432841</t>
+          <t>9786057432889</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>UNESCO Dünya Miraslarının İzinde</t>
+          <t>Köşekapmaca</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>900</v>
+        <v>350</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057432827</t>
+          <t>9786057432841</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Aziz</t>
+          <t>UNESCO Dünya Miraslarının İzinde</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>900</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057432810</t>
+          <t>9786057432827</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Chomsky Darwin'e Karşı</t>
+          <t>Aziz</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>720</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057432834</t>
+          <t>9786057432810</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Organon - İyileştirme Sanatının İlkeler</t>
+          <t>Chomsky Darwin'e Karşı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>720</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786050688887</t>
+          <t>9786057432834</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Güneşim Olur Musun?</t>
+          <t>Organon - İyileştirme Sanatının İlkeler</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057432803</t>
+          <t>9786050688887</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>50 Yılın Sancısı</t>
+          <t>Güneşim Olur Musun?</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786050688870</t>
+          <t>9786057432803</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal'in Çiftçileriyiz</t>
+          <t>50 Yılın Sancısı</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786050688894</t>
+          <t>9786050688870</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Metaforun Büyüsü</t>
+          <t>Mustafa Kemal'in Çiftçileriyiz</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786050688856</t>
+          <t>9786050688894</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Nutuk</t>
+          <t>Metaforun Büyüsü</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>240</v>
+        <v>360</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786050688818</t>
+          <t>9786050688856</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Neandertaller Konuşur muydu?</t>
+          <t>Nutuk</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>480</v>
+        <v>240</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786050688801</t>
+          <t>9786050688818</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Batık Gemi Balık Okulu</t>
+          <t>Neandertaller Konuşur muydu?</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>250</v>
+        <v>480</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259590295</t>
+          <t>9786050688801</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Sapiensin Dili</t>
+          <t>Batık Gemi Balık Okulu</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
+          <t>9786259590295</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Sapiensin Dili</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
           <t>9786259590288</t>
         </is>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Dil, Bilim ve Evrim</t>
         </is>
       </c>
-      <c r="C45" s="1">
+      <c r="C46" s="1">
         <v>520</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>