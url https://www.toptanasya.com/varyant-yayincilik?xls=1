--- v1 (2026-07-03)
+++ v2 (2026-09-12)
@@ -85,715 +85,745 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259344027</t>
+          <t>9786259590271</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Göçmen Komşularımız</t>
+          <t>Unkamunka'nın Zaman Yolculuğu</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259590264</t>
+          <t>9786259344034</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kariyerin Zirvesine Giden Yolculuğum</t>
+          <t>Renklere Açılan Kapı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259590240</t>
+          <t>9786259344027</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kerem İle Aslı’nın Sihirli Halısı</t>
+          <t>Göçmen Komşularımız</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259590233</t>
+          <t>9786259590264</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Anu</t>
+          <t>Kariyerin Zirvesine Giden Yolculuğum</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>350</v>
+        <v>480</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259590226</t>
+          <t>9786259590240</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Aile Şirketlerinin Dönüşümü</t>
+          <t>Kerem İle Aslı’nın Sihirli Halısı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259590219</t>
+          <t>9786259590233</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ağaç İle Kız</t>
+          <t>Anu</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259590202</t>
+          <t>9786259590226</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Neydi O Köy Enstitüleri</t>
+          <t>Aile Şirketlerinin Dönüşümü</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259524597</t>
+          <t>9786259590219</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bana Işık Ol</t>
+          <t>Ağaç İle Kız</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259988672</t>
+          <t>9786259590202</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Deli Fişek Hasan Tahsin</t>
+          <t>Neydi O Köy Enstitüleri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259524535</t>
+          <t>9786259524597</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>19 Mayıs 1919 Kurtuluşa İlk Adım</t>
+          <t>Bana Işık Ol</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259524504</t>
+          <t>9786259988672</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Libero Salih İle Sütçü İmam</t>
+          <t>Deli Fişek Hasan Tahsin</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259524542</t>
+          <t>9786259524535</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Yolunda Şahin Bey</t>
+          <t>19 Mayıs 1919 Kurtuluşa İlk Adım</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>220</v>
+        <v>275</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259988696</t>
+          <t>9786259524504</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>30 Ağustos 1922 Zaferle Yeniden Doğuş</t>
+          <t>Libero Salih İle Sütçü İmam</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259524528</t>
+          <t>9786259524542</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin Kıvılcımları</t>
+          <t>Özgürlük Yolunda Şahin Bey</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259524511</t>
+          <t>9786259988696</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>23 Nisan 1920 Çocuklara Armağan</t>
+          <t>30 Ağustos 1922 Zaferle Yeniden Doğuş</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259988689</t>
+          <t>9786259524528</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Gelibolu’nun Işıkları</t>
+          <t>Cumhuriyetin Kıvılcımları</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>230</v>
+        <v>290</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259524559</t>
+          <t>9786259524511</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bir Huysuzun Dünlüğü ve Günlüğü</t>
+          <t>23 Nisan 1920 Çocuklara Armağan</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259988665</t>
+          <t>9786259988689</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Hep Beraber</t>
+          <t>Gelibolu’nun Işıkları</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>400</v>
+        <v>275</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259988658</t>
+          <t>9786259524559</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Zümrüt'ü Anka</t>
+          <t>Bir Huysuzun Dünlüğü ve Günlüğü</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259988641</t>
+          <t>9786259988665</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Umut Topla Benim İçin</t>
+          <t>Hep Beraber</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>280</v>
+        <v>550</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259988634</t>
+          <t>9786259988658</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Şam Ba</t>
+          <t>Zümrüt'ü Anka</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259988610</t>
+          <t>9786259988641</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Adaletli Olmalısın Karacaozandan Şiirler</t>
+          <t>Umut Topla Benim İçin</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259988603</t>
+          <t>9786259988634</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Esaret Günlerimiz</t>
+          <t>Şam Ba</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057186799</t>
+          <t>9786259988610</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Öğretimde Yaratıcı Bir Yol: Hikâyeleştirme</t>
+          <t>Adaletli Olmalısın Karacaozandan Şiirler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057186775</t>
+          <t>9786259988603</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Helen</t>
+          <t>Esaret Günlerimiz</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057186768</t>
+          <t>9786057186799</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bir Ömürde Birkaç Hayat</t>
+          <t>Öğretimde Yaratıcı Bir Yol: Hikâyeleştirme</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057186751</t>
+          <t>9786057186775</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Satıyoruum, Saaattım!</t>
+          <t>Helen</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057186744</t>
+          <t>9786057186768</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bir Hayalin Peşinden: Selçuk Bey</t>
+          <t>Bir Ömürde Birkaç Hayat</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057186737</t>
+          <t>9786057186751</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bilimin En Zor Problemi: Dilin Kökeni</t>
+          <t>Satıyoruum, Saaattım!</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>440</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057432896</t>
+          <t>9786057186744</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Bir İzmirlinin Dünlüğü ve Günlüğü</t>
+          <t>Bir Hayalin Peşinden: Selçuk Bey</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>125</v>
+        <v>500</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057186706</t>
+          <t>9786057186737</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bir Başkadır Bizim Besni Sevdamız</t>
+          <t>Bilimin En Zor Problemi: Dilin Kökeni</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057432889</t>
+          <t>9786057432896</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Köşekapmaca</t>
+          <t>Bir İzmirlinin Dünlüğü ve Günlüğü</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>350</v>
+        <v>125</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057432841</t>
+          <t>9786057186706</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>UNESCO Dünya Miraslarının İzinde</t>
+          <t>Bir Başkadır Bizim Besni Sevdamız</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>900</v>
+        <v>750</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057432827</t>
+          <t>9786057432889</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Aziz</t>
+          <t>Köşekapmaca</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057432810</t>
+          <t>9786057432841</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Chomsky Darwin'e Karşı</t>
+          <t>UNESCO Dünya Miraslarının İzinde</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>720</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057432834</t>
+          <t>9786057432827</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Organon - İyileştirme Sanatının İlkeler</t>
+          <t>Aziz</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786050688887</t>
+          <t>9786057432810</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Güneşim Olur Musun?</t>
+          <t>Chomsky Darwin'e Karşı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>300</v>
+        <v>900</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057432803</t>
+          <t>9786057432834</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>50 Yılın Sancısı</t>
+          <t>Organon - İyileştirme Sanatının İlkeler</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786050688870</t>
+          <t>9786050688887</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal'in Çiftçileriyiz</t>
+          <t>Güneşim Olur Musun?</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786050688894</t>
+          <t>9786057432803</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Metaforun Büyüsü</t>
+          <t>50 Yılın Sancısı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>360</v>
+        <v>550</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786050688856</t>
+          <t>9786050688870</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Nutuk</t>
+          <t>Mustafa Kemal'in Çiftçileriyiz</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>240</v>
+        <v>500</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786050688818</t>
+          <t>9786050688894</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Neandertaller Konuşur muydu?</t>
+          <t>Metaforun Büyüsü</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>480</v>
+        <v>450</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786050688801</t>
+          <t>9786050688856</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Batık Gemi Balık Okulu</t>
+          <t>Nutuk</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259590295</t>
+          <t>9786050688818</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sapiensin Dili</t>
+          <t>Neandertaller Konuşur muydu?</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
+          <t>9786050688801</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Batık Gemi Balık Okulu</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786259590295</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Sapiensin Dili</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
           <t>9786259590288</t>
         </is>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Dil, Bilim ve Evrim</t>
         </is>
       </c>
-      <c r="C46" s="1">
-        <v>520</v>
+      <c r="C48" s="1">
+        <v>600</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>