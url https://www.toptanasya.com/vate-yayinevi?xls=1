--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -85,1990 +85,2125 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786052298558</t>
+          <t>9786052298619</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sanıkane Mamekiye Ra</t>
+          <t>Qale Ma, Vatey Ma</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>270</v>
+        <v>140</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786052298527</t>
+          <t>9786052298695</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Xeyale</t>
+          <t>Hesret Welat</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786052298541</t>
+          <t>9786052298688</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Folklore Kırmancan</t>
+          <t>Rew Bo Herey Bo</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786052298565</t>
+          <t>9786052298626</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Bero Sur</t>
+          <t>Elik Ü Fatike</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>150</v>
+        <v>550</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786052298572</t>
+          <t>9786052298664</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Çıme Gunekari</t>
+          <t>Suredar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786052298602</t>
+          <t>9786052298640</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kürd Kıyam-ı Millisi (1925)</t>
+          <t>Mı Çı Di, Çı Nedi Axçike</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>140</v>
+        <v>650</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786052298534</t>
+          <t>9786052298671</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Pıye Mı Kemane Cınıtene</t>
+          <t>Çebero Eflatun</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786052298510</t>
+          <t>9786052298633</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sinayoxa Axırzemani</t>
+          <t>Serebüte Ma</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>140</v>
+        <v>280</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786052298589</t>
+          <t>9786052298657</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Astareye Aye Ruye Asmeni De Nemendo</t>
+          <t>Tılsıme Kırmanciye</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786052298596</t>
+          <t>9786052298558</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Gaban De Ju Çe</t>
+          <t>Sanıkane Mamekiye Ra</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>270</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786052298503</t>
+          <t>9786052298527</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kırmanccaya (Zazacaya) ve Kürtlere Dair</t>
+          <t>Xeyale</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>700</v>
+        <v>190</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786052298282</t>
+          <t>9786052298541</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sebr</t>
+          <t>Folklore Kırmancan</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>110</v>
+        <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786052298299</t>
+          <t>9786052298565</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Dijeye Pistanan</t>
+          <t>Bero Sur</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786052298312</t>
+          <t>9786052298572</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Binefş</t>
+          <t>Çıme Gunekari</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786052298305</t>
+          <t>9786052298602</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Çîke Visteki</t>
+          <t>Kürd Kıyam-ı Millisi (1925)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786052298329</t>
+          <t>9786052298534</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Azad</t>
+          <t>Pıye Mı Kemane Cınıtene</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789756278987</t>
+          <t>9786052298510</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kurde ke Seba Hewara Dersimi Kişiyayi - Şex Evdırehim u Embaze Ey</t>
+          <t>Sinayoxa Axırzemani</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786052298183</t>
+          <t>9786052298589</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Veng ü Hesreta Herde Dewreşi (Nuşteye Weçiniteyi)</t>
+          <t>Astareye Aye Ruye Asmeni De Nemendo</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786052298121</t>
+          <t>9786052298596</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Kırmancca (Zazaca) Sözlük</t>
+          <t>Gaban De Ju Çe</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789756278901</t>
+          <t>9786052298503</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Hesret ü Heviya Besinor</t>
+          <t>Kırmanccaya (Zazacaya) ve Kürtlere Dair</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>100</v>
+        <v>700</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789756278918</t>
+          <t>9786052298282</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kürtçe Kırmancca-Zazaca Dil Kartları</t>
+          <t>Sebr</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>140</v>
+        <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789756278925</t>
+          <t>9786052298299</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kürt Hareketinde Türkiyelileşme</t>
+          <t>Dijeye Pistanan</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789756278932</t>
+          <t>9786052298312</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Wexto Vindibiyaye</t>
+          <t>Binefş</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789756278949</t>
+          <t>9786052298305</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Piltane</t>
+          <t>Çîke Visteki</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789756278994</t>
+          <t>9786052298329</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Antolojiye Şiirane Kırmancki</t>
+          <t>Azad</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>220</v>
+        <v>130</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786052298008</t>
+          <t>9789756278987</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Meheli u Kirmanckiya İnan</t>
+          <t>Kurde ke Seba Hewara Dersimi Kişiyayi - Şex Evdırehim u Embaze Ey</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786052298022</t>
+          <t>9786052298183</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bibliyogarfyaya Kırmancki (Zazaki) 1963 - 2017)</t>
+          <t>Veng ü Hesreta Herde Dewreşi (Nuşteye Weçiniteyi)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786052298015</t>
+          <t>9786052298121</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Estanıke Bongılani</t>
+          <t>Türkçe - Kırmancca (Zazaca) Sözlük</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789756278727</t>
+          <t>9789756278901</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sosine U Gulizare</t>
+          <t>Hesret ü Heviya Besinor</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>460</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789756278468</t>
+          <t>9789756278918</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Dersim</t>
+          <t>Kürtçe Kırmancca-Zazaca Dil Kartları</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>170</v>
+        <v>140</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789756278352</t>
+          <t>9789756278925</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Zıfqera Berı</t>
+          <t>Kürt Hareketinde Türkiyelileşme</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>10</v>
+        <v>160</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789756278284</t>
+          <t>9789756278932</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Yürümek - Sertav Çiya’ya Mektuplar</t>
+          <t>Wexto Vindibiyaye</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789756278420</t>
+          <t>9789756278949</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yirminci Yüzyılın Başında Diyarbekir’de Kürt Ulusçuluğu</t>
+          <t>Piltane</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789756278116</t>
+          <t>9789756278994</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Türkiye ve Suriye’de Kürtçe Kitap Yayımcılığının Dünü ve Bugünü</t>
+          <t>Antolojiye Şiirane Kırmancki</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789756278376</t>
+          <t>9786052298008</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Açıklamalı Kürtçe Kırmancca - Zazaca Dil Dersleri</t>
+          <t>Meheli u Kirmanckiya İnan</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789756278482</t>
+          <t>9786052298022</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Teberik</t>
+          <t>Bibliyogarfyaya Kırmancki (Zazaki) 1963 - 2017)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789759877354</t>
+          <t>9786052298015</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Tanı Estanikı u Deyıre ma</t>
+          <t>Estanıke Bongılani</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789756278611</t>
+          <t>9789756278727</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Şaismayil</t>
+          <t>Sosine U Gulizare</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>160</v>
+        <v>460</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789756278673</t>
+          <t>9789756278468</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>PKK Üzerine Yazılar</t>
+          <t>Dersim</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789756278086</t>
+          <t>9789756278352</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Omid Esto</t>
+          <t>Zıfqera Berı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>75</v>
+        <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789756278208</t>
+          <t>9789756278284</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Noten Dewraneki</t>
+          <t>Yürümek - Sertav Çiya’ya Mektuplar</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789756278246</t>
+          <t>9789756278420</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kalemimden Sayfalar</t>
+          <t>Yirminci Yüzyılın Başında Diyarbekir’de Kürt Ulusçuluğu</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>650</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789756278635</t>
+          <t>9789756278116</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kal Museni Zeydunu</t>
+          <t>Türkiye ve Suriye’de Kürtçe Kitap Yayımcılığının Dünü ve Bugünü</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789756278598</t>
+          <t>9789756278376</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İlkel İsyancılar mı? Devrimci Modernleştiriciler mi?</t>
+          <t>Türkçe Açıklamalı Kürtçe Kırmancca - Zazaca Dil Dersleri</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789756278659</t>
+          <t>9789756278482</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Gula Xızırı</t>
+          <t>Teberik</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052298060</t>
+          <t>9789759877354</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Gula Çeme Perre</t>
+          <t>Tanı Estanikı u Deyıre ma</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789756278072</t>
+          <t>9789756278611</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Gotibun Ku...</t>
+          <t>Şaismayil</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789756278161</t>
+          <t>9789756278673</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Gorse</t>
+          <t>PKK Üzerine Yazılar</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789756278499</t>
+          <t>9789756278086</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Antikürdolojiden Kürdolojiye Giden Yol ve İsmail Beşikçi</t>
+          <t>Omid Esto</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>110</v>
+        <v>75</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789756278475</t>
+          <t>9789756278208</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Devo Kor Estanikane Gimgimı ra</t>
+          <t>Noten Dewraneki</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789759877392</t>
+          <t>9789756278246</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Desan de Surete Ma Nimite</t>
+          <t>Kalemimden Sayfalar</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>100</v>
+        <v>650</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789756278536</t>
+          <t>9789756278635</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Dersim Merkezli Kürt Aleviliği</t>
+          <t>Kal Museni Zeydunu</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>650</v>
+        <v>120</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789756278154</t>
+          <t>9789756278598</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Delale Çimrengıne re Qesıdeyı</t>
+          <t>İlkel İsyancılar mı? Devrimci Modernleştiriciler mi?</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>140</v>
+        <v>450</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789756278550</t>
+          <t>9789756278659</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>İlk Kürt Gazetesi Kurdıstan’ı Yayımlayan Abdurrahman Bedirhan</t>
+          <t>Gula Xızırı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789756278369</t>
+          <t>9786052298060</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Deje Nımıteyi</t>
+          <t>Gula Çeme Perre</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>6</v>
+        <v>500</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789756278826</t>
+          <t>9789756278072</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Hikayeye Koye Bingoli</t>
+          <t>Gotibun Ku...</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789759877330</t>
+          <t>9789756278161</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Berxa Mı Xeribiye De</t>
+          <t>Gorse</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>5</v>
+        <v>120</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052298107</t>
+          <t>9789756278499</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Hewne Newroze</t>
+          <t>Antikürdolojiden Kürdolojiye Giden Yol ve İsmail Beşikçi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789759877385</t>
+          <t>9789756278475</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Ferhenge İdyomane Kurdki</t>
+          <t>Devo Kor Estanikane Gimgimı ra</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>15</v>
+        <v>160</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789756278680</t>
+          <t>9789759877392</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Ferheng Sözlük Türkçe Kırmancca - Kirmancki-Tirki</t>
+          <t>Desan de Surete Ma Nimite</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789756278697</t>
+          <t>9789756278536</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kalaşnikof</t>
+          <t>Dersim Merkezli Kürt Aleviliği</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>120</v>
+        <v>650</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789756278710</t>
+          <t>9789756278154</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kürtçede Ses Değişimi</t>
+          <t>Delale Çimrengıne re Qesıdeyı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>230</v>
+        <v>140</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789756278703</t>
+          <t>9789756278550</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Politik İslam, Kemalizm ve Kürt Sorunu</t>
+          <t>İlk Kürt Gazetesi Kurdıstan’ı Yayımlayan Abdurrahman Bedirhan</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789759877316</t>
+          <t>9789756278369</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Gımgım Zerreye Ma De</t>
+          <t>Deje Nımıteyi</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789828877308</t>
+          <t>9789756278826</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Diwan</t>
+          <t>Hikayeye Koye Bingoli</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>6</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789756278253</t>
+          <t>9789759877330</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Dılope Zerri</t>
+          <t>Berxa Mı Xeribiye De</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786052298046</t>
+          <t>9786052298107</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Rengi Şewe Zerriya Mi De</t>
+          <t>Hewne Newroze</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786052298039</t>
+          <t>9789759877385</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Dere Santa Ranghild De</t>
+          <t>Ferhenge İdyomane Kurdki</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>120</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789756278956</t>
+          <t>9789756278680</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Geleneğin Değersizleşmesi</t>
+          <t>Ferheng Sözlük Türkçe Kırmancca - Kirmancki-Tirki</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789756278970</t>
+          <t>9789756278697</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Raro Raşt u Me'Lumate Diniye</t>
+          <t>Kalaşnikof</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789756278871</t>
+          <t>9789756278710</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Pratik Kürtçe (Soranca) Konuşma Kılavuzu / Raberi Axawtıni Kurdi (Sorani)</t>
+          <t>Kürtçede Ses Değişimi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789756278864</t>
+          <t>9789756278703</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Mı Hesreta To Ver Qeydubendi Kerdi Kehan</t>
+          <t>Politik İslam, Kemalizm ve Kürt Sorunu</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>140</v>
+        <v>400</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789756278857</t>
+          <t>9789759877316</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Vındıbıyaye</t>
+          <t>Gımgım Zerreye Ma De</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>110</v>
+        <v>6</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789756278840</t>
+          <t>9789828877308</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Lele Şodirı de Yew Rayırwan</t>
+          <t>Diwan</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>110</v>
+        <v>6</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789756278833</t>
+          <t>9789756278253</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Lel</t>
+          <t>Dılope Zerri</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>110</v>
+        <v>6</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789756278819</t>
+          <t>9786052298046</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Bedıliyayiş</t>
+          <t>Rengi Şewe Zerriya Mi De</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789756278802</t>
+          <t>9786052298039</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Ters</t>
+          <t>Dere Santa Ranghild De</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789756278772</t>
+          <t>9789756278956</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Meşa Dengize</t>
+          <t>Geleneğin Değersizleşmesi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789756278765</t>
+          <t>9789756278970</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Hemedok</t>
+          <t>Raro Raşt u Me'Lumate Diniye</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789756278789</t>
+          <t>9789756278871</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Sanikeka Heskerdışi</t>
+          <t>Pratik Kürtçe (Soranca) Konuşma Kılavuzu / Raberi Axawtıni Kurdi (Sorani)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>110</v>
+        <v>280</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789756278734</t>
+          <t>9789756278864</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Xapxapık</t>
+          <t>Mı Hesreta To Ver Qeydubendi Kerdi Kehan</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789756278796</t>
+          <t>9789756278857</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Okul ve Öteki Yurttaşlar</t>
+          <t>Vındıbıyaye</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>330</v>
+        <v>110</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789756278758</t>
+          <t>9789756278840</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Deyndar</t>
+          <t>Lele Şodirı de Yew Rayırwan</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786052298268</t>
+          <t>9789756278833</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Tehlike Altındaki Bir Dil Kırmancca-Zazaca</t>
+          <t>Lel</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>240</v>
+        <v>110</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786052298251</t>
+          <t>9789756278819</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Ti Ke Şona Kulme Wele Biya</t>
+          <t>Bedıliyayiş</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786052298190</t>
+          <t>9789756278802</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>1925'ten Önce Ayrılma Taraftarı Kürt Örgütleri</t>
+          <t>Ters</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789756278895</t>
+          <t>9789756278772</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Kurmancca ile Karşılaştırmalı Kırmancca (Zazaca) Dilbilgisi</t>
+          <t>Meşa Dengize</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>350</v>
+        <v>140</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786052298206</t>
+          <t>9789756278765</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Zazaki u M. Malmisaniji Ser o Meqaleyi</t>
+          <t>Hemedok</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786052298220</t>
+          <t>9789756278789</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Menewşi</t>
+          <t>Sanikeka Heskerdışi</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786052298244</t>
+          <t>9789756278734</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Avesta Dili İle Kırmancca (Zazaca)’nın Karşılaştırılması: Etimolojik Bir İnceleme</t>
+          <t>Xapxapık</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786052298213</t>
+          <t>9789756278796</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Xof</t>
+          <t>Okul ve Öteki Yurttaşlar</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>140</v>
+        <v>330</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786052298237</t>
+          <t>9789756278758</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Pepuk</t>
+          <t>Deyndar</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789756278093</t>
+          <t>9786052298268</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Xale Min Ferid</t>
+          <t>Tehlike Altındaki Bir Dil Kırmancca-Zazaca</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789756278741</t>
+          <t>9786052298251</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Xafıl Bela</t>
+          <t>Ti Ke Şona Kulme Wele Biya</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789756278338</t>
+          <t>9786052298190</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Veng u Vate</t>
+          <t>1925'ten Önce Ayrılma Taraftarı Kürt Örgütleri</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789756278444</t>
+          <t>9789756278895</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Ulusu Düşünmek</t>
+          <t>Kurmancca ile Karşılaştırmalı Kırmancca (Zazaca) Dilbilgisi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>490</v>
+        <v>350</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789756278888</t>
+          <t>9786052298206</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de İskan Sorunu ve Kürtler</t>
+          <t>Zazaki u M. Malmisaniji Ser o Meqaleyi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789756278581</t>
+          <t>9786052298220</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Rencber Eziz</t>
+          <t>Menewşi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>20</v>
+        <v>110</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786052298275</t>
+          <t>9786052298244</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Rastnuştişe Kırmancki</t>
+          <t>Avesta Dili İle Kırmancca (Zazaca)’nın Karşılaştırılması: Etimolojik Bir İnceleme</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789756278277</t>
+          <t>9786052298213</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Nika Wexte Huyayışı yo</t>
+          <t>Xof</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>6</v>
+        <v>140</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789756278390</t>
+          <t>9786052298237</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Mı Şex Said Di</t>
+          <t>Pepuk</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789756278451</t>
+          <t>9789756278093</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Kürt Dirilişi</t>
+          <t>Xale Min Ferid</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>450</v>
+        <v>140</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789756278574</t>
+          <t>9789756278741</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme ve Yerel Demokrasi Liberal Katılım Söyleminin Sınırları Diyarbakır Örneği</t>
+          <t>Xafıl Bela</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789756278383</t>
+          <t>9789756278338</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kürdolojinin Bahçesinde</t>
+          <t>Veng u Vate</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>12</v>
+        <v>190</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789756278185</t>
+          <t>9789756278444</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kawa Davası Savunması ve Kürtlerde Siyasi Savunma Geleneği</t>
+          <t>Ulusu Düşünmek</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>20</v>
+        <v>490</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789756278437</t>
+          <t>9789756278888</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Soro</t>
+          <t>Türkiye’de İskan Sorunu ve Kürtler</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>480</v>
+        <v>400</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789756278642</t>
+          <t>9789756278581</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Saye Maru</t>
+          <t>Rencber Eziz</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>160</v>
+        <v>20</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789756278321</t>
+          <t>9786052298275</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Sanıke Vateyi</t>
+          <t>Rastnuştişe Kırmancki</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789756278147</t>
+          <t>9789756278277</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Sanıkan u Deyırane Lıce ra</t>
+          <t>Nika Wexte Huyayışı yo</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>120</v>
+        <v>6</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789756278604</t>
+          <t>9789756278390</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Roj ma de Şewle Dano</t>
+          <t>Mı Şex Said Di</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789756278529</t>
+          <t>9789756278451</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Ferhenge Kırmancki (Zazaki) - Tırki</t>
+          <t>Kürt Dirilişi</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>880</v>
+        <v>450</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789756278178</t>
+          <t>9789756278574</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Ez Gule ra Hes Kena</t>
+          <t>Küreselleşme ve Yerel Demokrasi Liberal Katılım Söyleminin Sınırları Diyarbakır Örneği</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>110</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789756278062</t>
+          <t>9789756278383</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Estanekane Sewregi ra</t>
+          <t>Kürdolojinin Bahçesinde</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789756278505</t>
+          <t>9789756278185</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Dönemeç Yazıları</t>
+          <t>Kawa Davası Savunması ve Kürtlerde Siyasi Savunma Geleneği</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786052298145</t>
+          <t>9789756278437</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Beyi Se Bena?</t>
+          <t>Soro</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>110</v>
+        <v>480</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786052298169</t>
+          <t>9789756278642</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Yazınsal Varoluştan Akademik Literatüre Kırmancca (Zazaca)</t>
+          <t>Saye Maru</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>320</v>
+        <v>160</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789756278512</t>
+          <t>9789756278321</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Sözlük / Türkçe - Kırmancca (Zazaca)</t>
+          <t>Sanıke Vateyi</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>15</v>
+        <v>160</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789756278628</t>
+          <t>9789756278147</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Çaketo Sıpi</t>
+          <t>Sanıkan u Deyırane Lıce ra</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789756278222</t>
+          <t>9789756278604</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Cemilpaşazadeyen Dıyarbekırı u Neteweperwerıya Kurdı</t>
+          <t>Roj ma de Şewle Dano</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>400</v>
+        <v>110</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789759877347</t>
+          <t>9789756278529</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Beyı Se Bena?</t>
+          <t>Ferhenge Kırmancki (Zazaki) - Tırki</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>5</v>
+        <v>880</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789756278567</t>
+          <t>9789756278178</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Ana! Esas Duruşa Geç</t>
+          <t>Ez Gule ra Hes Kena</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>180</v>
+        <v>110</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786052298176</t>
+          <t>9789756278062</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Deyirane Qerebegan Ü Siwani Ser O</t>
+          <t>Estanekane Sewregi ra</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>350</v>
+        <v>8</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789756278543</t>
+          <t>9789756278505</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Bu Kürtleri Nereden Çıkardın İsmail Beşikçi?</t>
+          <t>Dönemeç Yazıları</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789752887862</t>
+          <t>9786052298145</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Bıne Dara Valere De</t>
+          <t>Beyi Se Bena?</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>6</v>
+        <v>110</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786052298091</t>
+          <t>9786052298169</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Uşene Kalmemi (1887 - 1964)</t>
+          <t>Yazınsal Varoluştan Akademik Literatüre Kırmancca (Zazaca)</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>480</v>
+        <v>320</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786052298084</t>
+          <t>9789756278512</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Nuşteyi</t>
+          <t>Sözlük / Türkçe - Kırmancca (Zazaca)</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>330</v>
+        <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786052298077</t>
+          <t>9789756278628</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Gülümse Ey Dersim</t>
+          <t>Çaketo Sıpi</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>750</v>
+        <v>140</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786052298053</t>
+          <t>9789756278222</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Biyişa Pexemberi Ya Osman Esad Efendi ü Destpeke Edebiyate Klasik Ye Kırmancki</t>
+          <t>Cemilpaşazadeyen Dıyarbekırı u Neteweperwerıya Kurdı</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786052298152</t>
+          <t>9789759877347</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Dewres</t>
+          <t>Beyı Se Bena?</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>160</v>
+        <v>5</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
+          <t>9789756278567</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Ana! Esas Duruşa Geç</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9786052298176</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Deyirane Qerebegan Ü Siwani Ser O</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9789756278543</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Bu Kürtleri Nereden Çıkardın İsmail Beşikçi?</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9789752887862</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Bıne Dara Valere De</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9786052298091</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Uşene Kalmemi (1887 - 1964)</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9786052298084</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Nuşteyi</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9786052298077</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Gülümse Ey Dersim</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9786052298053</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Biyişa Pexemberi Ya Osman Esad Efendi ü Destpeke Edebiyate Klasik Ye Kırmancki</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9786052298152</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Dewres</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
           <t>9786052298138</t>
         </is>
       </c>
-      <c r="B131" s="1" t="inlineStr">
+      <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Beriye Birisimeni (Ciltli)</t>
         </is>
       </c>
-      <c r="C131" s="1">
+      <c r="C140" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>