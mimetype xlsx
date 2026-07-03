--- v1 (2026-04-02)
+++ v2 (2026-07-03)
@@ -85,2125 +85,2140 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786052298619</t>
+          <t>9786052298701</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Qale Ma, Vatey Ma</t>
+          <t>Kürtçenin Etimolojisine Doğru</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>140</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786052298695</t>
+          <t>9786052298619</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hesret Welat</t>
+          <t>Qale Ma, Vatey Ma</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786052298688</t>
+          <t>9786052298695</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Rew Bo Herey Bo</t>
+          <t>Hesret Welat</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786052298626</t>
+          <t>9786052298688</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Elik Ü Fatike</t>
+          <t>Rew Bo Herey Bo</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>550</v>
+        <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786052298664</t>
+          <t>9786052298626</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Suredar</t>
+          <t>Elik Ü Fatike</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>180</v>
+        <v>550</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786052298640</t>
+          <t>9786052298664</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Mı Çı Di, Çı Nedi Axçike</t>
+          <t>Suredar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>650</v>
+        <v>180</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786052298671</t>
+          <t>9786052298640</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Çebero Eflatun</t>
+          <t>Mı Çı Di, Çı Nedi Axçike</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>140</v>
+        <v>650</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786052298633</t>
+          <t>9786052298671</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Serebüte Ma</t>
+          <t>Çebero Eflatun</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>280</v>
+        <v>140</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786052298657</t>
+          <t>9786052298633</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Tılsıme Kırmanciye</t>
+          <t>Serebüte Ma</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786052298558</t>
+          <t>9786052298657</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sanıkane Mamekiye Ra</t>
+          <t>Tılsıme Kırmanciye</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>270</v>
+        <v>180</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786052298527</t>
+          <t>9786052298558</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Xeyale</t>
+          <t>Sanıkane Mamekiye Ra</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>190</v>
+        <v>270</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786052298541</t>
+          <t>9786052298527</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Folklore Kırmancan</t>
+          <t>Xeyale</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>400</v>
+        <v>190</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786052298565</t>
+          <t>9786052298541</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bero Sur</t>
+          <t>Folklore Kırmancan</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786052298572</t>
+          <t>9786052298565</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Çıme Gunekari</t>
+          <t>Bero Sur</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786052298602</t>
+          <t>9786052298572</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kürd Kıyam-ı Millisi (1925)</t>
+          <t>Çıme Gunekari</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786052298534</t>
+          <t>9786052298602</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Pıye Mı Kemane Cınıtene</t>
+          <t>Kürd Kıyam-ı Millisi (1925)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786052298510</t>
+          <t>9786052298534</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sinayoxa Axırzemani</t>
+          <t>Pıye Mı Kemane Cınıtene</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786052298589</t>
+          <t>9786052298510</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Astareye Aye Ruye Asmeni De Nemendo</t>
+          <t>Sinayoxa Axırzemani</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786052298596</t>
+          <t>9786052298589</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gaban De Ju Çe</t>
+          <t>Astareye Aye Ruye Asmeni De Nemendo</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786052298503</t>
+          <t>9786052298596</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kırmanccaya (Zazacaya) ve Kürtlere Dair</t>
+          <t>Gaban De Ju Çe</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>700</v>
+        <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786052298282</t>
+          <t>9786052298503</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sebr</t>
+          <t>Kırmanccaya (Zazacaya) ve Kürtlere Dair</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>110</v>
+        <v>700</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786052298299</t>
+          <t>9786052298282</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Dijeye Pistanan</t>
+          <t>Sebr</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>140</v>
+        <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786052298312</t>
+          <t>9786052298299</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Binefş</t>
+          <t>Dijeye Pistanan</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786052298305</t>
+          <t>9786052298312</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Çîke Visteki</t>
+          <t>Binefş</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786052298329</t>
+          <t>9786052298305</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Azad</t>
+          <t>Çîke Visteki</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789756278987</t>
+          <t>9786052298329</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kurde ke Seba Hewara Dersimi Kişiyayi - Şex Evdırehim u Embaze Ey</t>
+          <t>Azad</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786052298183</t>
+          <t>9789756278987</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Veng ü Hesreta Herde Dewreşi (Nuşteye Weçiniteyi)</t>
+          <t>Kurde ke Seba Hewara Dersimi Kişiyayi - Şex Evdırehim u Embaze Ey</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786052298121</t>
+          <t>9786052298183</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Kırmancca (Zazaca) Sözlük</t>
+          <t>Veng ü Hesreta Herde Dewreşi (Nuşteye Weçiniteyi)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789756278901</t>
+          <t>9786052298121</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Hesret ü Heviya Besinor</t>
+          <t>Türkçe - Kırmancca (Zazaca) Sözlük</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>100</v>
+        <v>450</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789756278918</t>
+          <t>9789756278901</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kürtçe Kırmancca-Zazaca Dil Kartları</t>
+          <t>Hesret ü Heviya Besinor</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789756278925</t>
+          <t>9789756278918</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kürt Hareketinde Türkiyelileşme</t>
+          <t>Kürtçe Kırmancca-Zazaca Dil Kartları</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789756278932</t>
+          <t>9789756278925</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Wexto Vindibiyaye</t>
+          <t>Kürt Hareketinde Türkiyelileşme</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789756278949</t>
+          <t>9789756278932</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Piltane</t>
+          <t>Wexto Vindibiyaye</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789756278994</t>
+          <t>9789756278949</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Antolojiye Şiirane Kırmancki</t>
+          <t>Piltane</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052298008</t>
+          <t>9789756278994</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Meheli u Kirmanckiya İnan</t>
+          <t>Antolojiye Şiirane Kırmancki</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052298022</t>
+          <t>9786052298008</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bibliyogarfyaya Kırmancki (Zazaki) 1963 - 2017)</t>
+          <t>Meheli u Kirmanckiya İnan</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786052298015</t>
+          <t>9786052298022</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Estanıke Bongılani</t>
+          <t>Bibliyogarfyaya Kırmancki (Zazaki) 1963 - 2017)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789756278727</t>
+          <t>9786052298015</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Sosine U Gulizare</t>
+          <t>Estanıke Bongılani</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>460</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789756278468</t>
+          <t>9789756278727</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Dersim</t>
+          <t>Sosine U Gulizare</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>170</v>
+        <v>460</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789756278352</t>
+          <t>9789756278468</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Zıfqera Berı</t>
+          <t>Dersim</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>10</v>
+        <v>170</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789756278284</t>
+          <t>9789756278352</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Yürümek - Sertav Çiya’ya Mektuplar</t>
+          <t>Zıfqera Berı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>140</v>
+        <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789756278420</t>
+          <t>9789756278284</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Yirminci Yüzyılın Başında Diyarbekir’de Kürt Ulusçuluğu</t>
+          <t>Yürümek - Sertav Çiya’ya Mektuplar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789756278116</t>
+          <t>9789756278420</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Türkiye ve Suriye’de Kürtçe Kitap Yayımcılığının Dünü ve Bugünü</t>
+          <t>Yirminci Yüzyılın Başında Diyarbekir’de Kürt Ulusçuluğu</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789756278376</t>
+          <t>9789756278116</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Açıklamalı Kürtçe Kırmancca - Zazaca Dil Dersleri</t>
+          <t>Türkiye ve Suriye’de Kürtçe Kitap Yayımcılığının Dünü ve Bugünü</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>400</v>
+        <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789756278482</t>
+          <t>9789756278376</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Teberik</t>
+          <t>Türkçe Açıklamalı Kürtçe Kırmancca - Zazaca Dil Dersleri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789759877354</t>
+          <t>9789756278482</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Tanı Estanikı u Deyıre ma</t>
+          <t>Teberik</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789756278611</t>
+          <t>9789759877354</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Şaismayil</t>
+          <t>Tanı Estanikı u Deyıre ma</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789756278673</t>
+          <t>9789756278611</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>PKK Üzerine Yazılar</t>
+          <t>Şaismayil</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789756278086</t>
+          <t>9789756278673</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Omid Esto</t>
+          <t>PKK Üzerine Yazılar</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>75</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789756278208</t>
+          <t>9789756278086</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Noten Dewraneki</t>
+          <t>Omid Esto</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>150</v>
+        <v>75</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789756278246</t>
+          <t>9789756278208</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kalemimden Sayfalar</t>
+          <t>Noten Dewraneki</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>650</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789756278635</t>
+          <t>9789756278246</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kal Museni Zeydunu</t>
+          <t>Kalemimden Sayfalar</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>120</v>
+        <v>650</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789756278598</t>
+          <t>9789756278635</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İlkel İsyancılar mı? Devrimci Modernleştiriciler mi?</t>
+          <t>Kal Museni Zeydunu</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>450</v>
+        <v>120</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789756278659</t>
+          <t>9789756278598</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Gula Xızırı</t>
+          <t>İlkel İsyancılar mı? Devrimci Modernleştiriciler mi?</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>140</v>
+        <v>450</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786052298060</t>
+          <t>9789756278659</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Gula Çeme Perre</t>
+          <t>Gula Xızırı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>500</v>
+        <v>140</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789756278072</t>
+          <t>9786052298060</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Gotibun Ku...</t>
+          <t>Gula Çeme Perre</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>140</v>
+        <v>500</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789756278161</t>
+          <t>9789756278072</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Gorse</t>
+          <t>Gotibun Ku...</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789756278499</t>
+          <t>9789756278161</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Antikürdolojiden Kürdolojiye Giden Yol ve İsmail Beşikçi</t>
+          <t>Gorse</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789756278475</t>
+          <t>9789756278499</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Devo Kor Estanikane Gimgimı ra</t>
+          <t>Antikürdolojiden Kürdolojiye Giden Yol ve İsmail Beşikçi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>160</v>
+        <v>110</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789759877392</t>
+          <t>9789756278475</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Desan de Surete Ma Nimite</t>
+          <t>Devo Kor Estanikane Gimgimı ra</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789756278536</t>
+          <t>9789759877392</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Dersim Merkezli Kürt Aleviliği</t>
+          <t>Desan de Surete Ma Nimite</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>650</v>
+        <v>100</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789756278154</t>
+          <t>9789756278536</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Delale Çimrengıne re Qesıdeyı</t>
+          <t>Dersim Merkezli Kürt Aleviliği</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>140</v>
+        <v>650</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789756278550</t>
+          <t>9789756278154</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>İlk Kürt Gazetesi Kurdıstan’ı Yayımlayan Abdurrahman Bedirhan</t>
+          <t>Delale Çimrengıne re Qesıdeyı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789756278369</t>
+          <t>9789756278550</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Deje Nımıteyi</t>
+          <t>İlk Kürt Gazetesi Kurdıstan’ı Yayımlayan Abdurrahman Bedirhan</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>6</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789756278826</t>
+          <t>9789756278369</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Hikayeye Koye Bingoli</t>
+          <t>Deje Nımıteyi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>150</v>
+        <v>6</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789759877330</t>
+          <t>9789756278826</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Berxa Mı Xeribiye De</t>
+          <t>Hikayeye Koye Bingoli</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786052298107</t>
+          <t>9789759877330</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Hewne Newroze</t>
+          <t>Berxa Mı Xeribiye De</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>150</v>
+        <v>5</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789759877385</t>
+          <t>9786052298107</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Ferhenge İdyomane Kurdki</t>
+          <t>Hewne Newroze</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>15</v>
+        <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789756278680</t>
+          <t>9789759877385</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Ferheng Sözlük Türkçe Kırmancca - Kirmancki-Tirki</t>
+          <t>Ferhenge İdyomane Kurdki</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>350</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789756278697</t>
+          <t>9789756278680</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kalaşnikof</t>
+          <t>Ferheng Sözlük Türkçe Kırmancca - Kirmancki-Tirki</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789756278710</t>
+          <t>9789756278697</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kürtçede Ses Değişimi</t>
+          <t>Kalaşnikof</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>230</v>
+        <v>120</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789756278703</t>
+          <t>9789756278710</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Politik İslam, Kemalizm ve Kürt Sorunu</t>
+          <t>Kürtçede Ses Değişimi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>400</v>
+        <v>230</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789759877316</t>
+          <t>9789756278703</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Gımgım Zerreye Ma De</t>
+          <t>Politik İslam, Kemalizm ve Kürt Sorunu</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>6</v>
+        <v>400</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789828877308</t>
+          <t>9789759877316</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Diwan</t>
+          <t>Gımgım Zerreye Ma De</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789756278253</t>
+          <t>9789828877308</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Dılope Zerri</t>
+          <t>Diwan</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786052298046</t>
+          <t>9789756278253</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Rengi Şewe Zerriya Mi De</t>
+          <t>Dılope Zerri</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>110</v>
+        <v>6</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786052298039</t>
+          <t>9786052298046</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Dere Santa Ranghild De</t>
+          <t>Rengi Şewe Zerriya Mi De</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789756278956</t>
+          <t>9786052298039</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Geleneğin Değersizleşmesi</t>
+          <t>Dere Santa Ranghild De</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789756278970</t>
+          <t>9789756278956</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Raro Raşt u Me'Lumate Diniye</t>
+          <t>Geleneğin Değersizleşmesi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789756278871</t>
+          <t>9789756278970</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Pratik Kürtçe (Soranca) Konuşma Kılavuzu / Raberi Axawtıni Kurdi (Sorani)</t>
+          <t>Raro Raşt u Me'Lumate Diniye</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789756278864</t>
+          <t>9789756278871</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Mı Hesreta To Ver Qeydubendi Kerdi Kehan</t>
+          <t>Pratik Kürtçe (Soranca) Konuşma Kılavuzu / Raberi Axawtıni Kurdi (Sorani)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>140</v>
+        <v>280</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789756278857</t>
+          <t>9789756278864</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Vındıbıyaye</t>
+          <t>Mı Hesreta To Ver Qeydubendi Kerdi Kehan</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789756278840</t>
+          <t>9789756278857</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Lele Şodirı de Yew Rayırwan</t>
+          <t>Vındıbıyaye</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789756278833</t>
+          <t>9789756278840</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Lel</t>
+          <t>Lele Şodirı de Yew Rayırwan</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789756278819</t>
+          <t>9789756278833</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Bedıliyayiş</t>
+          <t>Lel</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789756278802</t>
+          <t>9789756278819</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Ters</t>
+          <t>Bedıliyayiş</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789756278772</t>
+          <t>9789756278802</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Meşa Dengize</t>
+          <t>Ters</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789756278765</t>
+          <t>9789756278772</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Hemedok</t>
+          <t>Meşa Dengize</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789756278789</t>
+          <t>9789756278765</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Sanikeka Heskerdışi</t>
+          <t>Hemedok</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789756278734</t>
+          <t>9789756278789</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Xapxapık</t>
+          <t>Sanikeka Heskerdışi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789756278796</t>
+          <t>9789756278734</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Okul ve Öteki Yurttaşlar</t>
+          <t>Xapxapık</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>330</v>
+        <v>100</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789756278758</t>
+          <t>9789756278796</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Deyndar</t>
+          <t>Okul ve Öteki Yurttaşlar</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>150</v>
+        <v>330</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786052298268</t>
+          <t>9789756278758</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Tehlike Altındaki Bir Dil Kırmancca-Zazaca</t>
+          <t>Deyndar</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786052298251</t>
+          <t>9786052298268</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Ti Ke Şona Kulme Wele Biya</t>
+          <t>Tehlike Altındaki Bir Dil Kırmancca-Zazaca</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>100</v>
+        <v>240</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786052298190</t>
+          <t>9786052298251</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>1925'ten Önce Ayrılma Taraftarı Kürt Örgütleri</t>
+          <t>Ti Ke Şona Kulme Wele Biya</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789756278895</t>
+          <t>9786052298190</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Kurmancca ile Karşılaştırmalı Kırmancca (Zazaca) Dilbilgisi</t>
+          <t>1925'ten Önce Ayrılma Taraftarı Kürt Örgütleri</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786052298206</t>
+          <t>9789756278895</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Zazaki u M. Malmisaniji Ser o Meqaleyi</t>
+          <t>Kurmancca ile Karşılaştırmalı Kırmancca (Zazaca) Dilbilgisi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786052298220</t>
+          <t>9786052298206</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Menewşi</t>
+          <t>Zazaki u M. Malmisaniji Ser o Meqaleyi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786052298244</t>
+          <t>9786052298220</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Avesta Dili İle Kırmancca (Zazaca)’nın Karşılaştırılması: Etimolojik Bir İnceleme</t>
+          <t>Menewşi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786052298213</t>
+          <t>9786052298244</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Xof</t>
+          <t>Avesta Dili İle Kırmancca (Zazaca)’nın Karşılaştırılması: Etimolojik Bir İnceleme</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786052298237</t>
+          <t>9786052298213</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Pepuk</t>
+          <t>Xof</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789756278093</t>
+          <t>9786052298237</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Xale Min Ferid</t>
+          <t>Pepuk</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>140</v>
+        <v>110</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789756278741</t>
+          <t>9789756278093</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Xafıl Bela</t>
+          <t>Xale Min Ferid</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789756278338</t>
+          <t>9789756278741</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Veng u Vate</t>
+          <t>Xafıl Bela</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789756278444</t>
+          <t>9789756278338</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Ulusu Düşünmek</t>
+          <t>Veng u Vate</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>490</v>
+        <v>190</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789756278888</t>
+          <t>9789756278444</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de İskan Sorunu ve Kürtler</t>
+          <t>Ulusu Düşünmek</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>400</v>
+        <v>490</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789756278581</t>
+          <t>9789756278888</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Rencber Eziz</t>
+          <t>Türkiye’de İskan Sorunu ve Kürtler</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>20</v>
+        <v>400</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786052298275</t>
+          <t>9789756278581</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Rastnuştişe Kırmancki</t>
+          <t>Rencber Eziz</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789756278277</t>
+          <t>9786052298275</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Nika Wexte Huyayışı yo</t>
+          <t>Rastnuştişe Kırmancki</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>6</v>
+        <v>200</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789756278390</t>
+          <t>9789756278277</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Mı Şex Said Di</t>
+          <t>Nika Wexte Huyayışı yo</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>150</v>
+        <v>6</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789756278451</t>
+          <t>9789756278390</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kürt Dirilişi</t>
+          <t>Mı Şex Said Di</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789756278574</t>
+          <t>9789756278451</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme ve Yerel Demokrasi Liberal Katılım Söyleminin Sınırları Diyarbakır Örneği</t>
+          <t>Kürt Dirilişi</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789756278383</t>
+          <t>9789756278574</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Kürdolojinin Bahçesinde</t>
+          <t>Küreselleşme ve Yerel Demokrasi Liberal Katılım Söyleminin Sınırları Diyarbakır Örneği</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>12</v>
+        <v>250</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789756278185</t>
+          <t>9789756278383</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Kawa Davası Savunması ve Kürtlerde Siyasi Savunma Geleneği</t>
+          <t>Kürdolojinin Bahçesinde</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789756278437</t>
+          <t>9789756278185</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Soro</t>
+          <t>Kawa Davası Savunması ve Kürtlerde Siyasi Savunma Geleneği</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>480</v>
+        <v>20</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789756278642</t>
+          <t>9789756278437</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Saye Maru</t>
+          <t>Soro</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>160</v>
+        <v>480</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789756278321</t>
+          <t>9789756278642</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Sanıke Vateyi</t>
+          <t>Saye Maru</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789756278147</t>
+          <t>9789756278321</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Sanıkan u Deyırane Lıce ra</t>
+          <t>Sanıke Vateyi</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789756278604</t>
+          <t>9789756278147</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Roj ma de Şewle Dano</t>
+          <t>Sanıkan u Deyırane Lıce ra</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789756278529</t>
+          <t>9789756278604</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Ferhenge Kırmancki (Zazaki) - Tırki</t>
+          <t>Roj ma de Şewle Dano</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>880</v>
+        <v>110</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789756278178</t>
+          <t>9789756278529</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Ez Gule ra Hes Kena</t>
+          <t>Ferhenge Kırmancki (Zazaki) - Tırki</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>110</v>
+        <v>880</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789756278062</t>
+          <t>9789756278178</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Estanekane Sewregi ra</t>
+          <t>Ez Gule ra Hes Kena</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>8</v>
+        <v>110</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789756278505</t>
+          <t>9789756278062</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Dönemeç Yazıları</t>
+          <t>Estanekane Sewregi ra</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>250</v>
+        <v>8</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786052298145</t>
+          <t>9789756278505</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Beyi Se Bena?</t>
+          <t>Dönemeç Yazıları</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>110</v>
+        <v>250</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786052298169</t>
+          <t>9786052298145</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Yazınsal Varoluştan Akademik Literatüre Kırmancca (Zazaca)</t>
+          <t>Beyi Se Bena?</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>320</v>
+        <v>110</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789756278512</t>
+          <t>9786052298169</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Sözlük / Türkçe - Kırmancca (Zazaca)</t>
+          <t>Yazınsal Varoluştan Akademik Literatüre Kırmancca (Zazaca)</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>15</v>
+        <v>320</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789756278628</t>
+          <t>9789756278512</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Çaketo Sıpi</t>
+          <t>Sözlük / Türkçe - Kırmancca (Zazaca)</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>140</v>
+        <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789756278222</t>
+          <t>9789756278628</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Cemilpaşazadeyen Dıyarbekırı u Neteweperwerıya Kurdı</t>
+          <t>Çaketo Sıpi</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>400</v>
+        <v>140</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789759877347</t>
+          <t>9789756278222</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Beyı Se Bena?</t>
+          <t>Cemilpaşazadeyen Dıyarbekırı u Neteweperwerıya Kurdı</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>5</v>
+        <v>400</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789756278567</t>
+          <t>9789759877347</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Ana! Esas Duruşa Geç</t>
+          <t>Beyı Se Bena?</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>180</v>
+        <v>5</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786052298176</t>
+          <t>9789756278567</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Deyirane Qerebegan Ü Siwani Ser O</t>
+          <t>Ana! Esas Duruşa Geç</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789756278543</t>
+          <t>9786052298176</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Bu Kürtleri Nereden Çıkardın İsmail Beşikçi?</t>
+          <t>Deyirane Qerebegan Ü Siwani Ser O</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>140</v>
+        <v>350</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789752887862</t>
+          <t>9789756278543</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Bıne Dara Valere De</t>
+          <t>Bu Kürtleri Nereden Çıkardın İsmail Beşikçi?</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>6</v>
+        <v>140</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786052298091</t>
+          <t>9789752887862</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Uşene Kalmemi (1887 - 1964)</t>
+          <t>Bıne Dara Valere De</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>480</v>
+        <v>6</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786052298084</t>
+          <t>9786052298091</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Nuşteyi</t>
+          <t>Uşene Kalmemi (1887 - 1964)</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>330</v>
+        <v>480</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786052298077</t>
+          <t>9786052298084</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Gülümse Ey Dersim</t>
+          <t>Nuşteyi</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>750</v>
+        <v>330</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786052298053</t>
+          <t>9786052298077</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Biyişa Pexemberi Ya Osman Esad Efendi ü Destpeke Edebiyate Klasik Ye Kırmancki</t>
+          <t>Gülümse Ey Dersim</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786052298152</t>
+          <t>9786052298053</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Dewres</t>
+          <t>Biyişa Pexemberi Ya Osman Esad Efendi ü Destpeke Edebiyate Klasik Ye Kırmancki</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
+          <t>9786052298152</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Dewres</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
           <t>9786052298138</t>
         </is>
       </c>
-      <c r="B140" s="1" t="inlineStr">
+      <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Beriye Birisimeni (Ciltli)</t>
         </is>
       </c>
-      <c r="C140" s="1">
+      <c r="C141" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>