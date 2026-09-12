--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,2140 +85,2155 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786052298701</t>
+          <t>9786052298718</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kürtçenin Etimolojisine Doğru</t>
+          <t>Vateyê Gunekarî</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1100</v>
+        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786052298619</t>
+          <t>9786052298701</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Qale Ma, Vatey Ma</t>
+          <t>Kürtçenin Etimolojisine Doğru</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>140</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786052298695</t>
+          <t>9786052298619</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Hesret Welat</t>
+          <t>Qale Ma, Vatey Ma</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786052298688</t>
+          <t>9786052298695</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Rew Bo Herey Bo</t>
+          <t>Hesret Welat</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786052298626</t>
+          <t>9786052298688</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Elik Ü Fatike</t>
+          <t>Rew Bo Herey Bo</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>550</v>
+        <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786052298664</t>
+          <t>9786052298626</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Suredar</t>
+          <t>Elik Ü Fatike</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>180</v>
+        <v>550</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786052298640</t>
+          <t>9786052298664</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Mı Çı Di, Çı Nedi Axçike</t>
+          <t>Suredar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>650</v>
+        <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786052298671</t>
+          <t>9786052298640</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Çebero Eflatun</t>
+          <t>Mı Çı Di, Çı Nedi Axçike</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>140</v>
+        <v>650</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786052298633</t>
+          <t>9786052298671</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Serebüte Ma</t>
+          <t>Çebero Eflatun</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>280</v>
+        <v>140</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786052298657</t>
+          <t>9786052298633</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Tılsıme Kırmanciye</t>
+          <t>Serebüte Ma</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786052298558</t>
+          <t>9786052298657</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sanıkane Mamekiye Ra</t>
+          <t>Tılsıme Kırmanciye</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>270</v>
+        <v>180</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786052298527</t>
+          <t>9786052298558</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Xeyale</t>
+          <t>Sanıkane Mamekiye Ra</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>190</v>
+        <v>270</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786052298541</t>
+          <t>9786052298527</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Folklore Kırmancan</t>
+          <t>Xeyale</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>400</v>
+        <v>190</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786052298565</t>
+          <t>9786052298541</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bero Sur</t>
+          <t>Folklore Kırmancan</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786052298572</t>
+          <t>9786052298565</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Çıme Gunekari</t>
+          <t>Bero Sur</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786052298602</t>
+          <t>9786052298572</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kürd Kıyam-ı Millisi (1925)</t>
+          <t>Çıme Gunekari</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786052298534</t>
+          <t>9786052298602</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Pıye Mı Kemane Cınıtene</t>
+          <t>Kürd Kıyam-ı Millisi (1925)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786052298510</t>
+          <t>9786052298534</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sinayoxa Axırzemani</t>
+          <t>Pıye Mı Kemane Cınıtene</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786052298589</t>
+          <t>9786052298510</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Astareye Aye Ruye Asmeni De Nemendo</t>
+          <t>Sinayoxa Axırzemani</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786052298596</t>
+          <t>9786052298589</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Gaban De Ju Çe</t>
+          <t>Astareye Aye Ruye Asmeni De Nemendo</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786052298503</t>
+          <t>9786052298596</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kırmanccaya (Zazacaya) ve Kürtlere Dair</t>
+          <t>Gaban De Ju Çe</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>700</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786052298282</t>
+          <t>9786052298503</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sebr</t>
+          <t>Kırmanccaya (Zazacaya) ve Kürtlere Dair</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>110</v>
+        <v>700</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786052298299</t>
+          <t>9786052298282</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Dijeye Pistanan</t>
+          <t>Sebr</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>140</v>
+        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786052298312</t>
+          <t>9786052298299</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Binefş</t>
+          <t>Dijeye Pistanan</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786052298305</t>
+          <t>9786052298312</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Çîke Visteki</t>
+          <t>Binefş</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786052298329</t>
+          <t>9786052298305</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Azad</t>
+          <t>Çîke Visteki</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789756278987</t>
+          <t>9786052298329</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kurde ke Seba Hewara Dersimi Kişiyayi - Şex Evdırehim u Embaze Ey</t>
+          <t>Azad</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786052298183</t>
+          <t>9789756278987</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Veng ü Hesreta Herde Dewreşi (Nuşteye Weçiniteyi)</t>
+          <t>Kurde ke Seba Hewara Dersimi Kişiyayi - Şex Evdırehim u Embaze Ey</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786052298121</t>
+          <t>9786052298183</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Kırmancca (Zazaca) Sözlük</t>
+          <t>Veng ü Hesreta Herde Dewreşi (Nuşteye Weçiniteyi)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789756278901</t>
+          <t>9786052298121</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Hesret ü Heviya Besinor</t>
+          <t>Türkçe - Kırmancca (Zazaca) Sözlük</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>100</v>
+        <v>450</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789756278918</t>
+          <t>9789756278901</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kürtçe Kırmancca-Zazaca Dil Kartları</t>
+          <t>Hesret ü Heviya Besinor</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789756278925</t>
+          <t>9789756278918</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kürt Hareketinde Türkiyelileşme</t>
+          <t>Kürtçe Kırmancca-Zazaca Dil Kartları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789756278932</t>
+          <t>9789756278925</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Wexto Vindibiyaye</t>
+          <t>Kürt Hareketinde Türkiyelileşme</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789756278949</t>
+          <t>9789756278932</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Piltane</t>
+          <t>Wexto Vindibiyaye</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789756278994</t>
+          <t>9789756278949</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Antolojiye Şiirane Kırmancki</t>
+          <t>Piltane</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052298008</t>
+          <t>9789756278994</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Meheli u Kirmanckiya İnan</t>
+          <t>Antolojiye Şiirane Kırmancki</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786052298022</t>
+          <t>9786052298008</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bibliyogarfyaya Kırmancki (Zazaki) 1963 - 2017)</t>
+          <t>Meheli u Kirmanckiya İnan</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786052298015</t>
+          <t>9786052298022</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Estanıke Bongılani</t>
+          <t>Bibliyogarfyaya Kırmancki (Zazaki) 1963 - 2017)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789756278727</t>
+          <t>9786052298015</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sosine U Gulizare</t>
+          <t>Estanıke Bongılani</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>460</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789756278468</t>
+          <t>9789756278727</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Dersim</t>
+          <t>Sosine U Gulizare</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>170</v>
+        <v>460</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789756278352</t>
+          <t>9789756278468</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Zıfqera Berı</t>
+          <t>Dersim</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>10</v>
+        <v>170</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789756278284</t>
+          <t>9789756278352</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Yürümek - Sertav Çiya’ya Mektuplar</t>
+          <t>Zıfqera Berı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>140</v>
+        <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789756278420</t>
+          <t>9789756278284</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yirminci Yüzyılın Başında Diyarbekir’de Kürt Ulusçuluğu</t>
+          <t>Yürümek - Sertav Çiya’ya Mektuplar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789756278116</t>
+          <t>9789756278420</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Türkiye ve Suriye’de Kürtçe Kitap Yayımcılığının Dünü ve Bugünü</t>
+          <t>Yirminci Yüzyılın Başında Diyarbekir’de Kürt Ulusçuluğu</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789756278376</t>
+          <t>9789756278116</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Açıklamalı Kürtçe Kırmancca - Zazaca Dil Dersleri</t>
+          <t>Türkiye ve Suriye’de Kürtçe Kitap Yayımcılığının Dünü ve Bugünü</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>400</v>
+        <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789756278482</t>
+          <t>9789756278376</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Teberik</t>
+          <t>Türkçe Açıklamalı Kürtçe Kırmancca - Zazaca Dil Dersleri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789759877354</t>
+          <t>9789756278482</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Tanı Estanikı u Deyıre ma</t>
+          <t>Teberik</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789756278611</t>
+          <t>9789759877354</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Şaismayil</t>
+          <t>Tanı Estanikı u Deyıre ma</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789756278673</t>
+          <t>9789756278611</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>PKK Üzerine Yazılar</t>
+          <t>Şaismayil</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789756278086</t>
+          <t>9789756278673</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Omid Esto</t>
+          <t>PKK Üzerine Yazılar</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>75</v>
+        <v>320</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789756278208</t>
+          <t>9789756278086</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Noten Dewraneki</t>
+          <t>Omid Esto</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>150</v>
+        <v>75</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789756278246</t>
+          <t>9789756278208</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kalemimden Sayfalar</t>
+          <t>Noten Dewraneki</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>650</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789756278635</t>
+          <t>9789756278246</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kal Museni Zeydunu</t>
+          <t>Kalemimden Sayfalar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>120</v>
+        <v>650</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789756278598</t>
+          <t>9789756278635</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>İlkel İsyancılar mı? Devrimci Modernleştiriciler mi?</t>
+          <t>Kal Museni Zeydunu</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>450</v>
+        <v>120</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789756278659</t>
+          <t>9789756278598</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Gula Xızırı</t>
+          <t>İlkel İsyancılar mı? Devrimci Modernleştiriciler mi?</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>140</v>
+        <v>450</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052298060</t>
+          <t>9789756278659</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Gula Çeme Perre</t>
+          <t>Gula Xızırı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>500</v>
+        <v>140</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789756278072</t>
+          <t>9786052298060</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Gotibun Ku...</t>
+          <t>Gula Çeme Perre</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>140</v>
+        <v>500</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789756278161</t>
+          <t>9789756278072</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Gorse</t>
+          <t>Gotibun Ku...</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789756278499</t>
+          <t>9789756278161</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Antikürdolojiden Kürdolojiye Giden Yol ve İsmail Beşikçi</t>
+          <t>Gorse</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789756278475</t>
+          <t>9789756278499</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Devo Kor Estanikane Gimgimı ra</t>
+          <t>Antikürdolojiden Kürdolojiye Giden Yol ve İsmail Beşikçi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>160</v>
+        <v>110</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789759877392</t>
+          <t>9789756278475</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Desan de Surete Ma Nimite</t>
+          <t>Devo Kor Estanikane Gimgimı ra</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789756278536</t>
+          <t>9789759877392</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Dersim Merkezli Kürt Aleviliği</t>
+          <t>Desan de Surete Ma Nimite</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>650</v>
+        <v>100</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789756278154</t>
+          <t>9789756278536</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Delale Çimrengıne re Qesıdeyı</t>
+          <t>Dersim Merkezli Kürt Aleviliği</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>140</v>
+        <v>650</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789756278550</t>
+          <t>9789756278154</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İlk Kürt Gazetesi Kurdıstan’ı Yayımlayan Abdurrahman Bedirhan</t>
+          <t>Delale Çimrengıne re Qesıdeyı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789756278369</t>
+          <t>9789756278550</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Deje Nımıteyi</t>
+          <t>İlk Kürt Gazetesi Kurdıstan’ı Yayımlayan Abdurrahman Bedirhan</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>6</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789756278826</t>
+          <t>9789756278369</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Hikayeye Koye Bingoli</t>
+          <t>Deje Nımıteyi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>150</v>
+        <v>6</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789759877330</t>
+          <t>9789756278826</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Berxa Mı Xeribiye De</t>
+          <t>Hikayeye Koye Bingoli</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786052298107</t>
+          <t>9789759877330</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Hewne Newroze</t>
+          <t>Berxa Mı Xeribiye De</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>150</v>
+        <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789759877385</t>
+          <t>9786052298107</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Ferhenge İdyomane Kurdki</t>
+          <t>Hewne Newroze</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>15</v>
+        <v>150</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789756278680</t>
+          <t>9789759877385</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Ferheng Sözlük Türkçe Kırmancca - Kirmancki-Tirki</t>
+          <t>Ferhenge İdyomane Kurdki</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>350</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789756278697</t>
+          <t>9789756278680</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kalaşnikof</t>
+          <t>Ferheng Sözlük Türkçe Kırmancca - Kirmancki-Tirki</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789756278710</t>
+          <t>9789756278697</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kürtçede Ses Değişimi</t>
+          <t>Kalaşnikof</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>230</v>
+        <v>120</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789756278703</t>
+          <t>9789756278710</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Politik İslam, Kemalizm ve Kürt Sorunu</t>
+          <t>Kürtçede Ses Değişimi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>400</v>
+        <v>230</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789759877316</t>
+          <t>9789756278703</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Gımgım Zerreye Ma De</t>
+          <t>Politik İslam, Kemalizm ve Kürt Sorunu</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>6</v>
+        <v>400</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789828877308</t>
+          <t>9789759877316</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Diwan</t>
+          <t>Gımgım Zerreye Ma De</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789756278253</t>
+          <t>9789828877308</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Dılope Zerri</t>
+          <t>Diwan</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786052298046</t>
+          <t>9789756278253</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Rengi Şewe Zerriya Mi De</t>
+          <t>Dılope Zerri</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>110</v>
+        <v>6</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786052298039</t>
+          <t>9786052298046</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Dere Santa Ranghild De</t>
+          <t>Rengi Şewe Zerriya Mi De</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789756278956</t>
+          <t>9786052298039</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Geleneğin Değersizleşmesi</t>
+          <t>Dere Santa Ranghild De</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789756278970</t>
+          <t>9789756278956</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Raro Raşt u Me'Lumate Diniye</t>
+          <t>Geleneğin Değersizleşmesi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789756278871</t>
+          <t>9789756278970</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Pratik Kürtçe (Soranca) Konuşma Kılavuzu / Raberi Axawtıni Kurdi (Sorani)</t>
+          <t>Raro Raşt u Me'Lumate Diniye</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789756278864</t>
+          <t>9789756278871</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Mı Hesreta To Ver Qeydubendi Kerdi Kehan</t>
+          <t>Pratik Kürtçe (Soranca) Konuşma Kılavuzu / Raberi Axawtıni Kurdi (Sorani)</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>140</v>
+        <v>280</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789756278857</t>
+          <t>9789756278864</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Vındıbıyaye</t>
+          <t>Mı Hesreta To Ver Qeydubendi Kerdi Kehan</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789756278840</t>
+          <t>9789756278857</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Lele Şodirı de Yew Rayırwan</t>
+          <t>Vındıbıyaye</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789756278833</t>
+          <t>9789756278840</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Lel</t>
+          <t>Lele Şodirı de Yew Rayırwan</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789756278819</t>
+          <t>9789756278833</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Bedıliyayiş</t>
+          <t>Lel</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789756278802</t>
+          <t>9789756278819</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Ters</t>
+          <t>Bedıliyayiş</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789756278772</t>
+          <t>9789756278802</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Meşa Dengize</t>
+          <t>Ters</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789756278765</t>
+          <t>9789756278772</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Hemedok</t>
+          <t>Meşa Dengize</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789756278789</t>
+          <t>9789756278765</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Sanikeka Heskerdışi</t>
+          <t>Hemedok</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789756278734</t>
+          <t>9789756278789</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Xapxapık</t>
+          <t>Sanikeka Heskerdışi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789756278796</t>
+          <t>9789756278734</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Okul ve Öteki Yurttaşlar</t>
+          <t>Xapxapık</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>330</v>
+        <v>100</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789756278758</t>
+          <t>9789756278796</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Deyndar</t>
+          <t>Okul ve Öteki Yurttaşlar</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>150</v>
+        <v>330</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786052298268</t>
+          <t>9789756278758</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Tehlike Altındaki Bir Dil Kırmancca-Zazaca</t>
+          <t>Deyndar</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786052298251</t>
+          <t>9786052298268</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Ti Ke Şona Kulme Wele Biya</t>
+          <t>Tehlike Altındaki Bir Dil Kırmancca-Zazaca</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>100</v>
+        <v>240</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786052298190</t>
+          <t>9786052298251</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>1925'ten Önce Ayrılma Taraftarı Kürt Örgütleri</t>
+          <t>Ti Ke Şona Kulme Wele Biya</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789756278895</t>
+          <t>9786052298190</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kurmancca ile Karşılaştırmalı Kırmancca (Zazaca) Dilbilgisi</t>
+          <t>1925'ten Önce Ayrılma Taraftarı Kürt Örgütleri</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786052298206</t>
+          <t>9789756278895</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Zazaki u M. Malmisaniji Ser o Meqaleyi</t>
+          <t>Kurmancca ile Karşılaştırmalı Kırmancca (Zazaca) Dilbilgisi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786052298220</t>
+          <t>9786052298206</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Menewşi</t>
+          <t>Zazaki u M. Malmisaniji Ser o Meqaleyi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786052298244</t>
+          <t>9786052298220</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Avesta Dili İle Kırmancca (Zazaca)’nın Karşılaştırılması: Etimolojik Bir İnceleme</t>
+          <t>Menewşi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786052298213</t>
+          <t>9786052298244</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Xof</t>
+          <t>Avesta Dili İle Kırmancca (Zazaca)’nın Karşılaştırılması: Etimolojik Bir İnceleme</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786052298237</t>
+          <t>9786052298213</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Pepuk</t>
+          <t>Xof</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789756278093</t>
+          <t>9786052298237</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Xale Min Ferid</t>
+          <t>Pepuk</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789756278741</t>
+          <t>9789756278093</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Xafıl Bela</t>
+          <t>Xale Min Ferid</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789756278338</t>
+          <t>9789756278741</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Veng u Vate</t>
+          <t>Xafıl Bela</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789756278444</t>
+          <t>9789756278338</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Ulusu Düşünmek</t>
+          <t>Veng u Vate</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>490</v>
+        <v>190</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789756278888</t>
+          <t>9789756278444</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de İskan Sorunu ve Kürtler</t>
+          <t>Ulusu Düşünmek</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>400</v>
+        <v>490</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789756278581</t>
+          <t>9789756278888</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Rencber Eziz</t>
+          <t>Türkiye’de İskan Sorunu ve Kürtler</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>20</v>
+        <v>400</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786052298275</t>
+          <t>9789756278581</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Rastnuştişe Kırmancki</t>
+          <t>Rencber Eziz</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789756278277</t>
+          <t>9786052298275</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Nika Wexte Huyayışı yo</t>
+          <t>Rastnuştişe Kırmancki</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>6</v>
+        <v>200</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789756278390</t>
+          <t>9789756278277</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Mı Şex Said Di</t>
+          <t>Nika Wexte Huyayışı yo</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>150</v>
+        <v>6</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789756278451</t>
+          <t>9789756278390</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Kürt Dirilişi</t>
+          <t>Mı Şex Said Di</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789756278574</t>
+          <t>9789756278451</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme ve Yerel Demokrasi Liberal Katılım Söyleminin Sınırları Diyarbakır Örneği</t>
+          <t>Kürt Dirilişi</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789756278383</t>
+          <t>9789756278574</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Kürdolojinin Bahçesinde</t>
+          <t>Küreselleşme ve Yerel Demokrasi Liberal Katılım Söyleminin Sınırları Diyarbakır Örneği</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>12</v>
+        <v>250</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789756278185</t>
+          <t>9789756278383</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Kawa Davası Savunması ve Kürtlerde Siyasi Savunma Geleneği</t>
+          <t>Kürdolojinin Bahçesinde</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789756278437</t>
+          <t>9789756278185</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Soro</t>
+          <t>Kawa Davası Savunması ve Kürtlerde Siyasi Savunma Geleneği</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>480</v>
+        <v>20</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789756278642</t>
+          <t>9789756278437</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Saye Maru</t>
+          <t>Soro</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>160</v>
+        <v>480</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789756278321</t>
+          <t>9789756278642</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Sanıke Vateyi</t>
+          <t>Saye Maru</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789756278147</t>
+          <t>9789756278321</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Sanıkan u Deyırane Lıce ra</t>
+          <t>Sanıke Vateyi</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789756278604</t>
+          <t>9789756278147</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Roj ma de Şewle Dano</t>
+          <t>Sanıkan u Deyırane Lıce ra</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789756278529</t>
+          <t>9789756278604</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Ferhenge Kırmancki (Zazaki) - Tırki</t>
+          <t>Roj ma de Şewle Dano</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>880</v>
+        <v>110</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789756278178</t>
+          <t>9789756278529</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Ez Gule ra Hes Kena</t>
+          <t>Ferhenge Kırmancki (Zazaki) - Tırki</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>110</v>
+        <v>880</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789756278062</t>
+          <t>9789756278178</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Estanekane Sewregi ra</t>
+          <t>Ez Gule ra Hes Kena</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>8</v>
+        <v>110</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789756278505</t>
+          <t>9789756278062</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Dönemeç Yazıları</t>
+          <t>Estanekane Sewregi ra</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>250</v>
+        <v>8</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786052298145</t>
+          <t>9789756278505</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Beyi Se Bena?</t>
+          <t>Dönemeç Yazıları</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>110</v>
+        <v>250</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786052298169</t>
+          <t>9786052298145</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Yazınsal Varoluştan Akademik Literatüre Kırmancca (Zazaca)</t>
+          <t>Beyi Se Bena?</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>320</v>
+        <v>110</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789756278512</t>
+          <t>9786052298169</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Sözlük / Türkçe - Kırmancca (Zazaca)</t>
+          <t>Yazınsal Varoluştan Akademik Literatüre Kırmancca (Zazaca)</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>15</v>
+        <v>320</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789756278628</t>
+          <t>9789756278512</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Çaketo Sıpi</t>
+          <t>Sözlük / Türkçe - Kırmancca (Zazaca)</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>140</v>
+        <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789756278222</t>
+          <t>9789756278628</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Cemilpaşazadeyen Dıyarbekırı u Neteweperwerıya Kurdı</t>
+          <t>Çaketo Sıpi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>400</v>
+        <v>140</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789759877347</t>
+          <t>9789756278222</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Beyı Se Bena?</t>
+          <t>Cemilpaşazadeyen Dıyarbekırı u Neteweperwerıya Kurdı</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>5</v>
+        <v>400</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789756278567</t>
+          <t>9789759877347</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Ana! Esas Duruşa Geç</t>
+          <t>Beyı Se Bena?</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>180</v>
+        <v>5</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786052298176</t>
+          <t>9789756278567</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Deyirane Qerebegan Ü Siwani Ser O</t>
+          <t>Ana! Esas Duruşa Geç</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789756278543</t>
+          <t>9786052298176</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Bu Kürtleri Nereden Çıkardın İsmail Beşikçi?</t>
+          <t>Deyirane Qerebegan Ü Siwani Ser O</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>140</v>
+        <v>350</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789752887862</t>
+          <t>9789756278543</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Bıne Dara Valere De</t>
+          <t>Bu Kürtleri Nereden Çıkardın İsmail Beşikçi?</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>6</v>
+        <v>140</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786052298091</t>
+          <t>9789752887862</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Uşene Kalmemi (1887 - 1964)</t>
+          <t>Bıne Dara Valere De</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>480</v>
+        <v>6</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786052298084</t>
+          <t>9786052298091</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Nuşteyi</t>
+          <t>Uşene Kalmemi (1887 - 1964)</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>330</v>
+        <v>480</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786052298077</t>
+          <t>9786052298084</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Gülümse Ey Dersim</t>
+          <t>Nuşteyi</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>750</v>
+        <v>330</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786052298053</t>
+          <t>9786052298077</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Biyişa Pexemberi Ya Osman Esad Efendi ü Destpeke Edebiyate Klasik Ye Kırmancki</t>
+          <t>Gülümse Ey Dersim</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786052298152</t>
+          <t>9786052298053</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Dewres</t>
+          <t>Biyişa Pexemberi Ya Osman Esad Efendi ü Destpeke Edebiyate Klasik Ye Kırmancki</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
+          <t>9786052298152</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Dewres</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
           <t>9786052298138</t>
         </is>
       </c>
-      <c r="B141" s="1" t="inlineStr">
+      <c r="B142" s="1" t="inlineStr">
         <is>
           <t>Beriye Birisimeni (Ciltli)</t>
         </is>
       </c>
-      <c r="C141" s="1">
+      <c r="C142" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>