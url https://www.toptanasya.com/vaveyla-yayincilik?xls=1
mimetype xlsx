--- v0 (2026-02-14)
+++ v1 (2026-07-03)
@@ -2074,51 +2074,51 @@
         <is>
           <t>9786058129108</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Üç Ok</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>28</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>9786056858611</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Beyaz Geceler</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>116</v>
+        <v>157</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>9786056858628</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Bilinmeyen Bir Kadının Mektubu</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>9786056858642</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
@@ -3514,51 +3514,51 @@
         <is>
           <t>9786257946087</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>Bir Umut Yeter</t>
         </is>
       </c>
       <c r="C229" s="1">
         <v>32</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>9786257946063</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>İçimizdeki Şeytan - Türk Klasikleri</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>218</v>
+        <v>294</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>9786257946049</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>Kardan Gelen Sıcaklık</t>
         </is>
       </c>
       <c r="C231" s="1">
         <v>21</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>9786257946056</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
@@ -3904,66 +3904,66 @@
         <is>
           <t>9786058152731</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>Ceza Sömürgesi</t>
         </is>
       </c>
       <c r="C255" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>9786058152786</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>Bir İdam Mahkumunun Son Günü</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>148</v>
+        <v>200</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>9786058152779</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>Bir Delinin Hatıra Defteri</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>92</v>
+        <v>124</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>9786056944116</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>Aykan Abay</t>
         </is>
       </c>
       <c r="C258" s="1">
         <v>56</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>9786056944147</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>