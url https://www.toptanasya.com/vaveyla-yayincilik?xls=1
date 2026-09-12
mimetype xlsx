--- v1 (2026-07-03)
+++ v2 (2026-09-12)
@@ -85,3940 +85,3970 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786056858666</t>
+          <t>9786256237391</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Taşrada Düğün Hazırlıkları</t>
+          <t>Paslı Anahtar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>111</v>
+        <v>269</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256237377</t>
+          <t>9786256237407</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Gece Yarısı Valsi Paris'te Gece Yarısı (1. Kitap)</t>
+          <t>Âdem - Bir Evladın Sesi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>702</v>
+        <v>490</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256237292</t>
+          <t>9786056858666</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kalbe Dokunan Işık</t>
+          <t>Taşrada Düğün Hazırlıkları</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>216</v>
+        <v>111</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256237308</t>
+          <t>9786256237377</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Bilgeliğinde Kişisel Keşif Rehberi</t>
+          <t>Gece Yarısı Valsi Paris'te Gece Yarısı (1. Kitap)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>270</v>
+        <v>702</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256237285</t>
+          <t>9786256237292</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Dağlarının Çağlayanları</t>
+          <t>Kalbe Dokunan Işık</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>324</v>
+        <v>216</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256237254</t>
+          <t>9786256237308</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ağıtlarıyla Öyküler</t>
+          <t>Gökyüzü Bilgeliğinde Kişisel Keşif Rehberi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>616</v>
+        <v>270</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256237261</t>
+          <t>9786256237285</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kafkas Rüzgarı</t>
+          <t>Hüzün Dağlarının Çağlayanları</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>432</v>
+        <v>324</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256237278</t>
+          <t>9786256237254</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Siyah Beyaz Mutlu Veda</t>
+          <t>Ağıtlarıyla Öyküler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>338</v>
+        <v>616</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256237186</t>
+          <t>9786256237261</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yakamoz</t>
+          <t>Kafkas Rüzgarı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>189</v>
+        <v>432</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256237193</t>
+          <t>9786256237278</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Duygu Seli</t>
+          <t>Siyah Beyaz Mutlu Veda</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>292</v>
+        <v>338</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256237223</t>
+          <t>9786256237186</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Dili</t>
+          <t>Yakamoz</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>259</v>
+        <v>189</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256237209</t>
+          <t>9786256237193</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Çarıklı</t>
+          <t>Duygu Seli</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>259</v>
+        <v>292</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256237247</t>
+          <t>9786256237223</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Akarçay Sevdam</t>
+          <t>Kalbin Dili</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>381</v>
+        <v>259</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256237216</t>
+          <t>9786256237209</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Vuslat – Sahipsiz Kadınlar</t>
+          <t>Çarıklı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>786</v>
+        <v>259</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256237230</t>
+          <t>9786256237247</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Mizahperver</t>
+          <t>Akarçay Sevdam</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>516</v>
+        <v>381</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256237162</t>
+          <t>9786256237216</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kurtların Savaş Sanatı</t>
+          <t>Vuslat – Sahipsiz Kadınlar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>608</v>
+        <v>786</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256237155</t>
+          <t>9786256237230</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bisiklet Öyküler</t>
+          <t>Mizahperver</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>373</v>
+        <v>516</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256237179</t>
+          <t>9786256237162</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bizim Yusuf</t>
+          <t>Kurtların Savaş Sanatı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>254</v>
+        <v>608</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256237148</t>
+          <t>9786256237155</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>20 Türk Filmi Üzerine Kurumsal İnceleme</t>
+          <t>Bisiklet Öyküler</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>410</v>
+        <v>373</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256237124</t>
+          <t>9786256237179</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İnsan Metaforu Üzerine Denemeler</t>
+          <t>Bizim Yusuf</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>178</v>
+        <v>254</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256237131</t>
+          <t>9786256237148</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kedicik Yuva Arıyor</t>
+          <t>20 Türk Filmi Üzerine Kurumsal İnceleme</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>178</v>
+        <v>410</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256237117</t>
+          <t>9786256237124</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Potansiyeli</t>
+          <t>İnsan Metaforu Üzerine Denemeler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>635</v>
+        <v>178</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256237100</t>
+          <t>9786256237131</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Padişahın Cep Telefonu</t>
+          <t>Kedicik Yuva Arıyor</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>292</v>
+        <v>178</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256237063</t>
+          <t>9786256237117</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Nehir</t>
+          <t>İnsanın Potansiyeli</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>392</v>
+        <v>635</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256237087</t>
+          <t>9786256237100</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Hayat Güzel Oluyor Bazen</t>
+          <t>Padişahın Cep Telefonu</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>373</v>
+        <v>292</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256237070</t>
+          <t>9786256237063</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sevda Kadere Yenik Düştü</t>
+          <t>Nehir</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>351</v>
+        <v>392</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256237094</t>
+          <t>9786256237087</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Adanmış Mısralar</t>
+          <t>Hayat Güzel Oluyor Bazen</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>197</v>
+        <v>373</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>2417217153579</t>
+          <t>9786256237070</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Kitaplar Seti (3 Kitap)</t>
+          <t>Sevda Kadere Yenik Düştü</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>130</v>
+        <v>351</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>2417217152664</t>
+          <t>9786256237094</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Fantastik Roman Seti (3 Kitap)</t>
+          <t>Adanmış Mısralar</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>130</v>
+        <v>197</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>2417217153371</t>
+          <t>2417217153579</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Macera &amp; Polisiye Seti (3 Kitap)</t>
+          <t>İngilizce Kitaplar Seti (3 Kitap)</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>2417217154422</t>
+          <t>2417217152664</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Fantastik &amp; Macera Kitaplar Seti (3 Kitap)</t>
+          <t>Fantastik Roman Seti (3 Kitap)</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>2433217151568</t>
+          <t>2417217153371</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Polisiye &amp; Macera Seti (3 Kitap)</t>
+          <t>Macera &amp; Polisiye Seti (3 Kitap)</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>2433217151438</t>
+          <t>2417217154422</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Aksiyon &amp; Gerilim Seti (3 Kitap)</t>
+          <t>Fantastik &amp; Macera Kitaplar Seti (3 Kitap)</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>2417217152756</t>
+          <t>2433217151568</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Şiirli Öykü Kitap Seti (3 Kitap)</t>
+          <t>Polisiye &amp; Macera Seti (3 Kitap)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>176</v>
+        <v>130</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>2433217151650</t>
+          <t>2433217151438</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Roman Seti (4 Kitap)</t>
+          <t>Aksiyon &amp; Gerilim Seti (3 Kitap)</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>2417217153425</t>
+          <t>2417217152756</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Fantastik Kitaplar Seti (3 Kitap)</t>
+          <t>Şiirli Öykü Kitap Seti (3 Kitap)</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>176</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>2433217151803</t>
+          <t>2433217151650</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Aforizma Kitap Seti (3 Kitap)</t>
+          <t>Psikolojik Roman Seti (4 Kitap)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>176</v>
+        <v>130</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>2417217153678</t>
+          <t>2417217153425</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Şiir Kitapları Seti (5 Kitap)</t>
+          <t>Fantastik Kitaplar Seti (3 Kitap)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>130</v>
+        <v>176</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>2417217153647</t>
+          <t>2433217151803</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Öykü Kitapları Seti (3 Kitap)</t>
+          <t>Şiir ve Aforizma Kitap Seti (3 Kitap)</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>176</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>2417217153913</t>
+          <t>2417217153678</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Tiyatro Metinleri Kitap Seti (4 Kitap)</t>
+          <t>Şiir Kitapları Seti (5 Kitap)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>176</v>
+        <v>130</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>2417217154033</t>
+          <t>2417217153647</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Uzun Öykü Kitapları Seti (3 Kitap)</t>
+          <t>Öykü Kitapları Seti (3 Kitap)</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>176</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>2417217154217</t>
+          <t>2417217153913</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Aşk Romanları Seti (3 Kitap)</t>
+          <t>Tiyatro Metinleri Kitap Seti (4 Kitap)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>130</v>
+        <v>176</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>2417217154286</t>
+          <t>2417217154033</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Gelişim Kitapları Seti (2 Kitap)</t>
+          <t>Uzun Öykü Kitapları Seti (3 Kitap)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>130</v>
+        <v>176</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>2417217154378</t>
+          <t>2417217154217</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Aşk Kokan Kitap Seti (3 Kitap)</t>
+          <t>Aşk Romanları Seti (3 Kitap)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>176</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256237049</t>
+          <t>2417217154286</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Babaya Mektup</t>
+          <t>Kişisel Gelişim Kitapları Seti (2 Kitap)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257946889</t>
+          <t>2417217154378</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Yakıcı Sır</t>
+          <t>Aşk Kokan Kitap Seti (3 Kitap)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256237025</t>
+          <t>9786256237049</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Taşrada Düğün Hazırlıkları</t>
+          <t>Babaya Mektup</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>111</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257946919</t>
+          <t>9786257946889</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Villon'un Karısı</t>
+          <t>Yakıcı Sır</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>151</v>
+        <v>167</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257946964</t>
+          <t>9786256237025</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Geceler</t>
+          <t>Taşrada Düğün Hazırlıkları</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>157</v>
+        <v>111</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257946841</t>
+          <t>9786257946919</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Bir Çöküşün Öyküsü</t>
+          <t>Villon'un Karısı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>130</v>
+        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257946988</t>
+          <t>9786257946964</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Bir Delinin Hatıra Defteri</t>
+          <t>Beyaz Geceler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>124</v>
+        <v>157</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257946902</t>
+          <t>9786257946841</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Bir Kadının Mektubu</t>
+          <t>Bir Çöküşün Öyküsü</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257946971</t>
+          <t>9786257946988</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Bir İdam Mahkumunun Son Günü</t>
+          <t>Bir Delinin Hatıra Defteri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200</v>
+        <v>124</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257946834</t>
+          <t>9786257946902</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Yirmi Dört Saati</t>
+          <t>Bilinmeyen Bir Kadının Mektubu</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>154</v>
+        <v>127</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256237001</t>
+          <t>9786257946971</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Ceza Sömürgesi</t>
+          <t>Bir İdam Mahkumunun Son Günü</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>113</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257946858</t>
+          <t>9786257946834</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Eristik Diyalektik - Haklı Çıkma Sanatı</t>
+          <t>Bir Kadının Yirmi Dört Saati</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>173</v>
+        <v>154</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257946872</t>
+          <t>9786256237001</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Görünmeyeni Ararken</t>
+          <t>Ceza Sömürgesi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>184</v>
+        <v>113</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256237032</t>
+          <t>9786257946858</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Eristik Diyalektik - Haklı Çıkma Sanatı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>151</v>
+        <v>173</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257946940</t>
+          <t>9786257946872</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Görünmeyeni Ararken</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>294</v>
+        <v>184</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257946896</t>
+          <t>9786256237032</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığımı Yitirirken</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>194</v>
+        <v>151</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257946933</t>
+          <t>9786257946940</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>270</v>
+        <v>294</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257946926</t>
+          <t>9786257946896</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>İnsanlığımı Yitirirken</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>262</v>
+        <v>194</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256237056</t>
+          <t>9786257946933</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>170</v>
+        <v>270</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257946995</t>
+          <t>9786257946926</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Öğrenci Kız</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>130</v>
+        <v>262</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256237018</t>
+          <t>9786256237056</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Palto</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>119</v>
+        <v>170</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257946865</t>
+          <t>9786257946995</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Öğrenci Kız</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>146</v>
+        <v>130</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257946957</t>
+          <t>9786256237018</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Soytarı Çiçekleri</t>
+          <t>Palto</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>151</v>
+        <v>119</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257946810</t>
+          <t>9786257946865</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Telepatya Uygarlığı</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>351</v>
+        <v>146</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257946827</t>
+          <t>9786257946957</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Düştük Hasretin Kalbine</t>
+          <t>Soytarı Çiçekleri</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>316</v>
+        <v>151</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257946803</t>
+          <t>9786257946810</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Ramayana Aranya Kanda (3. Kitap)</t>
+          <t>Telepatya Uygarlığı</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>670</v>
+        <v>351</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257946797</t>
+          <t>9786257946827</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Bhagavad Gita</t>
+          <t>Düştük Hasretin Kalbine</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>389</v>
+        <v>316</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257946780</t>
+          <t>9786257946803</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Eski Başkanın Klozeti</t>
+          <t>Ramayana Aranya Kanda (3. Kitap)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>589</v>
+        <v>670</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257946742</t>
+          <t>9786257946797</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Göç Eden Karıncalar</t>
+          <t>Bhagavad Gita</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>286</v>
+        <v>389</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257946759</t>
+          <t>9786257946780</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot'un Düşüşü</t>
+          <t>Eski Başkanın Klozeti</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>289</v>
+        <v>589</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257946766</t>
+          <t>9786257946742</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Ah Dağlarında Ezilir Fil</t>
+          <t>Göç Eden Karıncalar</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>240</v>
+        <v>286</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257946773</t>
+          <t>9786257946759</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Çiğ Damlaları</t>
+          <t>Don Kişot'un Düşüşü</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>305</v>
+        <v>289</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257946728</t>
+          <t>9786257946766</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Pisiciğin Düşü</t>
+          <t>Ah Dağlarında Ezilir Fil</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>186</v>
+        <v>240</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786257946704</t>
+          <t>9786257946773</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>İzin Var mı? - Gerçek Aşk</t>
+          <t>Çiğ Damlaları</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>131</v>
+        <v>305</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257946711</t>
+          <t>9786257946728</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Tepenin Katilleri - Doğmadan Ölenler</t>
+          <t>Pisiciğin Düşü</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>256</v>
+        <v>186</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257946513</t>
+          <t>9786257946704</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Doğmadan Ölenler - Hatıralar Ölür</t>
+          <t>İzin Var mı? - Gerçek Aşk</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>256</v>
+        <v>131</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>2448012720383</t>
+          <t>9786257946711</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Upanişadlar 4 Kitap Seti</t>
+          <t>Tepenin Katilleri - Doğmadan Ölenler</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>929</v>
+        <v>256</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257946698</t>
+          <t>9786257946513</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Narayana Felsefesi Upanişadları</t>
+          <t>Doğmadan Ölenler - Hatıralar Ölür</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>367</v>
+        <v>256</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>2448012452635</t>
+          <t>2448012720383</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Zeki Marakoğlu Eserleri (6 Kitap)</t>
+          <t>Upanişadlar 4 Kitap Seti</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>427</v>
+        <v>929</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>2448012510601</t>
+          <t>9786257946698</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Tiyatro Seti (8 Kitap)</t>
+          <t>Narayana Felsefesi Upanişadları</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>383</v>
+        <v>367</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>2448012353536</t>
+          <t>2448012452635</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Seri Kitaplar Seti (3 Seri)</t>
+          <t>Zeki Marakoğlu Eserleri (6 Kitap)</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>212</v>
+        <v>427</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>2448012252952</t>
+          <t>2448012510601</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Öykü Seti (10 Kitap)</t>
+          <t>Tiyatro Seti (8 Kitap)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>189</v>
+        <v>383</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>2448012377730</t>
+          <t>2448012353536</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Öyküleştirilmiş Kişisel Gelişim Seti</t>
+          <t>Seri Kitaplar Seti (3 Seri)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>189</v>
+        <v>212</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>2448012255809</t>
+          <t>2448012252952</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Türk Edebiyatı</t>
+          <t>Öykü Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>140</v>
+        <v>189</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>2448012245886</t>
+          <t>2448012377730</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Şiir Seti 5 Kitap</t>
+          <t>Öyküleştirilmiş Kişisel Gelişim Seti</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>212</v>
+        <v>189</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>2448012244582</t>
+          <t>2448012255809</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Deniz Kokan Şiirler - 3 Kitap</t>
+          <t>Türk Edebiyatı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>176</v>
+        <v>140</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>2448012244599</t>
+          <t>2448012245886</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Zafer Yıldırım 4 Kitap Seti</t>
+          <t>Şiir Seti 5 Kitap</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>230</v>
+        <v>212</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786257946667</t>
+          <t>2448012244582</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Yoga Felsefesi ve Upanişadları</t>
+          <t>Deniz Kokan Şiirler - 3 Kitap</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>543</v>
+        <v>176</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257946681</t>
+          <t>2448012244599</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Denize Doğru Konuşmalar</t>
+          <t>Zafer Yıldırım 4 Kitap Seti</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>194</v>
+        <v>230</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257946674</t>
+          <t>9786257946667</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Melez</t>
+          <t>Yoga Felsefesi ve Upanişadları</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>73</v>
+        <v>543</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>2448011964290</t>
+          <t>9786257946681</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Fantastik / Polisiye Romalar Seti - 4 Kitap</t>
+          <t>Denize Doğru Konuşmalar</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>199</v>
+        <v>194</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>2448011967857</t>
+          <t>9786257946674</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Kelepir - 6 Kitap Seti</t>
+          <t>Melez</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>120</v>
+        <v>73</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>2448011964481</t>
+          <t>2448011964290</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kelepir - 8 Kitap Takım</t>
+          <t>Fantastik / Polisiye Romalar Seti - 4 Kitap</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>99</v>
+        <v>199</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257946605</t>
+          <t>2448011967857</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Mahabharata "Bhişma Parva" 6. Kitap</t>
+          <t>Kelepir - 6 Kitap Seti</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>869</v>
+        <v>120</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257946643</t>
+          <t>2448011964481</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>To Father And My Letters</t>
+          <t>Kelepir - 8 Kitap Takım</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>76</v>
+        <v>99</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>2448010735570</t>
+          <t>9786257946605</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Türk - Dünya Klasikleri 5 Kitap</t>
+          <t>Mahabharata "Bhişma Parva" 6. Kitap</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>134</v>
+        <v>869</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257946650</t>
+          <t>9786257946643</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Scary Dream (İngilizce)</t>
+          <t>To Father And My Letters</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>300</v>
+        <v>76</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>2414807224879</t>
+          <t>2448010735570</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Ramayana Seti - 2 Kitap Takım</t>
+          <t>Türk - Dünya Klasikleri 5 Kitap</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>210</v>
+        <v>134</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257946636</t>
+          <t>9786257946650</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Yarınsız Dönüş - Büyük Aşk</t>
+          <t>Scary Dream (İngilizce)</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>177</v>
+        <v>300</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>2414809936558</t>
+          <t>2414807224879</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Şamanizm 3 Kitap Seti</t>
+          <t>Ramayana Seti - 2 Kitap Takım</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>476</v>
+        <v>210</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786257946629</t>
+          <t>9786257946636</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Aşina Destanı (3. Kitap)</t>
+          <t>Yarınsız Dönüş - Büyük Aşk</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>483</v>
+        <v>177</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>2414806384109</t>
+          <t>2414809936558</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>İlk ve Son Serisi - 4 Kitap Takım</t>
+          <t>Şamanizm 3 Kitap Seti</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>108</v>
+        <v>476</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786257946612</t>
+          <t>9786257946629</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Nakirah</t>
+          <t>Aşina Destanı (3. Kitap)</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>88</v>
+        <v>483</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257946599</t>
+          <t>2414806384109</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Kaferum Of Hola</t>
+          <t>İlk ve Son Serisi - 4 Kitap Takım</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>59</v>
+        <v>108</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257946537</t>
+          <t>9786257946612</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Kanlı Ay</t>
+          <t>Nakirah</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>59</v>
+        <v>88</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786257946582</t>
+          <t>9786257946599</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>The Manifesto Of Justice Aykan Abay</t>
+          <t>Kaferum Of Hola</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>50</v>
+        <v>59</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257946568</t>
+          <t>9786257946537</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Serendip</t>
+          <t>Kanlı Ay</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>227</v>
+        <v>59</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786257946179</t>
+          <t>9786257946582</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Life As One</t>
+          <t>The Manifesto Of Justice Aykan Abay</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786257946544</t>
+          <t>9786257946568</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Geç Kalanlar</t>
+          <t>Serendip</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>55</v>
+        <v>227</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786257946551</t>
+          <t>9786257946179</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Nekre</t>
+          <t>Life As One</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>148</v>
+        <v>42</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257946575</t>
+          <t>9786257946544</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Yanancaq (Azerice)</t>
+          <t>Geç Kalanlar</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>67</v>
+        <v>55</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786257946506</t>
+          <t>9786257946551</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Kalpobur</t>
+          <t>Nekre</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>50</v>
+        <v>148</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786257946469</t>
+          <t>9786257946575</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Akıl Oyunları - İstihbaratçı</t>
+          <t>Yanancaq (Azerice)</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>59</v>
+        <v>67</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786257946476</t>
+          <t>9786257946506</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>İkili Yaşam</t>
+          <t>Kalpobur</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>38</v>
+        <v>50</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786257946483</t>
+          <t>9786257946469</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Ramayana - Ayodhya Kanda 2. Kitap</t>
+          <t>Akıl Oyunları - İstihbaratçı</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>767</v>
+        <v>59</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786257946490</t>
+          <t>9786257946476</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Heimei - Maru</t>
+          <t>İkili Yaşam</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>599</v>
+        <v>38</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786257946445</t>
+          <t>9786257946483</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>İstasyon</t>
+          <t>Ramayana - Ayodhya Kanda 2. Kitap</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>194</v>
+        <v>767</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786257946452</t>
+          <t>9786257946490</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Dansöz</t>
+          <t>Heimei - Maru</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>76</v>
+        <v>599</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>4440000000345</t>
+          <t>9786257946445</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Zafer Yıldırım 3 Kitap Takım</t>
+          <t>İstasyon</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>78</v>
+        <v>194</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786257946421</t>
+          <t>9786257946452</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Mahabharata - Udyoga (5. Kitap)</t>
+          <t>Dansöz</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>994</v>
+        <v>76</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786257946414</t>
+          <t>4440000000345</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Kumraliçe</t>
+          <t>Zafer Yıldırım 3 Kitap Takım</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>235</v>
+        <v>78</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>4440000000148</t>
+          <t>9786257946421</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Kelepir Seti (10 Kitap Takım)</t>
+          <t>Mahabharata - Udyoga (5. Kitap)</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>99</v>
+        <v>994</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786257946438</t>
+          <t>9786257946414</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>İlk ve Son Mukadderat</t>
+          <t>Kumraliçe</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>46</v>
+        <v>235</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>2414806346923</t>
+          <t>4440000000148</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Zeki Marakoğlu Seti (5 Kitap Takım)</t>
+          <t>Kelepir Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>124</v>
+        <v>99</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786058129160</t>
+          <t>9786257946438</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Adrese Teslim</t>
+          <t>İlk ve Son Mukadderat</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786058129153</t>
+          <t>2414806346923</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Yanancak</t>
+          <t>Zeki Marakoğlu Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>29</v>
+        <v>124</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786058129177</t>
+          <t>9786058129160</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Sen</t>
+          <t>Adrese Teslim</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>29</v>
+        <v>44</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786058129108</t>
+          <t>9786058129153</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Üç Ok</t>
+          <t>Yanancak</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786056858611</t>
+          <t>9786058129177</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Geceler</t>
+          <t>İçimdeki Sen</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>157</v>
+        <v>29</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786056858628</t>
+          <t>9786058129108</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Bir Kadının Mektubu</t>
+          <t>Üç Ok</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>17</v>
+        <v>28</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786056858642</t>
+          <t>9786056858611</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Ektelesi Svein</t>
+          <t>Beyaz Geceler</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>21</v>
+        <v>157</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786056858659</t>
+          <t>9786056858628</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Bilinmeyen Bir Kadının Mektubu</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>146</v>
+        <v>17</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786056858680</t>
+          <t>9786056858642</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Bonz</t>
+          <t>Ektelesi Svein</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>25</v>
+        <v>21</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786056858697</t>
+          <t>9786056858659</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Senaryoya Bilet</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>25</v>
+        <v>146</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786056858673</t>
+          <t>9786056858680</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Birli Yaşam</t>
+          <t>Bonz</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>125</v>
+        <v>25</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786056858604</t>
+          <t>9786056858697</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Bir Çöküşün Öyküsü</t>
+          <t>Senaryoya Bilet</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>130</v>
+        <v>25</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786058152717</t>
+          <t>9786056858673</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Bir Ankara Hikayesi - Sadakat</t>
+          <t>Birli Yaşam</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>28</v>
+        <v>125</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786056912061</t>
+          <t>9786056858604</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Babaya ve Mektuplarım</t>
+          <t>Bir Çöküşün Öyküsü</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>31</v>
+        <v>130</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786056912054</t>
+          <t>9786058152717</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Yaratılış - İlk ve Son</t>
+          <t>Bir Ankara Hikayesi - Sadakat</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>171</v>
+        <v>28</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786056912078</t>
+          <t>9786056912061</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Pranga</t>
+          <t>Babaya ve Mektuplarım</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786056912009</t>
+          <t>9786056912054</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Yaratılış - İlk ve Son</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>194</v>
+        <v>171</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786058152762</t>
+          <t>9786056912078</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Peşinde</t>
+          <t>Pranga</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>251</v>
+        <v>34</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786058152755</t>
+          <t>9786056912009</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Yakıcı Sır</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>20</v>
+        <v>194</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786058152700</t>
+          <t>9786058152762</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Veda - Bir Ankara Hikayesi</t>
+          <t>Aşkın Peşinde</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>21</v>
+        <v>251</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786056912023</t>
+          <t>9786058152755</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Gülüşü Güzel Adam</t>
+          <t>Yakıcı Sır</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786056912016</t>
+          <t>9786058152700</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Vakitler Teleskobu</t>
+          <t>Veda - Bir Ankara Hikayesi</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786058129184</t>
+          <t>9786056912023</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Kaçış</t>
+          <t>Gülüşü Güzel Adam</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>367</v>
+        <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786058152724</t>
+          <t>9786056912016</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Gölge</t>
+          <t>Kayıp Vakitler Teleskobu</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>2431480100658</t>
+          <t>9786058129184</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Bir Ankara Hikayesi Set (Gölge - Sadakat)</t>
+          <t>Geçmişten Kaçış</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>30</v>
+        <v>367</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786058152748</t>
+          <t>9786058152724</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Palto</t>
+          <t>Gölge</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>119</v>
+        <v>28</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>2414803337092</t>
+          <t>2431480100658</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Aforizma Şiir Seti (4 Kitap Takım)</t>
+          <t>Bir Ankara Hikayesi Set (Gölge - Sadakat)</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>2414803337429</t>
+          <t>9786058152748</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Seçmeler 10 Kitap Takım</t>
+          <t>Palto</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>50</v>
+        <v>119</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>2414803337627</t>
+          <t>2414803337092</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Fantastik, Bilim Kurgu Roman Seti (9 Kitap Takım)</t>
+          <t>Aforizma Şiir Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>99</v>
+        <v>50</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>2414803282095</t>
+          <t>2414803337429</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Şiir Kitapları Seti (7 Kitap Takım)</t>
+          <t>Seçmeler 10 Kitap Takım</t>
         </is>
       </c>
       <c r="C159" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>2414803272386</t>
+          <t>2414803337627</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Romanlar Seti (6 Kitap + 1 Mektup)</t>
+          <t>Fantastik, Bilim Kurgu Roman Seti (9 Kitap Takım)</t>
         </is>
       </c>
       <c r="C160" s="1">
         <v>99</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786257946377</t>
+          <t>2414803282095</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Psikosomatik Aşk Hikayesi</t>
+          <t>Şiir Kitapları Seti (7 Kitap Takım)</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>194</v>
+        <v>50</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786257946261</t>
+          <t>2414803272386</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Vedanta Felsefesi Upanişadları</t>
+          <t>Psikolojik Romanlar Seti (6 Kitap + 1 Mektup)</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>718</v>
+        <v>99</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786257946254</t>
+          <t>9786257946377</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Mahabharata Vana Parva 3.Kitap - 2.Cilt</t>
+          <t>Psikosomatik Aşk Hikayesi</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>745</v>
+        <v>194</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>2414805195942</t>
+          <t>9786257946261</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Mahabharata İlk 5 Cilt</t>
+          <t>Vedanta Felsefesi Upanişadları</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>330</v>
+        <v>718</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>2414803582249</t>
+          <t>9786257946254</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Güneş Aşçıoğlu (2 Kitap Set)</t>
+          <t>Mahabharata Vana Parva 3.Kitap - 2.Cilt</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>50</v>
+        <v>745</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>2414803493828</t>
+          <t>2414805195942</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Aykut Günaydın 4 Kitap Seti</t>
+          <t>Mahabharata İlk 5 Cilt</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>85</v>
+        <v>330</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>2414803477422</t>
+          <t>2414803582249</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Ümit Dağcı Seti (7 Kitap Takım)</t>
+          <t>Güneş Aşçıoğlu (2 Kitap Set)</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>140</v>
+        <v>50</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>2414803645227</t>
+          <t>2414803493828</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Felsefi Düşünce Seti (8 Kitap Takım)</t>
+          <t>Aykut Günaydın 4 Kitap Seti</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>134</v>
+        <v>85</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>2414803645395</t>
+          <t>2414803477422</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Polisiye Macera Seti (6 Kitap Takım)</t>
+          <t>Ümit Dağcı Seti (7 Kitap Takım)</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>99</v>
+        <v>140</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>2414803645128</t>
+          <t>2414803645227</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Mektuplar Seti (4 Kitap Takım)</t>
+          <t>Felsefi Düşünce Seti (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>50</v>
+        <v>134</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>2414803474858</t>
+          <t>2414803645395</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Dünya Klasikleri Seti 12 Kitap Takım</t>
+          <t>Polisiye Macera Seti (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>59</v>
+        <v>99</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>2414805165075</t>
+          <t>2414803645128</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Mitoloji Seti (6 Kitap Takım)</t>
+          <t>Mektuplar Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>179</v>
+        <v>50</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>2414804847057</t>
+          <t>2414803474858</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Macera Romanları Seti (10 Kitap Takım)</t>
+          <t>Dünya Klasikleri Seti 12 Kitap Takım</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>159</v>
+        <v>59</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>2414805163996</t>
+          <t>2414805165075</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Antropoloji Başlangıç Seti (4 Kitap Takım)</t>
+          <t>Mitoloji Seti (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>199</v>
+        <v>179</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786257946346</t>
+          <t>2414804847057</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Ritüellerle Mutluluk Terapisi</t>
+          <t>Macera Romanları Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>36</v>
+        <v>159</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786257946353</t>
+          <t>2414805163996</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Ramayana - Bala Kanda 1. Kitap (Tam Metin)</t>
+          <t>Antropoloji Başlangıç Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>543</v>
+        <v>199</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786257946322</t>
+          <t>9786257946346</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>O'nu Affettim</t>
+          <t>Ritüellerle Mutluluk Terapisi</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>158</v>
+        <v>36</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>2414804847187</t>
+          <t>9786257946353</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Stefan Zweig Seti (5 Kitap Takım)</t>
+          <t>Ramayana - Bala Kanda 1. Kitap (Tam Metin)</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>39</v>
+        <v>543</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>2414804847231</t>
+          <t>9786257946322</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Franz Kafka Seti (4 Kitap Takım)</t>
+          <t>O'nu Affettim</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>34</v>
+        <v>158</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786257946247</t>
+          <t>2414804847187</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Kum Saati</t>
+          <t>Stefan Zweig Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>267</v>
+        <v>39</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786257946407</t>
+          <t>2414804847231</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Yol</t>
+          <t>Franz Kafka Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786257946384</t>
+          <t>9786257946247</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Mahabharata - Virata Parva 4. Kitap</t>
+          <t>Kum Saati</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>599</v>
+        <v>267</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786257946360</t>
+          <t>9786257946407</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Yazının Girdabında</t>
+          <t>Yol</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>28</v>
+        <v>38</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>2414804830165</t>
+          <t>9786257946384</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Tarihi-Sosyal Romanlar Seti (5 Kitap Takım)</t>
+          <t>Mahabharata - Virata Parva 4. Kitap</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>125</v>
+        <v>599</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786257946308</t>
+          <t>9786257946360</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Şamanın Ritmi (1. Kitap)</t>
+          <t>Yazının Girdabında</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>572</v>
+        <v>28</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786257946292</t>
+          <t>2414804830165</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Kifayetli Kinayeler Kimsesi</t>
+          <t>Tarihi-Sosyal Romanlar Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>28</v>
+        <v>125</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786257946315</t>
+          <t>9786257946308</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Kırık Camlar Gecesi</t>
+          <t>Şamanın Ritmi (1. Kitap)</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>516</v>
+        <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786257946209</t>
+          <t>9786257946292</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Artı Bir</t>
+          <t>Kifayetli Kinayeler Kimsesi</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>53</v>
+        <v>28</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786257946339</t>
+          <t>9786257946315</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Dağlarının Çağlayanları</t>
+          <t>Kırık Camlar Gecesi</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>35</v>
+        <v>516</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>2414802782909</t>
+          <t>9786257946209</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Mahabharata (4 Kitap Takım)</t>
+          <t>Sonsuz Artı Bir</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>290</v>
+        <v>53</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>2414802782954</t>
+          <t>9786257946339</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Vedanta ve Sankhya Felsefesi Upanişadları</t>
+          <t>Hüzün Dağlarının Çağlayanları</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>86</v>
+        <v>35</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>2414804830486</t>
+          <t>2414802782909</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Şiir Mektup Aforizma 7 Kitap Takım</t>
+          <t>Mahabharata (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>125</v>
+        <v>290</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>2414804829916</t>
+          <t>2414802782954</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Tiyatro Metinleri (5 Kitap Takım)</t>
+          <t>Vedanta ve Sankhya Felsefesi Upanişadları</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>79</v>
+        <v>86</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786257946148</t>
+          <t>2414804830486</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Şamanın Ruhu (1. Kitap)</t>
+          <t>Şiir Mektup Aforizma 7 Kitap Takım</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>572</v>
+        <v>125</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786257946117</t>
+          <t>2414804829916</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Mahabharata - Sabha Parva</t>
+          <t>Tiyatro Metinleri (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>599</v>
+        <v>79</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>2414803493705</t>
+          <t>9786257946148</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Zeki Marakoğlu Seti (4 Kitap Takım)</t>
+          <t>Şamanın Ruhu (1. Kitap)</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>69</v>
+        <v>572</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786257946230</t>
+          <t>9786257946117</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Tin Sin Ten</t>
+          <t>Mahabharata - Sabha Parva</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>22</v>
+        <v>599</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786257946223</t>
+          <t>2414803493705</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Deneme Yanılma</t>
+          <t>Zeki Marakoğlu Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>34</v>
+        <v>69</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786257946216</t>
+          <t>9786257946230</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Kıyı - Bir Gazetecinin Güncesi</t>
+          <t>Tin Sin Ten</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786257946278</t>
+          <t>9786257946223</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Atapusat Ailesi</t>
+          <t>Deneme Yanılma</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>256</v>
+        <v>34</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>2414803460295</t>
+          <t>9786257946216</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Mahabharata ve Upanişadlar (4 Kitap Takım)</t>
+          <t>Kıyı - Bir Gazetecinin Güncesi</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>179</v>
+        <v>42</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786257946285</t>
+          <t>9786257946278</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Meğer Ömür Dört Mevsimmiş</t>
+          <t>Atapusat Ailesi</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>25</v>
+        <v>256</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>2414803336965</t>
+          <t>2414803460295</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Öykü Kitapları Seti (5 Kitap Takım)</t>
+          <t>Mahabharata ve Upanişadlar (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>50</v>
+        <v>179</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>2414803336828</t>
+          <t>9786257946285</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Aşk Romanları Seti (7 Kitap Takım)</t>
+          <t>Meğer Ömür Dört Mevsimmiş</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>134</v>
+        <v>25</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>2414803330550</t>
+          <t>2414803336965</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Macera Roman Seti (4 Kitap Takım)</t>
+          <t>Öykü Kitapları Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C205" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786257946100</t>
+          <t>2414803336828</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Kozadaki Kadının Ada'sı</t>
+          <t>Aşk Romanları Seti (7 Kitap Takım)</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>28</v>
+        <v>134</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786257946162</t>
+          <t>2414803330550</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Buğu</t>
+          <t>Macera Roman Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>2431480533395</t>
+          <t>9786257946100</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Bir Ankara Hikayesi (5'li Set)</t>
+          <t>Kozadaki Kadının Ada'sı</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>60</v>
+        <v>28</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786056944123</t>
+          <t>9786257946162</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Sınır 2700</t>
+          <t>Buğu</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>24</v>
+        <v>35</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>2414803867353</t>
+          <t>2431480533395</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Antropoloji - Din Felsefesi (4 Kitap Takım)</t>
+          <t>Bir Ankara Hikayesi (5'li Set)</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>170</v>
+        <v>60</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>2414803867919</t>
+          <t>9786056944123</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji - Din Felsefesi (4 Kitap Takım)</t>
+          <t>Sınır 2700</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>199</v>
+        <v>24</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>2414803828613</t>
+          <t>2414803867353</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Şamanizm (2 Kitap Takım)</t>
+          <t>Antropoloji - Din Felsefesi (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>199</v>
+        <v>170</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786257946193</t>
+          <t>2414803867919</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Mahabharata Vana Parva 3. Kitap 1. Cilt</t>
+          <t>Sosyoloji - Din Felsefesi (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>745</v>
+        <v>199</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786257946025</t>
+          <t>2414803828613</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Mahabharata - Adi Parva 1. Kitap (Tam Metin)</t>
+          <t>Şamanizm (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>994</v>
+        <v>199</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786257946018</t>
+          <t>9786257946193</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Bir -RC- Menajerlik Projesi - Bir Ağacın Yaprakları</t>
+          <t>Mahabharata Vana Parva 3. Kitap 1. Cilt</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>17</v>
+        <v>745</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786257946032</t>
+          <t>9786257946025</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Yitik Zaman Tutkunu</t>
+          <t>Mahabharata - Adi Parva 1. Kitap (Tam Metin)</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>20</v>
+        <v>994</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786257946001</t>
+          <t>9786257946018</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Ötanazi</t>
+          <t>Bir -RC- Menajerlik Projesi - Bir Ağacın Yaprakları</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>25</v>
+        <v>17</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786056944154</t>
+          <t>9786257946032</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Bir Ankara Hikayesi: Gölge Arafta</t>
+          <t>Yitik Zaman Tutkunu</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>31</v>
+        <v>20</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>2414801584474</t>
+          <t>9786257946001</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Mahabharata İlk 3 Kitap</t>
+          <t>Ötanazi</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>149</v>
+        <v>25</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>2414803271709</t>
+          <t>9786056944154</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Tiyatro Metinleri 4 Oyun (4 Kitap Takım)</t>
+          <t>Bir Ankara Hikayesi: Gölge Arafta</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>50</v>
+        <v>31</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>2414803255907</t>
+          <t>2414801584474</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Ektelesi Serisi (4 Kitap Takım)</t>
+          <t>Mahabharata İlk 3 Kitap</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>68</v>
+        <v>149</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>2414803255891</t>
+          <t>2414803271709</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Romanlar Seti (3 Kitap Takım)</t>
+          <t>Tiyatro Metinleri 4 Oyun (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C222" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>2431480593665</t>
+          <t>2414803255907</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Sabahattin Ali Romanları (3 Kitap)</t>
+          <t>Ektelesi Serisi (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>25</v>
+        <v>68</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>2431480588838</t>
+          <t>2414803255891</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Mahabharata (2 Kitap Takım)</t>
+          <t>Tarihi Romanlar Seti (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786056944185</t>
+          <t>2431480593665</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Sabahattin Ali Romanları (3 Kitap)</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>112</v>
+        <v>25</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786257946155</t>
+          <t>2431480588838</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Heyula</t>
+          <t>Mahabharata (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>284</v>
+        <v>90</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786257946131</t>
+          <t>9786056944185</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>İlk ve Son - Hermes</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>15</v>
+        <v>112</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786257946094</t>
+          <t>9786257946155</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Bir Yaz Şarkısı</t>
+          <t>Heyula</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>15</v>
+        <v>284</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786257946087</t>
+          <t>9786257946131</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Bir Umut Yeter</t>
+          <t>İlk ve Son - Hermes</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786257946063</t>
+          <t>9786257946094</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan - Türk Klasikleri</t>
+          <t>Bir Yaz Şarkısı</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>294</v>
+        <v>15</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786257946049</t>
+          <t>9786257946087</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Kardan Gelen Sıcaklık</t>
+          <t>Bir Umut Yeter</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>21</v>
+        <v>32</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786257946056</t>
+          <t>9786257946063</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığında Gökkuşağı</t>
+          <t>İçimizdeki Şeytan - Türk Klasikleri</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>284</v>
+        <v>294</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786056912030</t>
+          <t>9786257946049</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Yüzleşme</t>
+          <t>Kardan Gelen Sıcaklık</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>42</v>
+        <v>21</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786056912047</t>
+          <t>9786257946056</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Eşqin İzinde</t>
+          <t>Ay Işığında Gökkuşağı</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>254</v>
+        <v>284</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>2431480259127</t>
+          <t>9786056912030</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Yakıcı Sır - 3’lü Set (Kitap - Mini Tablo - Ayraç)</t>
+          <t>Yüzleşme</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>2431480259196</t>
+          <t>9786056912047</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Geceler - 3'lü Set (Kitap - Mini Tablo - Ayraç)</t>
+          <t>Eşqin İzinde</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>40</v>
+        <v>254</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>2431480259226</t>
+          <t>2431480259127</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Bir İdam Mahkumunun Son Günü - 3'lü Set (Kitap - Mini Tablo - Ayraç)</t>
+          <t>Yakıcı Sır - 3’lü Set (Kitap - Mini Tablo - Ayraç)</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>2431480259158</t>
+          <t>2431480259196</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Taşrada Düğün Hazırlıkları - 3’lü Set (Kitap - Mini Tablo - Ayraç)</t>
+          <t>Beyaz Geceler - 3'lü Set (Kitap - Mini Tablo - Ayraç)</t>
         </is>
       </c>
       <c r="C238" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>2431480105110</t>
+          <t>2431480259226</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Bir Ankara Hikayesi Set (Gölge-Sadakat-Veda)</t>
+          <t>Bir İdam Mahkumunun Son Günü - 3'lü Set (Kitap - Mini Tablo - Ayraç)</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>40</v>
+        <v>33</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786257946124</t>
+          <t>2431480259158</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Ektelesi "Adrian"</t>
+          <t>Taşrada Düğün Hazırlıkları - 3’lü Set (Kitap - Mini Tablo - Ayraç)</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>21</v>
+        <v>40</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786056944178</t>
+          <t>2431480105110</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Senin Duyguların Hepimizin Hisleri 2</t>
+          <t>Bir Ankara Hikayesi Set (Gölge-Sadakat-Veda)</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786056944192</t>
+          <t>9786257946124</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Çöldeki Hilal</t>
+          <t>Ektelesi "Adrian"</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>572</v>
+        <v>21</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786056944161</t>
+          <t>9786056944178</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Kayıp</t>
+          <t>Senin Duyguların Hepimizin Hisleri 2</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786056944130</t>
+          <t>9786056944192</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Sankhya Felsefesi ve Upanişadları (1. Kitap)</t>
+          <t>Çöldeki Hilal</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>616</v>
+        <v>572</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786056944109</t>
+          <t>9786056944161</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Ölümün Doğuşu</t>
+          <t>Kayıp</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>26</v>
+        <v>22</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786056912085</t>
+          <t>9786056944130</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Üçün Gizemli Öyküleri</t>
+          <t>Sankhya Felsefesi ve Upanişadları (1. Kitap)</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>327</v>
+        <v>616</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786056912092</t>
+          <t>9786056944109</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>Ölümün Doğuşu</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>200</v>
+        <v>26</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>2431480221018</t>
+          <t>9786056912085</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Bir Delinin Hatıra Defteri 3'lü Set (Kitap - Mini Tablo - Ayraç)</t>
+          <t>Üçün Gizemli Öyküleri</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>30</v>
+        <v>327</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>2431480220882</t>
+          <t>9786056912092</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Palto 3'lü Set (Kitap - Mini Tablo - Ayraç)</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786058129139</t>
+          <t>2431480221018</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Çapa</t>
+          <t>Bir Delinin Hatıra Defteri 3'lü Set (Kitap - Mini Tablo - Ayraç)</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>21</v>
+        <v>30</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786058129122</t>
+          <t>2431480220882</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Genç Yazarlar Takımı 2018</t>
+          <t>Palto 3'lü Set (Kitap - Mini Tablo - Ayraç)</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>14</v>
+        <v>30</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786058129115</t>
+          <t>9786058129139</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>1.43 Rat Garaj</t>
+          <t>Kutsal Çapa</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>158</v>
+        <v>21</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786056858635</t>
+          <t>9786058129122</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Yirmi Dört Saati</t>
+          <t>Genç Yazarlar Takımı 2018</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786058129146</t>
+          <t>9786058129115</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Paye</t>
+          <t>1.43 Rat Garaj</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>27</v>
+        <v>158</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786058152731</t>
+          <t>9786056858635</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Ceza Sömürgesi</t>
+          <t>Bir Kadının Yirmi Dört Saati</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786058152786</t>
+          <t>9786058129146</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Bir İdam Mahkumunun Son Günü</t>
+          <t>Paye</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>200</v>
+        <v>27</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786058152779</t>
+          <t>9786058152731</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Bir Delinin Hatıra Defteri</t>
+          <t>Ceza Sömürgesi</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>124</v>
+        <v>17</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786056944116</t>
+          <t>9786058152786</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Aykan Abay</t>
+          <t>Bir İdam Mahkumunun Son Günü</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>56</v>
+        <v>200</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786056944147</t>
+          <t>9786058152779</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Senin Duyguların Hepimizin Hisleri</t>
+          <t>Bir Delinin Hatıra Defteri</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>15</v>
+        <v>124</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786058129191</t>
+          <t>9786056944116</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Ektelesi - Vegter</t>
+          <t>Aykan Abay</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>15</v>
+        <v>56</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
+          <t>9786056944147</t>
+        </is>
+      </c>
+      <c r="B261" s="1" t="inlineStr">
+        <is>
+          <t>Senin Duyguların Hepimizin Hisleri</t>
+        </is>
+      </c>
+      <c r="C261" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3">
+      <c r="A262" s="1" t="inlineStr">
+        <is>
+          <t>9786058129191</t>
+        </is>
+      </c>
+      <c r="B262" s="1" t="inlineStr">
+        <is>
+          <t>Ektelesi - Vegter</t>
+        </is>
+      </c>
+      <c r="C262" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3">
+      <c r="A263" s="1" t="inlineStr">
+        <is>
           <t>9786058152793</t>
         </is>
       </c>
-      <c r="B261" s="1" t="inlineStr">
+      <c r="B263" s="1" t="inlineStr">
         <is>
           <t>Babaya Mektup</t>
         </is>
       </c>
-      <c r="C261" s="1">
+      <c r="C263" s="1">
         <v>140</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>