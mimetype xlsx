--- v0 (2025-10-27)
+++ v1 (2026-07-03)
@@ -85,985 +85,1060 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059626491</t>
+          <t>9786059626507</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yazmak Üzerine</t>
+          <t>Arzunun Koordinatları</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059626484</t>
+          <t>9786059626514</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sen Neredeysen Oraya</t>
+          <t>Deniz Öyküleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786059626477</t>
+          <t>9786059626538</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Solucanlar ve Rapunzel</t>
+          <t>Küçük Şeyler Ormanı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786059626453</t>
+          <t>9786059626521</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Uyandım, Dünya Diye Bir Yerdeyim</t>
+          <t>Um / Hope</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786059626446</t>
+          <t>9786056630866</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kül Katmanları</t>
+          <t>Sakalsız Bir Oğlanın Tragedyası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059626422</t>
+          <t>9786059626491</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Her Şeyden Biraz Her Şeyden Başka</t>
+          <t>Yazmak Üzerine</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059626439</t>
+          <t>9786059626484</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Gürcü Şiiri Antolojisi</t>
+          <t>Sen Neredeysen Oraya</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059626415</t>
+          <t>9786059626477</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Adamlar</t>
+          <t>Solucanlar ve Rapunzel</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>160</v>
+        <v>110</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059626385</t>
+          <t>9786059626453</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Yeşeriyor</t>
+          <t>Uyandım, Dünya Diye Bir Yerdeyim</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059626361</t>
+          <t>9786059626446</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Terk Edin Çadırımı</t>
+          <t>Kül Katmanları</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059626378</t>
+          <t>9786059626422</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kopyasının Ardında</t>
+          <t>Her Şeyden Biraz Her Şeyden Başka</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059626347</t>
+          <t>9786059626439</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kulağı Kirişte</t>
+          <t>Gürcü Şiiri Antolojisi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059626323</t>
+          <t>9786059626415</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bırakma Dersleri</t>
+          <t>Adamlar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>130</v>
+        <v>160</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059626309</t>
+          <t>9786059626385</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Foça Mektupları</t>
+          <t>Hayalet Yeşeriyor</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059626316</t>
+          <t>9786059626361</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kendimden Biri Değilim</t>
+          <t>Şimdi Terk Edin Çadırımı</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059626330</t>
+          <t>9786059626378</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Sabahattin Kudret Aksal'a Armağan (Ciltli)</t>
+          <t>Kendi Kopyasının Ardında</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>550</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059626293</t>
+          <t>9786059626347</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yavaş Akma</t>
+          <t>Kulağı Kirişte</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059626286</t>
+          <t>9786059626323</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Yargısının İşini Bitirmek İçin</t>
+          <t>Bırakma Dersleri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059626279</t>
+          <t>9786059626309</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ben, Antonin Artaud</t>
+          <t>Foça Mektupları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059626262</t>
+          <t>9786059626316</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Uyurgezerin Seyahatnamesi</t>
+          <t>Kendimden Biri Değilim</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059626255</t>
+          <t>9786059626330</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Lupoc</t>
+          <t>Sabahattin Kudret Aksal'a Armağan (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>130</v>
+        <v>550</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059626231</t>
+          <t>9786059626293</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin 50 Turfanda Miir</t>
+          <t>Yavaş Akma</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059626224</t>
+          <t>9786059626286</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Konumlandırmalar</t>
+          <t>Tanrı Yargısının İşini Bitirmek İçin</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059626194</t>
+          <t>9786059626279</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ateş Sözcükleri</t>
+          <t>Ben, Antonin Artaud</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059626200</t>
+          <t>9786059626262</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Düş Yiyiciler Sirki</t>
+          <t>Uyurgezerin Seyahatnamesi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059626217</t>
+          <t>9786059626255</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Hiçölüm</t>
+          <t>Lupoc</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059626187</t>
+          <t>9786059626231</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İki Yüzlü Zar</t>
+          <t>Gençler İçin 50 Turfanda Miir</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059626170</t>
+          <t>9786059626224</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Cam / Glass</t>
+          <t>Konumlandırmalar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059626156</t>
+          <t>9786059626194</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bir Gün Bir Gün</t>
+          <t>Ateş Sözcükleri</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9796059626149</t>
+          <t>9786059626200</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzüne Dönerken</t>
+          <t>Düş Yiyiciler Sirki</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059626002</t>
+          <t>9786059626217</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bilinenlerin Ölümleri</t>
+          <t>Hiçölüm</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059626019</t>
+          <t>9786059626187</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım Zekai - Çoklar Sokağında</t>
+          <t>İki Yüzlü Zar</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059626125</t>
+          <t>9786059626170</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Kutsi Tecer’e Armağan</t>
+          <t>Cam / Glass</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>600</v>
+        <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059626118</t>
+          <t>9786059626156</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Derin Göller Kalbindir</t>
+          <t>Bir Gün Bir Gün</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059626101</t>
+          <t>9796059626149</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Dağlarca ile "Resim Söylemek"</t>
+          <t>Yeryüzüne Dönerken</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059626095</t>
+          <t>9786059626002</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Opera Kahkahası</t>
+          <t>Bilinenlerin Ölümleri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059626088</t>
+          <t>9786059626019</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Nedret Gürcan'a Edebiyatçı Mektupları</t>
+          <t>Arkadaşım Zekai - Çoklar Sokağında</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059626057</t>
+          <t>9786059626125</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Geceyle Bir</t>
+          <t>Ahmet Kutsi Tecer’e Armağan</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>130</v>
+        <v>600</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059626071</t>
+          <t>9786059626118</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Ey İnsanlar</t>
+          <t>Derin Göller Kalbindir</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059626033</t>
+          <t>9786059626101</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Toz / Dust</t>
+          <t>Dağlarca ile "Resim Söylemek"</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059626064</t>
+          <t>9786059626095</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluğa Kiracı</t>
+          <t>Opera Kahkahası</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059626026</t>
+          <t>9786059626088</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sımoğlu Süleyman Kıssası</t>
+          <t>Nedret Gürcan'a Edebiyatçı Mektupları</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>130</v>
+        <v>450</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059626040</t>
+          <t>9786059626057</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Agios Ritsos</t>
+          <t>Geceyle Bir</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>190</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786056630897</t>
+          <t>9786059626071</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hapishane Şiirleri</t>
+          <t>Ey İnsanlar</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786056630873</t>
+          <t>9786059626033</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ada Sularında</t>
+          <t>Toz / Dust</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786056630880</t>
+          <t>9786059626064</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Oto/kopi</t>
+          <t>Sonsuzluğa Kiracı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786058457980</t>
+          <t>9786059626026</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Touchdown</t>
+          <t>Sımoğlu Süleyman Kıssası</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786058457973</t>
+          <t>9786059626040</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar Atı</t>
+          <t>Agios Ritsos</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>130</v>
+        <v>190</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786058457966</t>
+          <t>9786056630897</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Diasporik Kuartet</t>
+          <t>Hapishane Şiirleri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>130</v>
+        <v>160</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786058519589</t>
+          <t>9786056630873</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Dokuzlu</t>
+          <t>Ada Sularında</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786058519572</t>
+          <t>9786056630880</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Gölgede 100 Derece</t>
+          <t>Oto/kopi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786058519565</t>
+          <t>9786058457980</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Anacığım, Merhaba!</t>
+          <t>Touchdown</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>190</v>
+        <v>130</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786058457928</t>
+          <t>9786058457973</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ömür</t>
+          <t>Rüzgar Atı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>160</v>
+        <v>130</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786058457911</t>
+          <t>9786058457966</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Mevsimler ve Temmuzlar</t>
+          <t>Diasporik Kuartet</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786058457904</t>
+          <t>9786058519589</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Hayallerin En Uzun ve En Hızlı Atları</t>
+          <t>Kırmızı Dokuzlu</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056630859</t>
+          <t>9786058519572</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Nokta Durağı</t>
+          <t>Gölgede 100 Derece</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>190</v>
+        <v>130</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786058519541</t>
+          <t>9786058519565</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Teknokriptler</t>
+          <t>Anacığım, Merhaba!</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>130</v>
+        <v>190</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786056630804</t>
+          <t>9786058457928</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Şairin Paltosu</t>
+          <t>Ömür</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786056630835</t>
+          <t>9786058457911</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kısa Bir İç Çekişle</t>
+          <t>Mevsimler ve Temmuzlar</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786056630811</t>
+          <t>9786058457904</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İstasyon Öyküleri</t>
+          <t>Hayallerin En Uzun ve En Hızlı Atları</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786056630828</t>
+          <t>9786056630859</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Gizdüşüm</t>
+          <t>Nokta Durağı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786056630842</t>
+          <t>9786058519541</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Çok İncelikler Vardı Dünyada</t>
+          <t>Teknokriptler</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>190</v>
+        <v>130</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
+          <t>9786056630804</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Şairin Paltosu</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786056630835</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Kısa Bir İç Çekişle</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786056630811</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>İstasyon Öyküleri</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786056630828</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Gizdüşüm</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786056630842</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Çok İncelikler Vardı Dünyada</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
           <t>9786058457997</t>
         </is>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Arkadaş Anılarında Orhan Kemal</t>
         </is>
       </c>
-      <c r="C64" s="1">
+      <c r="C69" s="1">
         <v>140</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>