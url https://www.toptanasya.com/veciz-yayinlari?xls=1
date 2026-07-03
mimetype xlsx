--- v0 (2026-02-14)
+++ v1 (2026-07-03)
@@ -85,670 +85,715 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259780399</t>
+          <t>9786259715629</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Dilin Afetleri</t>
+          <t>Var Oluşun Sırlarını Anlamada Bilim Felsefe ve Din</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259715612</t>
+          <t>9786259715636</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Cihad ve Savaş</t>
+          <t>Güvercin Gerdanlığı - Aşka ve Aşıklara Dair</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259780382</t>
+          <t>9786259715643</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Dalaletten Hidayete</t>
+          <t>Nefislerdeki Hastalıkların Tedavisi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259715605</t>
+          <t>9786259780399</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Tasavvufi Yönüyle Hz. Yusuf Kıssası</t>
+          <t>Dilin Afetleri</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259780375</t>
+          <t>9786259715612</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Özgürlüğü – Deneme ve Şiirler</t>
+          <t>Cihad ve Savaş</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057139177</t>
+          <t>9786259780382</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İtikatta Dengeli Olmak</t>
+          <t>Dalaletten Hidayete</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>420</v>
+        <v>130</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057139184</t>
+          <t>9786259715605</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ey Oğul</t>
+          <t>Tasavvufi Yönüyle Hz. Yusuf Kıssası</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057139160</t>
+          <t>9786259780375</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ku'ran'da Erkek ve Kadın İsimleri</t>
+          <t>Ruhun Özgürlüğü – Deneme ve Şiirler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057139153</t>
+          <t>9786057139177</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İman ve İnkar Arasında Ayırıcı Çizgi</t>
+          <t>İtikatta Dengeli Olmak</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>180</v>
+        <v>420</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057139146</t>
+          <t>9786057139184</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yolcular ve Mir'aclar</t>
+          <t>Ey Oğul</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057139139</t>
+          <t>9786057139160</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarla İletişim ve Namaz</t>
+          <t>Ku'ran'da Erkek ve Kadın İsimleri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057139122</t>
+          <t>9786057139153</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Müslümanın Edebi / İslam’ı Özde Yaşamak İsteyenler İçin</t>
+          <t>İman ve İnkar Arasında Ayırıcı Çizgi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057139115</t>
+          <t>9786057139146</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İslam Araştırmalarında Usul</t>
+          <t>Yolcular ve Mir'aclar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057072696</t>
+          <t>9786057139139</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Gelin Tacı</t>
+          <t>Çocuklarla İletişim ve Namaz</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057139108</t>
+          <t>9786057139122</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Aldananlar</t>
+          <t>Müslümanın Edebi / İslam’ı Özde Yaşamak İsteyenler İçin</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057072672</t>
+          <t>9786057139115</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kainatın Sırları</t>
+          <t>İslam Araştırmalarında Usul</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057072689</t>
+          <t>9786057072696</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sünnetin Dindeki Yeri - Sünnet Müdafaası</t>
+          <t>Gelin Tacı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057072603</t>
+          <t>9786057139108</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Efendimiz'in Mucizeleri</t>
+          <t>Aldananlar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786056927867</t>
+          <t>9786057072672</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kehf Suresinde Madde ve Mana Mücadelesi</t>
+          <t>Kainatın Sırları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786056927874</t>
+          <t>9786057072689</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Anne Baba Hakkı</t>
+          <t>Sünnetin Dindeki Yeri - Sünnet Müdafaası</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786056927850</t>
+          <t>9786057072603</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sahabenin Faziletleri</t>
+          <t>Peygamber Efendimiz'in Mucizeleri</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>230</v>
+        <v>450</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786056927843</t>
+          <t>9786056927867</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sadefteki İnciler</t>
+          <t>Kehf Suresinde Madde ve Mana Mücadelesi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>230</v>
+        <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786056927812</t>
+          <t>9786056927874</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İman</t>
+          <t>Anne Baba Hakkı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057072658</t>
+          <t>9786056927850</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Peygamberimizin Hayatı</t>
+          <t>Sahabenin Faziletleri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>950</v>
+        <v>230</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057072641</t>
+          <t>9786056927843</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Arapçası</t>
+          <t>Sadefteki İnciler</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>600</v>
+        <v>230</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057072665</t>
+          <t>9786056927812</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Mütevatir Hadisler</t>
+          <t>İman</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057072634</t>
+          <t>9786057072658</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Esbabu Vurudi'l Hadis</t>
+          <t>Sevgili Peygamberimizin Hayatı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>950</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057072610</t>
+          <t>9786057072641</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bir Zaman Yolcusu Hz. Hızır</t>
+          <t>Kur'an Arapçası</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057072627</t>
+          <t>9786057072665</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Nefsin Kusurları ve Tedavi Yolları</t>
+          <t>Mütevatir Hadisler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786056944000</t>
+          <t>9786057072634</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Fitne Döneminde Kurtuluş Yolu</t>
+          <t>Esbabu Vurudi'l Hadis</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>82</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786056944017</t>
+          <t>9786057072610</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yeniden İslam'a</t>
+          <t>Bir Zaman Yolcusu Hz. Hızır</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>12</v>
+        <v>290</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786056944079</t>
+          <t>9786057072627</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ahlak ve Eğitimi</t>
+          <t>Nefsin Kusurları ve Tedavi Yolları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>75</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786056944086</t>
+          <t>9786056944000</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İnsanları Tanıma Sanatı</t>
+          <t>Fitne Döneminde Kurtuluş Yolu</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>26</v>
+        <v>82</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786056944031</t>
+          <t>9786056944017</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Hayatımızda Doğrular Yanlışlar</t>
+          <t>Yeniden İslam'a</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>160</v>
+        <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786056944024</t>
+          <t>9786056944079</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’daki Misaller</t>
+          <t>Ahlak ve Eğitimi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>32</v>
+        <v>75</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056927805</t>
+          <t>9786056944086</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sahih Hadislerle Dualarda Nasihat</t>
+          <t>İnsanları Tanıma Sanatı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>150</v>
+        <v>26</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786056927829</t>
+          <t>9786056944031</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Fıkıh Fakih ve Hileyi Şeriyye</t>
+          <t>Hayatımızda Doğrular Yanlışlar</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786056927836</t>
+          <t>9786056944024</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Faziletli Ameller</t>
+          <t>Kur’an’daki Misaller</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>320</v>
+        <v>32</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056927898</t>
+          <t>9786056927805</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İman Rüzgarı Esince</t>
+          <t>Sahih Hadislerle Dualarda Nasihat</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056944062</t>
+          <t>9786056927829</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Çocuksu Yansımalar</t>
+          <t>Fıkıh Fakih ve Hileyi Şeriyye</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786056944048</t>
+          <t>9786056927836</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Tasavvuf Ruhbanlık Değil Rabbaniliktir</t>
+          <t>Faziletli Ameller</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>95</v>
+        <v>320</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
+          <t>9786056927898</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>İman Rüzgarı Esince</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786056944062</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Çocuksu Yansımalar</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786056944048</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Gerçek Tasavvuf Ruhbanlık Değil Rabbaniliktir</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
           <t>9786056944055</t>
         </is>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Bir Ömür Böyle Yaşanır</t>
         </is>
       </c>
-      <c r="C43" s="1">
+      <c r="C46" s="1">
         <v>90</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>