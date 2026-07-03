--- v0 (2026-02-14)
+++ v1 (2026-07-03)
@@ -85,4390 +85,4405 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257421591</t>
+          <t>9786257421928</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Genel Hükümler Cilt 2 (Ciltli)</t>
+          <t>Uyumayan İmparator Justinianus (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1650</v>
+        <v>950</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257421515</t>
+          <t>9786257421591</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Genel Hükümler Cilt - 2 (Ciltli)</t>
+          <t>Borçlar Hukuku Genel Hükümler Cilt 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>995</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257421492</t>
+          <t>9786257421515</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Genel Hükümler Cilt - 1</t>
+          <t>Borçlar Hukuku Genel Hükümler Cilt - 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>795</v>
+        <v>995</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257421355</t>
+          <t>9786257421492</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Özel Hükümler Pratik Çalışma Kitabı Tamamı Çözümlü (Ciltli)</t>
+          <t>Borçlar Hukuku Genel Hükümler Cilt - 1</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>455</v>
+        <v>795</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057036407</t>
+          <t>9786257421355</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Eşya Hukuku Pratik Çalışmalar (Tamamı Çözümlü) (Ciltli)</t>
+          <t>Borçlar Hukuku Özel Hükümler Pratik Çalışma Kitabı Tamamı Çözümlü (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>630</v>
+        <v>455</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257421249</t>
+          <t>9786057036407</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Genel Hükümler Cilt - 2 (Ciltli)</t>
+          <t>Eşya Hukuku Pratik Çalışmalar (Tamamı Çözümlü) (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>595</v>
+        <v>630</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257421034</t>
+          <t>9786257421249</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Özel Borç İlişkileri (Ciltli)</t>
+          <t>Borçlar Hukuku Genel Hükümler Cilt - 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>665</v>
+        <v>595</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786052203798</t>
+          <t>9786257421034</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Genel Hükümler Cilt - 1</t>
+          <t>Borçlar Hukuku Özel Borç İlişkileri (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>225</v>
+        <v>665</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786052203606</t>
+          <t>9786052203798</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Limited Ortaklıklar Hukukunun Temel İlkeleri (Ciltli)</t>
+          <t>Borçlar Hukuku Genel Hükümler Cilt - 1</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>225</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786054823949</t>
+          <t>9786052203606</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Hukuki Mütalaalar 2 (Ciltli)</t>
+          <t>Limited Ortaklıklar Hukukunun Temel İlkeleri (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>420</v>
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786054823901</t>
+          <t>9786054823949</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Türk Medeni Hukuk Mevzuatı Cilt: 1 - 6098 Sayılı Türk Borçlar Kanunu (Ciltli)</t>
+          <t>Hukuki Mütalaalar 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>630</v>
+        <v>420</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786054823895</t>
+          <t>9786054823901</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Oy Sözleşmeleri</t>
+          <t>Türk Medeni Hukuk Mevzuatı Cilt: 1 - 6098 Sayılı Türk Borçlar Kanunu (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>175</v>
+        <v>630</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054823857</t>
+          <t>9786054823895</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Alacaklı ve Borçlu Açısından İfa Zamanı (Ciltli)</t>
+          <t>Oy Sözleşmeleri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>630</v>
+        <v>175</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786054823840</t>
+          <t>9786054823857</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Satış Sözleşmesinde Riskin Geçişi (Ciltli)</t>
+          <t>Alacaklı ve Borçlu Açısından İfa Zamanı (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>700</v>
+        <v>630</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786054823864</t>
+          <t>9786054823840</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Noterlerin Hukuki Sorumluluğu</t>
+          <t>Satış Sözleşmesinde Riskin Geçişi (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>455</v>
+        <v>700</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786054823871</t>
+          <t>9786054823864</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Film Yapım Sözleşmesi (Ciltli)</t>
+          <t>Noterlerin Hukuki Sorumluluğu</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>490</v>
+        <v>455</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786054823765</t>
+          <t>9786054823871</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Hukuka Giriş</t>
+          <t>Film Yapım Sözleşmesi (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>75.02</v>
+        <v>490</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786054823789</t>
+          <t>9786054823765</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Turkısh Reports To The 19th Internatıonal Congress Of Comparatıve Law</t>
+          <t>Hukuka Giriş</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>420</v>
+        <v>75.02</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054823819</t>
+          <t>9786054823789</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kullandırma Sözleşmelerinde Hasar</t>
+          <t>Turkısh Reports To The 19th Internatıonal Congress Of Comparatıve Law</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054823741</t>
+          <t>9786054823819</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Shareholder Self Protection Remedies A Practıcal Approach To Legal Protectıon Of Equıty Investment Under Turkısh Law (Ciltli)</t>
+          <t>Kullandırma Sözleşmelerinde Hasar</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>630</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786054823758</t>
+          <t>9786054823741</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Genel Bölüm (Ciltli)</t>
+          <t>Shareholder Self Protection Remedies A Practıcal Approach To Legal Protectıon Of Equıty Investment Under Turkısh Law (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>90</v>
+        <v>630</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054823727</t>
+          <t>9786054823758</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>6306 sayılı Kanun ve Kentsel Dönüşüm Uygulamalarına İlişkin Düşünceler</t>
+          <t>Borçlar Hukuku Genel Bölüm (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>210</v>
+        <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054823680</t>
+          <t>9786054823727</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku ve Anayasaya Aykırılık Boyutlarıyla 10 Yıl Uzama Süresi Sonu Kiracının Tahliyesi Tahliyeden Korunma Önlemleri (Ciltli)</t>
+          <t>6306 sayılı Kanun ve Kentsel Dönüşüm Uygulamalarına İlişkin Düşünceler</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>630</v>
+        <v>210</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054823116</t>
+          <t>9786054823680</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Eşya Hukuku (Ciltli)</t>
+          <t>Borçlar Hukuku ve Anayasaya Aykırılık Boyutlarıyla 10 Yıl Uzama Süresi Sonu Kiracının Tahliyesi Tahliyeden Korunma Önlemleri (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>90</v>
+        <v>630</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786054823239</t>
+          <t>9786054823116</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Birlikte Borçlulukta Borçlular Arası İlişkiler (Ciltli)</t>
+          <t>Eşya Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>262.5</v>
+        <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786054823215</t>
+          <t>9786054823239</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Milletlerarası Özel Hukuk ve Usul Hukuku Hakkında Kanunun 24. Maddesi Çerçevesinde Sözleşmeye Uygulanacak Hukuk</t>
+          <t>Birlikte Borçlulukta Borçlular Arası İlişkiler (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>700</v>
+        <v>262.5</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054823178</t>
+          <t>9786054823215</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Patent Verilebilirlik Şartları (Ciltli)</t>
+          <t>Milletlerarası Özel Hukuk ve Usul Hukuku Hakkında Kanunun 24. Maddesi Çerçevesinde Sözleşmeye Uygulanacak Hukuk</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054823079</t>
+          <t>9786054823178</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyıl Tahkim Hukukunda Üç Önemli Reform (Ciltli)</t>
+          <t>Patent Verilebilirlik Şartları (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>630</v>
+        <v>700</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054823024</t>
+          <t>9786054823079</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Alım Satım Komisyonculuğu Sözleşmesi (Ciltli)</t>
+          <t>21. Yüzyıl Tahkim Hukukunda Üç Önemli Reform (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>630</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786054823062</t>
+          <t>9786054823024</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Karşılaştırmalı Hukukta Borcun Dış Üstlenilmesi (Ciltli)</t>
+          <t>Alım Satım Komisyonculuğu Sözleşmesi (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>665</v>
+        <v>630</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786054823123</t>
+          <t>9786054823062</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Faktoring Sözleşmesi</t>
+          <t>Karşılaştırmalı Hukukta Borcun Dış Üstlenilmesi (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>127.5</v>
+        <v>665</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786054823048</t>
+          <t>9786054823123</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Anonim Şirketlerde İmtiyazlı Pay Sahipleri Özel Kurulu</t>
+          <t>Faktoring Sözleşmesi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>280</v>
+        <v>127.5</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786054446674</t>
+          <t>9786054823048</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Anonim Ortaklığın Haklı Sebeple Feshi</t>
+          <t>Anonim Şirketlerde İmtiyazlı Pay Sahipleri Özel Kurulu</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786054446858</t>
+          <t>9786054446674</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Rekabet İhlallerinden Doğan Tazminat Sorumluluğu (Ciltli)</t>
+          <t>Anonim Ortaklığın Haklı Sebeple Feshi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054823000</t>
+          <t>9786054446858</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay Kararları Kapsamında Yoksulluk Nafakası</t>
+          <t>Rekabet İhlallerinden Doğan Tazminat Sorumluluğu (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786054446971</t>
+          <t>9786054823000</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Milletlerarası Usul Hukukunda Teminat (Ciltli)</t>
+          <t>Yargıtay Kararları Kapsamında Yoksulluk Nafakası</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>700</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786054446926</t>
+          <t>9786054446971</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Haksız Rekabette Yazılı Basının Sorumluluğu</t>
+          <t>Milletlerarası Usul Hukukunda Teminat (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>315</v>
+        <v>700</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786054446896</t>
+          <t>9786054446926</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Türk Özel Hukukunda Ultra Vires İlkesi (Ciltli)</t>
+          <t>Haksız Rekabette Yazılı Basının Sorumluluğu</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>420</v>
+        <v>315</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059263962</t>
+          <t>9786054446896</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Genel Hükümler Cilt: 1 (Ciltli)</t>
+          <t>Türk Özel Hukukunda Ultra Vires İlkesi (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>120</v>
+        <v>420</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054446742</t>
+          <t>9786059263962</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ersin Çamoğlu'na Armağan (Ciltli)</t>
+          <t>Borçlar Hukuku Genel Hükümler Cilt: 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>1050</v>
+        <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786054446827</t>
+          <t>9786054446742</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Anonim Şirket Esas (Ana) Sözleşmesi, Limited Şirket, Şirket (Ana) Sözleşmesi</t>
+          <t>Ersin Çamoğlu'na Armağan (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>490</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786054823291</t>
+          <t>9786054446827</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kişilik Haklarının İhlalinden Elde Edilen Kazancın İadesi Davası</t>
+          <t>Anonim Şirket Esas (Ana) Sözleşmesi, Limited Şirket, Şirket (Ana) Sözleşmesi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>315</v>
+        <v>490</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786054823369</t>
+          <t>9786054823291</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda Akreditif</t>
+          <t>Kişilik Haklarının İhlalinden Elde Edilen Kazancın İadesi Davası</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>315</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786054823437</t>
+          <t>9786054823369</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Yargılamasında Delillerin Toplanmasında Tarafların ve Hakimin Rolü (Ciltli)</t>
+          <t>Türk Hukukunda Akreditif</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>840</v>
+        <v>315</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786054823390</t>
+          <t>9786054823437</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Hukuksal ve Finansal Açıdan Factoring (Ciltli)</t>
+          <t>Hukuk Yargılamasında Delillerin Toplanmasında Tarafların ve Hakimin Rolü (Ciltli)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>2200</v>
+        <v>840</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054823376</t>
+          <t>9786054823390</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Anonim Şirketlerde Kuruluş (Ciltli)</t>
+          <t>Hukuksal ve Finansal Açıdan Factoring (Ciltli)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>700</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054823314</t>
+          <t>9786054823376</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Alacağın Devrinde Borçlunun Hukuki Durumu</t>
+          <t>Anonim Şirketlerde Kuruluş (Ciltli)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>630</v>
+        <v>700</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054446933</t>
+          <t>9786054823314</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Anonim Ortaklıkta Bağlı Nama Yazılı Hisseler (Ciltli)</t>
+          <t>Alacağın Devrinde Borçlunun Hukuki Durumu</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>300</v>
+        <v>630</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059263566</t>
+          <t>9786054446933</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Deniz Ticareti Hukuku 1 (Ciltli)</t>
+          <t>Anonim Ortaklıkta Bağlı Nama Yazılı Hisseler (Ciltli)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>95</v>
+        <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054823253</t>
+          <t>9786059263566</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Özel Hükümler Cilt: 2 (Ciltli)</t>
+          <t>Deniz Ticareti Hukuku 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>665</v>
+        <v>95</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054823154</t>
+          <t>9786054823253</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Antlaşmaların Türk Marka Hukukunun Esasına İlişkin Etkileri (Ciltli)</t>
+          <t>Borçlar Hukuku Özel Hükümler Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>910</v>
+        <v>665</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054823567</t>
+          <t>9786054823154</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Eser Sözleşmelerinde Yüklenicinin Eksik İfa (Eksik İş) Ve Ayıplı İfadan Sorumluluğu (Ciltli)</t>
+          <t>Uluslararası Antlaşmaların Türk Marka Hukukunun Esasına İlişkin Etkileri (Ciltli)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>180</v>
+        <v>910</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054823529</t>
+          <t>9786054823567</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Karayolları Trafik Kanununa Göre Motorlu Araç İşletenin Hukuksal Sorumluluğu (Ciltli)</t>
+          <t>Eser Sözleşmelerinde Yüklenicinin Eksik İfa (Eksik İş) Ve Ayıplı İfadan Sorumluluğu (Ciltli)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>700</v>
+        <v>180</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054823505</t>
+          <t>9786054823529</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>İçtihatlı ve Uygulamalı Anonim Şirketlerde Tasfiye (Ciltli)</t>
+          <t>Karayolları Trafik Kanununa Göre Motorlu Araç İşletenin Hukuksal Sorumluluğu (Ciltli)</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054823444</t>
+          <t>9786054823505</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Yapı Hukukunun Genel Esasları</t>
+          <t>İçtihatlı ve Uygulamalı Anonim Şirketlerde Tasfiye (Ciltli)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>770</v>
+        <v>700</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054823413</t>
+          <t>9786054823444</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Türk Ticaret Kanununa Göre Birleşmeler (Ciltli)</t>
+          <t>Yapı Hukukunun Genel Esasları</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>130</v>
+        <v>770</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054823451</t>
+          <t>9786054823413</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Negotıatıon Of Transıt Pıpelıne Agreements: Bargaınıng In The Shadow Of Stabılıty Provısıons</t>
+          <t>Türk Ticaret Kanununa Göre Birleşmeler (Ciltli)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>350</v>
+        <v>130</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052203583</t>
+          <t>9786054823451</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü İş Hukuku Pratik Çalışmaları (Ciltli)</t>
+          <t>Negotıatıon Of Transıt Pıpelıne Agreements: Bargaınıng In The Shadow Of Stabılıty Provısıons</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>35</v>
+        <v>350</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054823710</t>
+          <t>9786052203583</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Patent Hukukunda Farmasötik Buluşların Korunması (Ciltli)</t>
+          <t>Çözümlü İş Hukuku Pratik Çalışmaları (Ciltli)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>420</v>
+        <v>35</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054002405</t>
+          <t>9786054823710</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kefalet Sözleşmesini Düzenleyen Hükümler Işığında Bağımsız Garanti Sözleşmeleri (Ciltli)</t>
+          <t>Patent Hukukunda Farmasötik Buluşların Korunması (Ciltli)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>240</v>
+        <v>420</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9799758875084</t>
+          <t>9786054002405</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Aydın Aybay'a Armağan (Ciltli)</t>
+          <t>Kefalet Sözleşmesini Düzenleyen Hükümler Işığında Bağımsız Garanti Sözleşmeleri (Ciltli)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786054446131</t>
+          <t>9799758875084</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Faydalı Modelin Korunması ve Faydalı Modelin Korunmasına Uygulanacak Hukuk (Ciltli)</t>
+          <t>Prof. Dr. Aydın Aybay'a Armağan (Ciltli)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786054823475</t>
+          <t>9786054446131</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>6502 Sayılı Tüketicinin Korunması Hakkında Kanun Şerhi Cilt: 1 (Ciltli)</t>
+          <t>Faydalı Modelin Korunması ve Faydalı Modelin Korunmasına Uygulanacak Hukuk (Ciltli)</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>105</v>
+        <v>240</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786052203125</t>
+          <t>9786054823475</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Medeni Usul Hukuku Ders Kitabı (Ciltli)</t>
+          <t>6502 Sayılı Tüketicinin Korunması Hakkında Kanun Şerhi Cilt: 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>90</v>
+        <v>105</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786052203743</t>
+          <t>9786052203125</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku</t>
+          <t>Medeni Usul Hukuku Ders Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>225</v>
+        <v>90</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059263788</t>
+          <t>9786052203743</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İcra - İflas Hukukunda Şikayet (Ciltli)</t>
+          <t>Borçlar Hukuku</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>770</v>
+        <v>225</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057036490</t>
+          <t>9786059263788</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>2021 Limited Şirkette Oy Hakkı (Ciltli)</t>
+          <t>İcra - İflas Hukukunda Şikayet (Ciltli)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>840</v>
+        <v>770</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786052203750</t>
+          <t>9786057036490</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Banka Ticari Kredi Sözleşmeleri Tacirin Hakları Bankanın Sorumluluğu (Ciltli)</t>
+          <t>2021 Limited Şirkette Oy Hakkı (Ciltli)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>700</v>
+        <v>840</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786052203767</t>
+          <t>9786052203750</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Covıd-19 Gölgesinde İlaç Üretimi İnsan Üzerinde Bilimsel Deney Tedavi Amaçlı Deneme (Ciltli)</t>
+          <t>Banka Ticari Kredi Sözleşmeleri Tacirin Hakları Bankanın Sorumluluğu (Ciltli)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>350</v>
+        <v>700</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786052203705</t>
+          <t>9786052203767</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kıymetli Evrak Hukukunun Temel İlkeleri (Ciltli)</t>
+          <t>Covıd-19 Gölgesinde İlaç Üretimi İnsan Üzerinde Bilimsel Deney Tedavi Amaçlı Deneme (Ciltli)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>82.5</v>
+        <v>350</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786052203620</t>
+          <t>9786052203705</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Boğaziçi'nin İmar Hukuku (Ciltli)</t>
+          <t>Kıymetli Evrak Hukukunun Temel İlkeleri (Ciltli)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>665</v>
+        <v>82.5</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786052203668</t>
+          <t>9786052203620</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Aile Hukuku Pratik Çalışmalar (Ciltli)</t>
+          <t>Boğaziçi'nin İmar Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>350</v>
+        <v>665</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786052203651</t>
+          <t>9786052203668</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Aile Hukuku Pratik Çalışma Kitabı (Ciltli)</t>
+          <t>Aile Hukuku Pratik Çalışmalar (Ciltli)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>115</v>
+        <v>350</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786052203590</t>
+          <t>9786052203651</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Hukuki Açıdan Banka Anonim Ortaklığı (Ciltli)</t>
+          <t>Aile Hukuku Pratik Çalışma Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>560</v>
+        <v>115</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786052203071</t>
+          <t>9786052203590</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>State Organs and Their Rule Making Powers Under The New Constitution of The Repuclic of Turkey</t>
+          <t>Hukuki Açıdan Banka Anonim Ortaklığı (Ciltli)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>245</v>
+        <v>560</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786052203088</t>
+          <t>9786052203071</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Milletlerarası Özel Hukukta Türk Mahkemelerinin Geçici Hukuki Koruma Kararı Verme Yetkileri</t>
+          <t>State Organs and Their Rule Making Powers Under The New Constitution of The Repuclic of Turkey</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>210</v>
+        <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786054002481</t>
+          <t>9786052203088</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Anonim Şirket Yönetim Kurulu Üyelerinin Hukuki Sorumluluğu (Ciltli)</t>
+          <t>Milletlerarası Özel Hukukta Türk Mahkemelerinin Geçici Hukuki Koruma Kararı Verme Yetkileri</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>265</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786052203491</t>
+          <t>9786054002481</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Şirket Birleşmelerinde Ortakların Dava Yoluyla Korunması</t>
+          <t>Anonim Şirket Yönetim Kurulu Üyelerinin Hukuki Sorumluluğu (Ciltli)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>630</v>
+        <v>265</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059263221</t>
+          <t>9786052203491</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Anonim Şirketler Yönetim Kurulu (Ciltli)</t>
+          <t>Şirket Birleşmelerinde Ortakların Dava Yoluyla Korunması</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>980</v>
+        <v>630</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786054002993</t>
+          <t>9786059263221</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Ticari Sözleşmelere Uygulanan Genel Prensipler (Ciltli)</t>
+          <t>Anonim Şirketler Yönetim Kurulu (Ciltli)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>840</v>
+        <v>980</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786054446476</t>
+          <t>9786054002993</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Kavram ve Kurum Olarak Tek Ortaklı Şirket Tek Kişi Ortaklığı (Ciltli)</t>
+          <t>Uluslararası Ticari Sözleşmelere Uygulanan Genel Prensipler (Ciltli)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>630</v>
+        <v>840</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786054002566</t>
+          <t>9786054446476</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Elbirliği Mülkiyeti ile Kollektif ve Komandit Şirket Hisselerinin Haczi ve Paraya Çevrilmesi (Ciltli)</t>
+          <t>Kavram ve Kurum Olarak Tek Ortaklı Şirket Tek Kişi Ortaklığı (Ciltli)</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>630</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9799758875411</t>
+          <t>9786054002566</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Türk Ticaret Hukukunda Hukuki Görünüş Nazariyesi</t>
+          <t>Elbirliği Mülkiyeti ile Kollektif ve Komandit Şirket Hisselerinin Haczi ve Paraya Çevrilmesi (Ciltli)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>490</v>
+        <v>630</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789758878272</t>
+          <t>9799758875411</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Anonim Ortaklık Genel Kurulunun İşleyişi ve Ortaya Çıkan Sorunlar</t>
+          <t>Türk Ticaret Hukukunda Hukuki Görünüş Nazariyesi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>80</v>
+        <v>490</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786054823512</t>
+          <t>9789758878272</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Anonim Şirketlerin Kendi Paylarını İktisabının Vergisel Sonuçları</t>
+          <t>Anonim Ortaklık Genel Kurulunun İşleyişi ve Ortaya Çıkan Sorunlar</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>350</v>
+        <v>80</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786054002108</t>
+          <t>9786054823512</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Makalelerim Cilt 1 (Ciltli)</t>
+          <t>Anonim Şirketlerin Kendi Paylarını İktisabının Vergisel Sonuçları</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>630</v>
+        <v>350</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789758875924</t>
+          <t>9786054002108</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Eser Sözleşmesinde Temerrüde Dayalı Cezai Şart ve Yargıtay Uygulaması</t>
+          <t>Makalelerim Cilt 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>560</v>
+        <v>630</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789758875467</t>
+          <t>9789758875924</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Eser Sahibinin Haklarına Bağlantılı Haklar</t>
+          <t>Eser Sözleşmesinde Temerrüde Dayalı Cezai Şart ve Yargıtay Uygulaması</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>560</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786059263290</t>
+          <t>9789758875467</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Türk Medeni Kanunu Kapsamında Hapis Hakkı (Ciltli)</t>
+          <t>Eser Sahibinin Haklarına Bağlantılı Haklar</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>300</v>
+        <v>560</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786059263511</t>
+          <t>9786059263290</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>6098 sayılı Türk Borçlar Kanunu Çerçevesinde Kefalet Sözleşmesi (Ciltli)</t>
+          <t>Türk Medeni Kanunu Kapsamında Hapis Hakkı (Ciltli)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>1050</v>
+        <v>300</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786059263283</t>
+          <t>9786059263511</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Anonim Şirketlerde Gayri Maddi Hakların Sermaye Olarak Konulması</t>
+          <t>6098 sayılı Türk Borçlar Kanunu Çerçevesinde Kefalet Sözleşmesi (Ciltli)</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>560</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9799758875268</t>
+          <t>9786059263283</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>E-Ticaret Hukukundaki Gelişmeler ve İnternette Sözleşmelerin Kurulması</t>
+          <t>Anonim Şirketlerde Gayri Maddi Hakların Sermaye Olarak Konulması</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>525</v>
+        <v>560</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786054002894</t>
+          <t>9799758875268</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Makaleler ve Karar İncelemeleri (Ciltli)</t>
+          <t>E-Ticaret Hukukundaki Gelişmeler ve İnternette Sözleşmelerin Kurulması</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>1260</v>
+        <v>525</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786054823734</t>
+          <t>9786054002894</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Taşınmaz Simsarlığı Sözleşmesinde Ücret ve Tabi Olduğu Hükümler (Ciltli)</t>
+          <t>Makaleler ve Karar İncelemeleri (Ciltli)</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>150</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786054446001</t>
+          <t>9786054823734</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Tüm Makalelerim Cilt: 3 (2002-2010) (Ciltli)</t>
+          <t>Taşınmaz Simsarlığı Sözleşmesinde Ücret ve Tabi Olduğu Hükümler (Ciltli)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>560</v>
+        <v>150</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786054823345</t>
+          <t>9786054446001</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı, Notlu ve Karşılaştırmalı Türk Ticaret Kanunu Ticari Mevzuat ve İkincil Düzenlemeler (Ciltli)</t>
+          <t>Tüm Makalelerim Cilt: 3 (2002-2010) (Ciltli)</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>78</v>
+        <v>560</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789758875979</t>
+          <t>9786054823345</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Satım Sözleşmesinde Hasarın Geçişi</t>
+          <t>Açıklamalı, Notlu ve Karşılaştırmalı Türk Ticaret Kanunu Ticari Mevzuat ve İkincil Düzenlemeler (Ciltli)</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>420</v>
+        <v>78</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786059263177</t>
+          <t>9789758875979</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Sözleşmesi ve İlgili Mevzuat (Ciltli)</t>
+          <t>Satım Sözleşmesinde Hasarın Geçişi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>150</v>
+        <v>420</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786054823093</t>
+          <t>9786059263177</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Viyana Satım Sözleşmesinde (CISG) İFA Engelleri ve Sonuçları</t>
+          <t>İnşaat Sözleşmesi ve İlgili Mevzuat (Ciltli)</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786054446070</t>
+          <t>9786054823093</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Anonim ve Limited Şirketlerde Hisse Haczi ve Paraya Çevrilmesi (Ciltli)</t>
+          <t>Viyana Satım Sözleşmesinde (CISG) İFA Engelleri ve Sonuçları</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>980</v>
+        <v>350</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786054446162</t>
+          <t>9786054446070</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>6098 Sayılı Yeni Türk Borçlar Kanununa Göre Sürekli Borç İlişkilerinin Haklı Sebeple Feshi (Ciltli)</t>
+          <t>Anonim ve Limited Şirketlerde Hisse Haczi ve Paraya Çevrilmesi (Ciltli)</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>630</v>
+        <v>980</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9799758875770</t>
+          <t>9786054446162</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Adi Alacakların Rehni</t>
+          <t>6098 Sayılı Yeni Türk Borçlar Kanununa Göre Sürekli Borç İlişkilerinin Haklı Sebeple Feshi (Ciltli)</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>280</v>
+        <v>630</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786054823796</t>
+          <t>9799758875770</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>İçtihatlı CMR Konvansiyonu Şerhi Karayolu İle Uluslararası Eşya Taşıma Hukuku</t>
+          <t>Adi Alacakların Rehni</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786054446995</t>
+          <t>9786054823796</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Milletlerarası Özel Hukukta Tek Satıcılık Sözleşmeleri (Ciltli)</t>
+          <t>İçtihatlı CMR Konvansiyonu Şerhi Karayolu İle Uluslararası Eşya Taşıma Hukuku</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>630</v>
+        <v>180</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789758875719</t>
+          <t>9786054446995</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Uygulamadan Örnek Olaylara Bilişim Suçları ve Hukuku</t>
+          <t>Milletlerarası Özel Hukukta Tek Satıcılık Sözleşmeleri (Ciltli)</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>90</v>
+        <v>630</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786054446773</t>
+          <t>9789758875719</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Şirketler Hukuku ve Sermaye Piyasası Hukuku ile İlgili Makaleler Mütalaalar Bilirkişi Raporları Cilt: 2</t>
+          <t>Uygulamadan Örnek Olaylara Bilişim Suçları ve Hukuku</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>665</v>
+        <v>90</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789758875108</t>
+          <t>9786054446773</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği Ceza Hukukunun Esasları</t>
+          <t>Şirketler Hukuku ve Sermaye Piyasası Hukuku ile İlgili Makaleler Mütalaalar Bilirkişi Raporları Cilt: 2</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>420</v>
+        <v>665</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786054446780</t>
+          <t>9789758875108</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Banka Hukuku ile İlgili Makaleler Mütalaalar Bilirkişi Raporları Cilt: 2</t>
+          <t>Avrupa Birliği Ceza Hukukunun Esasları</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>560</v>
+        <v>420</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786054446865</t>
+          <t>9786054446780</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Yeni Türk Borçlar Kanunu ve Yeni Türk Ticaret Kanunu Sempozyumu</t>
+          <t>Banka Hukuku ile İlgili Makaleler Mütalaalar Bilirkişi Raporları Cilt: 2</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>630</v>
+        <v>560</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786054823383</t>
+          <t>9786054446865</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Konut ve Çatılı İşyeri Kiralarında Kira Bedelinin Belirlenmesi</t>
+          <t>Yeni Türk Borçlar Kanunu ve Yeni Türk Ticaret Kanunu Sempozyumu</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>280</v>
+        <v>630</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786054446452</t>
+          <t>9786054823383</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Cari Hesap Sözleşmesi (Ciltli)</t>
+          <t>Konut ve Çatılı İşyeri Kiralarında Kira Bedelinin Belirlenmesi</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>630</v>
+        <v>280</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786054446278</t>
+          <t>9786054446452</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Türk Medeni Hukukunda Biyoetik Sorunlar</t>
+          <t>Cari Hesap Sözleşmesi (Ciltli)</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>700</v>
+        <v>630</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786059263238</t>
+          <t>9786054446278</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>818 Sayılı Borçlar Kanununun 6098 Sayılı Türk Borçlar Kanununda Karşılığı Bulunmayan Hükümleri ve Kanun Koyucunun Kapsam Dışı Bırakma Tasarrufunun Gerekçeleri Üzerine Değerlendirmeler</t>
+          <t>Türk Medeni Hukukunda Biyoetik Sorunlar</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>315</v>
+        <v>700</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786054446407</t>
+          <t>9786059263238</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Türk İş Hukukunda Belirli Süreli İş Sözleşmesi (Ciltli)</t>
+          <t>818 Sayılı Borçlar Kanununun 6098 Sayılı Türk Borçlar Kanununda Karşılığı Bulunmayan Hükümleri ve Kanun Koyucunun Kapsam Dışı Bırakma Tasarrufunun Gerekçeleri Üzerine Değerlendirmeler</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>700</v>
+        <v>315</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786054446728</t>
+          <t>9786054446407</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Nama İfa</t>
+          <t>Türk İş Hukukunda Belirli Süreli İş Sözleşmesi (Ciltli)</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>195.02</v>
+        <v>700</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786054446377</t>
+          <t>9786054446728</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Türk Sorumluluk Hukukunda Yansıma Zararı (Ciltli)</t>
+          <t>Nama İfa</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>560</v>
+        <v>195.02</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786050016116</t>
+          <t>9786054446377</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Tam Üçüncü Şahıs Yararına Sözleşme</t>
+          <t>Türk Sorumluluk Hukukunda Yansıma Zararı (Ciltli)</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>455</v>
+        <v>560</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786054446308</t>
+          <t>9786050016116</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Ek Bölüm İle Güncelleştirilmiş Medeni Hukukta Fedakarlığın Denkleştirilmesi ve Uygulama Alanı (Ciltli)</t>
+          <t>Tam Üçüncü Şahıs Yararına Sözleşme</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>840</v>
+        <v>455</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786054446117</t>
+          <t>9786054446308</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Takas (Ciltli)</t>
+          <t>Ek Bölüm İle Güncelleştirilmiş Medeni Hukukta Fedakarlığın Denkleştirilmesi ve Uygulama Alanı (Ciltli)</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>300</v>
+        <v>840</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786054823222</t>
+          <t>9786054446117</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Türk Ticaret Kanunu Kapsamında İç Kontrol ve İç Denetim</t>
+          <t>Takas (Ciltli)</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786054446315</t>
+          <t>9786054823222</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Marka Hukuku İle İlgili Makaleler Hukuki Mütalaalar Bilirkişi Raporları 4 (Ciltli)</t>
+          <t>Türk Ticaret Kanunu Kapsamında İç Kontrol ve İç Denetim</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>840</v>
+        <v>420</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789758875962</t>
+          <t>9786054446315</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Şahsın İfayı Kendi Adına Talep Yetkisi</t>
+          <t>Marka Hukuku İle İlgili Makaleler Hukuki Mütalaalar Bilirkişi Raporları 4 (Ciltli)</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>490</v>
+        <v>840</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786054446179</t>
+          <t>9789758875962</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Türk Özel Hukukunda Kısmi Hükümsüzlük (Ciltli)</t>
+          <t>Üçüncü Şahsın İfayı Kendi Adına Talep Yetkisi</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>770</v>
+        <v>490</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789758875870</t>
+          <t>9786054446179</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Garanti Sözleşmesinin Bir Türü Olarak Üçüncü Kişinin Taahhüt Sözleşmesi</t>
+          <t>Türk Özel Hukukunda Kısmi Hükümsüzlük (Ciltli)</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>490</v>
+        <v>770</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786054823055</t>
+          <t>9789758875870</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Gemi İnşa Sözleşmesi (Ciltli)</t>
+          <t>Garanti Sözleşmesinin Bir Türü Olarak Üçüncü Kişinin Taahhüt Sözleşmesi</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>840</v>
+        <v>490</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786054446223</t>
+          <t>9786054823055</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Bayilik Sözleşmesi Sona Ermesi ve Sonuçları (Ciltli)</t>
+          <t>Gemi İnşa Sözleşmesi (Ciltli)</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>700</v>
+        <v>840</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786054446155</t>
+          <t>9786054446223</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kökenli Biyolojik Maddelere İlişkin Hukuki İşlemler</t>
+          <t>Bayilik Sözleşmesi Sona Ermesi ve Sonuçları (Ciltli)</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786059263672</t>
+          <t>9786054446155</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>İcra İflas Hukuku Ders Kitabı</t>
+          <t>İnsan Kökenli Biyolojik Maddelere İlişkin Hukuki İşlemler</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>74.07</v>
+        <v>700</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786052203156</t>
+          <t>9786059263672</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Muhakemeleri Kanunu (Ciltli)</t>
+          <t>İcra İflas Hukuku Ders Kitabı</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>175</v>
+        <v>74.07</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786052203286</t>
+          <t>9786052203156</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Haksız Arama Suçu</t>
+          <t>Hukuk Muhakemeleri Kanunu (Ciltli)</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>315</v>
+        <v>175</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786059263214</t>
+          <t>9786052203286</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Avukatın Sözleşmeden Doğan Hukuki Sorumluluğu (Ciltli)</t>
+          <t>Haksız Arama Suçu</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>225</v>
+        <v>315</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786052203637</t>
+          <t>9786059263214</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Özel Hükümler Pratik Çalışma Kitabı Tamamı Çözümlü (Ciltli)</t>
+          <t>Avukatın Sözleşmeden Doğan Hukuki Sorumluluğu (Ciltli)</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>112.5</v>
+        <v>225</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9799758875725</t>
+          <t>9786052203637</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Taşıyanın Mali Mesuliyet Sigortası</t>
+          <t>Borçlar Hukuku Özel Hükümler Pratik Çalışma Kitabı Tamamı Çözümlü (Ciltli)</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>112.5</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786052203675</t>
+          <t>9799758875725</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Özel Hukukta Mücbir Sebep Beklenmeyen Hal Covid-19 Yorumu</t>
+          <t>Taşıyanın Mali Mesuliyet Sigortası</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>350</v>
+        <v>112.5</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789758875361</t>
+          <t>9786052203675</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda Anonim Ortaklıkların Bölünmesi</t>
+          <t>Özel Hukukta Mücbir Sebep Beklenmeyen Hal Covid-19 Yorumu</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>55</v>
+        <v>350</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786054446384</t>
+          <t>9789758875361</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Yeni Anonim ve Limited Ortaklıklar Hukuku ile Tek Kişi Ortaklığının Esasları (Ciltli)</t>
+          <t>Türk Hukukunda Anonim Ortaklıkların Bölünmesi</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>90</v>
+        <v>55</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786054446056</t>
+          <t>9786054446384</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Anonim Şirket Yönetim Kurulunun Organizasyonu ve Yönetim Yetkisinin Devri (Ciltli)</t>
+          <t>Yeni Anonim ve Limited Ortaklıklar Hukuku ile Tek Kişi Ortaklığının Esasları (Ciltli)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>700</v>
+        <v>90</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786059263191</t>
+          <t>9786054446056</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Birleşme ve Devralma İşlemlerinden Kaynaklanan Uyuşmazlıklar ve Tahkim (Ciltli)</t>
+          <t>Anonim Şirket Yönetim Kurulunun Organizasyonu ve Yönetim Yetkisinin Devri (Ciltli)</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>665</v>
+        <v>700</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786059263504</t>
+          <t>9786059263191</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Rehin Hukukunda Taşınmaz Kavramı ve Özellikle Belirlilik İlkesi (Ciltli)</t>
+          <t>Birleşme ve Devralma İşlemlerinden Kaynaklanan Uyuşmazlıklar ve Tahkim (Ciltli)</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>700</v>
+        <v>665</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9799758875374</t>
+          <t>9786059263504</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Hukuku (Ciltli)</t>
+          <t>Rehin Hukukunda Taşınmaz Kavramı ve Özellikle Belirlilik İlkesi (Ciltli)</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>630</v>
+        <v>700</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786059263405</t>
+          <t>9799758875374</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Adi Ortaklık Temeline Dayalı Sözleşme İlişkileri (Ciltli)</t>
+          <t>Çocuk Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>375</v>
+        <v>630</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789758875597</t>
+          <t>9786059263405</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Fikri ve Sınai Mülkiyet Hukuku - Fikir ve Sanat Eserleri Endüstriyel Tasarımlar Patentler (Ciltli)</t>
+          <t>Adi Ortaklık Temeline Dayalı Sözleşme İlişkileri (Ciltli)</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>770</v>
+        <v>375</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786054436330</t>
+          <t>9789758875597</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Fikri ve Sınai Mülkiyet Hukuku (Ciltli)</t>
+          <t>Fikri ve Sınai Mülkiyet Hukuku - Fikir ve Sanat Eserleri Endüstriyel Tasarımlar Patentler (Ciltli)</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>770</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789758875009</t>
+          <t>9786054436330</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Haksız Rekabet Hukuku'nda Eski Hale Getirme Davası</t>
+          <t>Fikri ve Sınai Mülkiyet Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>75.02</v>
+        <v>770</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786059263160</t>
+          <t>9789758875009</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Anonim Ortaklıkta Pay Sahibinin Genel Kurul Toplantısında Temsili (Ciltli)</t>
+          <t>Haksız Rekabet Hukuku'nda Eski Hale Getirme Davası</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>910</v>
+        <v>75.02</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786054823246</t>
+          <t>9786059263160</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan Ticaret Hukuku (Ciltli)</t>
+          <t>Anonim Ortaklıkta Pay Sahibinin Genel Kurul Toplantısında Temsili (Ciltli)</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>490</v>
+        <v>910</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786054002047</t>
+          <t>9786054823246</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Marka Hukuku ile İlgili Makaleler Hukuki Mütalaalar Bilirkişi Raporları 3 (Ciltli)</t>
+          <t>Yaşayan Ticaret Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>840</v>
+        <v>490</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9799758875046</t>
+          <t>9786054002047</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>556 Sayılı KHK Şerhi Marka Hukuku (2 Cilt Takım) (Ciltli)</t>
+          <t>Marka Hukuku ile İlgili Makaleler Hukuki Mütalaalar Bilirkişi Raporları 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>375.03</v>
+        <v>840</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786059263887</t>
+          <t>9799758875046</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Banka Yönetim Üyelerinin Hukuki Sorumluluğu</t>
+          <t>556 Sayılı KHK Şerhi Marka Hukuku (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>406</v>
+        <v>375.03</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789758875474</t>
+          <t>9786059263887</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Banka Hukuku ile İlgili Makaleler Hukuki Mütalaalar Bilirkişi Raporları</t>
+          <t>Banka Yönetim Üyelerinin Hukuki Sorumluluğu</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>560</v>
+        <v>406</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786054002115</t>
+          <t>9789758875474</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Ünal Tekinalp'in Banka Hukukunun Esasları (Ciltli)</t>
+          <t>Banka Hukuku ile İlgili Makaleler Hukuki Mütalaalar Bilirkişi Raporları</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>1330</v>
+        <v>560</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786054002726</t>
+          <t>9786054002115</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Fikri Hukukta Eser Sahibinin Mali Haklarının Korunması (Ciltli)</t>
+          <t>Ünal Tekinalp'in Banka Hukukunun Esasları (Ciltli)</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>700</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786054002245</t>
+          <t>9786054002726</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>İçtihatlı ve Gerekçeli Fikir ve Sanat Eserleri Kanunu Şerhi (2 Cilt Takım) (Ciltli)</t>
+          <t>Fikri Hukukta Eser Sahibinin Mali Haklarının Korunması (Ciltli)</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>2800</v>
+        <v>700</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789759247267</t>
+          <t>9786054002245</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda Eser Sahibinin Çoğaltma ve Yayma Hakları</t>
+          <t>İçtihatlı ve Gerekçeli Fikir ve Sanat Eserleri Kanunu Şerhi (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>75</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786059263108</t>
+          <t>9789759247267</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Ekonomik Yaptırımlar (Ciltli)</t>
+          <t>Türk Hukukunda Eser Sahibinin Çoğaltma ve Yayma Hakları</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>700</v>
+        <v>75</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786054446322</t>
+          <t>9786059263108</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Enerjisi Hukuku (Ciltli)</t>
+          <t>Ekonomik Yaptırımlar (Ciltli)</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786050016123</t>
+          <t>9786054446322</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Kambiyo Senetlerinde Senet Metninde Değişiklikler (Tahrifat)</t>
+          <t>Elektrik Enerjisi Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>420</v>
+        <v>700</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789759247208</t>
+          <t>9786050016123</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Anonim Ortaklıklarda Esas Sermaye Artırımı</t>
+          <t>Kambiyo Senetlerinde Senet Metninde Değişiklikler (Tahrifat)</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>70</v>
+        <v>420</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786054002344</t>
+          <t>9789759247208</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Piyasası Hukukunda Zorunlu Çağrı (Ciltli)</t>
+          <t>Anonim Ortaklıklarda Esas Sermaye Artırımı</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>700</v>
+        <v>70</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9799758875251</t>
+          <t>9786054002344</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Ticaret Ortaklıklarında Rekabet Yasağı</t>
+          <t>Sermaye Piyasası Hukukunda Zorunlu Çağrı (Ciltli)</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>315</v>
+        <v>700</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786054823468</t>
+          <t>9799758875251</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Yönetici Sorumluluk Sigortası (Ciltli)</t>
+          <t>Ticaret Ortaklıklarında Rekabet Yasağı</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>700</v>
+        <v>315</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786054002429</t>
+          <t>9786054823468</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda ve Uluslararası Hukukta Hava Yolu ile Yük Taşıma Sözleşmesi (Ciltli)</t>
+          <t>Yönetici Sorumluluk Sigortası (Ciltli)</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>560</v>
+        <v>700</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789759247259</t>
+          <t>9786054002429</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Zarar Sigortalarında Prim Ödeme Borcu</t>
+          <t>Türk Hukukunda ve Uluslararası Hukukta Hava Yolu ile Yük Taşıma Sözleşmesi (Ciltli)</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>60</v>
+        <v>560</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789758875558</t>
+          <t>9789759247259</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Eşya Taşıma Hukuku - Genel Kavramlar, Gecikmeden Doğan Sorumluluk</t>
+          <t>Zarar Sigortalarında Prim Ödeme Borcu</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>75</v>
+        <v>60</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789758875566</t>
+          <t>9789758875558</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Eşya Taşıma Hukuku - Zıya ve Hasar Sorumluluğu</t>
+          <t>Uluslararası Eşya Taşıma Hukuku - Genel Kavramlar, Gecikmeden Doğan Sorumluluk</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>630</v>
+        <v>75</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786059263894</t>
+          <t>9789758875566</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Rehin Hukuku Dersleri (Ciltli)</t>
+          <t>Uluslararası Eşya Taşıma Hukuku - Zıya ve Hasar Sorumluluğu</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>406</v>
+        <v>630</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786059263467</t>
+          <t>9786059263894</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Deniz Ticaret Hukuku Pratik Çalışmaları Tamamı Çözümlü (Ciltli)</t>
+          <t>Rehin Hukuku Dersleri (Ciltli)</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>50</v>
+        <v>406</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786059263436</t>
+          <t>9786059263467</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Fikri Mülkiyet Hukuku Ders Kitabı (Ciltli)</t>
+          <t>Deniz Ticaret Hukuku Pratik Çalışmaları Tamamı Çözümlü (Ciltli)</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>127.5</v>
+        <v>50</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786059263351</t>
+          <t>9786059263436</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Çevre Zararlarından Doğan Hukuki Sorumluluk (Ciltli)</t>
+          <t>Fikri Mülkiyet Hukuku Ders Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>630</v>
+        <v>127.5</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786059263375</t>
+          <t>9786059263351</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Anonim Şirket Yönetim Kurulu Üyelerinin Güveni Kötüye Kullanma Suçundan Doğan Sorumlulukları (Ciltli)</t>
+          <t>Çevre Zararlarından Doğan Hukuki Sorumluluk (Ciltli)</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>490</v>
+        <v>630</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786059263313</t>
+          <t>9786059263375</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Deniz Ticareti Hukuku 2 (Ciltli)</t>
+          <t>Anonim Şirket Yönetim Kurulu Üyelerinin Güveni Kötüye Kullanma Suçundan Doğan Sorumlulukları (Ciltli)</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>630</v>
+        <v>490</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786059263344</t>
+          <t>9786059263313</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Ahlaka Aykırı Bir Fiille Kasten Verilen Zararın Tazmini (TBK 49/2) (Ciltli)</t>
+          <t>Deniz Ticareti Hukuku 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>560</v>
+        <v>630</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786059263337</t>
+          <t>9786059263344</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Edinilmiş Mallara Katılma Rejiminin Sona Ermesi ve Tasfiyesi (Ciltli)</t>
+          <t>Ahlaka Aykırı Bir Fiille Kasten Verilen Zararın Tazmini (TBK 49/2) (Ciltli)</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>112.5</v>
+        <v>560</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786059263269</t>
+          <t>9786059263337</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Marka Hukuku ile İlgili Makaleler Hukuki Mütalaalar Bilirkişi Raporları 5 (Ciltli)</t>
+          <t>Edinilmiş Mallara Katılma Rejiminin Sona Ermesi ve Tasfiyesi (Ciltli)</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>840</v>
+        <v>112.5</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786059263276</t>
+          <t>9786059263269</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Gemi İnşa Sözleşmesinin Kurulması ve Tarafların Borçları (Ciltli)</t>
+          <t>Marka Hukuku ile İlgili Makaleler Hukuki Mütalaalar Bilirkişi Raporları 5 (Ciltli)</t>
         </is>
       </c>
       <c r="C176" s="1">
         <v>840</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786059263252</t>
+          <t>9786059263276</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Yargıtay HGK'nun 2015/2774 Sayı Kararı Işığında Banka Yönetim Kurulu Üyelerinin İflasının Koşuları Belgesel İnceleme (Ciltli)</t>
+          <t>Gemi İnşa Sözleşmesinin Kurulması ve Tarafların Borçları (Ciltli)</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>630</v>
+        <v>840</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786059263054</t>
+          <t>9786059263252</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Hukukta Yöntem (Ciltli)</t>
+          <t>Yargıtay HGK'nun 2015/2774 Sayı Kararı Işığında Banka Yönetim Kurulu Üyelerinin İflasının Koşuları Belgesel İnceleme (Ciltli)</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>75</v>
+        <v>630</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786059263047</t>
+          <t>9786059263054</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Türk İsviçre Borçlar Hukukunda İbra Sözleşmesi</t>
+          <t>Hukukta Yöntem (Ciltli)</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>700</v>
+        <v>75</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786054823956</t>
+          <t>9786059263047</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Hukuk Pratik Çalışma Kitabı (Ciltli)</t>
+          <t>Türk İsviçre Borçlar Hukukunda İbra Sözleşmesi</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>280</v>
+        <v>700</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789758875863</t>
+          <t>9786054823956</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Kayyımlık ve Kayyım Katılımıyla Görülmesi Gereken İşler ve Davalar</t>
+          <t>Uluslararası Hukuk Pratik Çalışma Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>700</v>
+        <v>280</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786054002887</t>
+          <t>9789758875863</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Halka Arz Kavramı ve Halka Arzda Kullanılan Satış Yöntemleri (Ciltli)</t>
+          <t>Kayyımlık ve Kayyım Katılımıyla Görülmesi Gereken İşler ve Davalar</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>560</v>
+        <v>700</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789758875573</t>
+          <t>9786054002887</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Türk Medeni Hukukunda Kayyımlık</t>
+          <t>Halka Arz Kavramı ve Halka Arzda Kullanılan Satış Yöntemleri (Ciltli)</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>700</v>
+        <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786054002870</t>
+          <t>9789758875573</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Piyasası Kanununa Tabi Ananim Ortaklıklarda Hisse Devri (Ciltli)</t>
+          <t>Türk Medeni Hukukunda Kayyımlık</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>630</v>
+        <v>700</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789758875948</t>
+          <t>9786054002870</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Sözleşmeden Dönme</t>
+          <t>Sermaye Piyasası Kanununa Tabi Ananim Ortaklıklarda Hisse Devri (Ciltli)</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>675</v>
+        <v>630</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786054002696</t>
+          <t>9789758875948</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Özel Borç İlişkileri Cilt: 2 (Ciltli)</t>
+          <t>Sözleşmeden Dönme</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>1260</v>
+        <v>675</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786059263184</t>
+          <t>9786054002696</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Milletlerarası Mal Satımına İlişkin Sözleşmeler Hakkında Birleşmiş Milletler Antlaşması Cısg İle Türk Borçlar Kanununun İlgili Hükümlerinin Kısa Karşılaştırması</t>
+          <t>Borçlar Hukuku Özel Borç İlişkileri Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>245</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786054002634</t>
+          <t>9786059263184</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Sözleşmenin Yorumu</t>
+          <t>Milletlerarası Mal Satımına İlişkin Sözleşmeler Hakkında Birleşmiş Milletler Antlaşması Cısg İle Türk Borçlar Kanununun İlgili Hükümlerinin Kısa Karşılaştırması</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>525</v>
+        <v>245</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786054002825</t>
+          <t>9786054002634</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>İcra ve İflas Hukukunda Taşınmaz Malların Paraya Çevrilmesi (Ciltli)</t>
+          <t>Sözleşmenin Yorumu</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>840</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786054002863</t>
+          <t>9786054002825</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Türk Vesayet Hukuku (Ciltli)</t>
+          <t>İcra ve İflas Hukukunda Taşınmaz Malların Paraya Çevrilmesi (Ciltli)</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>1260</v>
+        <v>840</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786054002801</t>
+          <t>9786054002863</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Limited Şirketlerde Ortaklıktan Çıkarılma (Ciltli)</t>
+          <t>Türk Vesayet Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>630</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786054002818</t>
+          <t>9786054002801</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Ölünceye Kadar Bakma Sözleşmesi</t>
+          <t>Limited Şirketlerde Ortaklıktan Çıkarılma (Ciltli)</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>700</v>
+        <v>630</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786050016086</t>
+          <t>9786054002818</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Teoride ve Uygulamada Evliliğin Genel Hükümleri ve Mal Rejimleri (Ciltli)</t>
+          <t>Ölünceye Kadar Bakma Sözleşmesi</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>1120</v>
+        <v>700</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786054446759</t>
+          <t>9786050016086</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Sportif Uyuşmazlıkların Tahkim Yoluyla Çözümü Ve Spor Tahkim Mahkemesi (Cas)</t>
+          <t>Teoride ve Uygulamada Evliliğin Genel Hükümleri ve Mal Rejimleri (Ciltli)</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>525</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786054002665</t>
+          <t>9786054446759</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>İcra Hukuku Esasları (Ciltli)</t>
+          <t>Sportif Uyuşmazlıkların Tahkim Yoluyla Çözümü Ve Spor Tahkim Mahkemesi (Cas)</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>1330</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789758875580</t>
+          <t>9786054002665</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Soybağı Alanında Biyoetik ve Hukuk Sorunları</t>
+          <t>İcra Hukuku Esasları (Ciltli)</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>350</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786054002689</t>
+          <t>9789758875580</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Türk Mesuliyet Hukuku (Ciltli)</t>
+          <t>Soybağı Alanında Biyoetik ve Hukuk Sorunları</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>840</v>
+        <v>350</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786054002542</t>
+          <t>9786054002689</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Yedek Akçe Ayrımı ve Kullanımı (Ciltli)</t>
+          <t>Türk Mesuliyet Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C198" s="1">
         <v>840</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786054002054</t>
+          <t>9786054002542</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Önalım Davaları (Ciltli)</t>
+          <t>Yedek Akçe Ayrımı ve Kullanımı (Ciltli)</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>700</v>
+        <v>840</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786054002603</t>
+          <t>9786054002054</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Gemi Geminin Mütemmim Cüzü İle Teferruatı Ve Bunların Finansal Kiralama Sözleşmesi İle Temini Halinde Ortaya Çıkabilecek Sorunlar (Ciltli)</t>
+          <t>Önalım Davaları (Ciltli)</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>420</v>
+        <v>700</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786050016208</t>
+          <t>9786054002603</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Güven Sorumluluğu</t>
+          <t>Gemi Geminin Mütemmim Cüzü İle Teferruatı Ve Bunların Finansal Kiralama Sözleşmesi İle Temini Halinde Ortaya Çıkabilecek Sorunlar (Ciltli)</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>630</v>
+        <v>420</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786054002528</t>
+          <t>9786050016208</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Anonim Ortaklıkta Müdürler ve Hukuki Sorumlulukları (Ciltli)</t>
+          <t>Güven Sorumluluğu</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>1330</v>
+        <v>630</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786054002573</t>
+          <t>9786054002528</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Banka Yöneticilerinin ve Hakim Ortaklarının Şahsi Sorumluluğu (Ciltli)</t>
+          <t>Anonim Ortaklıkta Müdürler ve Hukuki Sorumlulukları (Ciltli)</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>630</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789758875856</t>
+          <t>9786054002573</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Türk Medeni Kanununun Getirdiği Yeni Şerhler</t>
+          <t>Banka Yöneticilerinin ve Hakim Ortaklarının Şahsi Sorumluluğu (Ciltli)</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>490</v>
+        <v>630</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789758875832</t>
+          <t>9789758875856</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Türk Medeni Hukukunda Taşınmaz Rehni</t>
+          <t>Türk Medeni Kanununun Getirdiği Yeni Şerhler</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>1260</v>
+        <v>490</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786054002504</t>
+          <t>9789758875832</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Özel İş Aracılığı (Ciltli)</t>
+          <t>Türk Medeni Hukukunda Taşınmaz Rehni</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>665</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786054002511</t>
+          <t>9786054002504</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Anonim Ortaklığın Devralınması (Ciltli)</t>
+          <t>Özel İş Aracılığı (Ciltli)</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>1050</v>
+        <v>665</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786059263122</t>
+          <t>9786054002511</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Milletlerarası Özel Hukuk Bağlama Kuralları (Ciltli)</t>
+          <t>Anonim Ortaklığın Devralınması (Ciltli)</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>150.02</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786054446469</t>
+          <t>9786059263122</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Haksız Rekabet Hukuku (Ciltli)</t>
+          <t>Milletlerarası Özel Hukuk Bağlama Kuralları (Ciltli)</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>1680</v>
+        <v>150.02</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786054446582</t>
+          <t>9786054446469</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Banka Teminat Mektuplarında İlgililerin Hak ve Borçları (Ciltli)</t>
+          <t>Haksız Rekabet Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>700</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786054002252</t>
+          <t>9786054446582</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Hekimin Sır Saklama Yükümlülüğü</t>
+          <t>Banka Teminat Mektuplarında İlgililerin Hak ve Borçları (Ciltli)</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>525</v>
+        <v>700</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786054002412</t>
+          <t>9786054002252</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Teslime Bağlı Taşınır Rehninde Alacaklının Hukuki Durumu</t>
+          <t>Hekimin Sır Saklama Yükümlülüğü</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>490</v>
+        <v>525</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786054002399</t>
+          <t>9786054002412</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Anonim Ortaklıkta Pay Sahipliği Sıfatının İspatlanması (Ciltli)</t>
+          <t>Teslime Bağlı Taşınır Rehninde Alacaklının Hukuki Durumu</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>630</v>
+        <v>490</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>3990000031222</t>
+          <t>9786054002399</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda Hekimlik Sözleşmesi</t>
+          <t>Anonim Ortaklıkta Pay Sahipliği Sıfatının İspatlanması (Ciltli)</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>85</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786054002351</t>
+          <t>3990000031222</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Anonim Ortaklar Hukukunda Sermaye Katılmalı Ortak Girişimler - Equıty Joınt Ventures (Ciltli)</t>
+          <t>Türk Hukukunda Hekimlik Sözleşmesi</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>1260</v>
+        <v>85</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786050016178</t>
+          <t>9786054002351</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Kulüp Sigortası (Ciltli)</t>
+          <t>Anonim Ortaklar Hukukunda Sermaye Katılmalı Ortak Girişimler - Equıty Joınt Ventures (Ciltli)</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>840</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786050016130</t>
+          <t>9786050016178</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Türk Medeni Hukukunnda Eşya Üzerinde İntifa Hakkı (Ciltli)</t>
+          <t>Kulüp Sigortası (Ciltli)</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>225</v>
+        <v>840</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786054446513</t>
+          <t>9786050016130</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Sorumluluk Sigortacısının Doğrudan Davada Dayanabileceği Savunmalar</t>
+          <t>Türk Medeni Hukukunnda Eşya Üzerinde İntifa Hakkı (Ciltli)</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>315</v>
+        <v>225</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786054002641</t>
+          <t>9786054446513</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Dernekler Hukuku</t>
+          <t>Sorumluluk Sigortacısının Doğrudan Davada Dayanabileceği Savunmalar</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>630</v>
+        <v>315</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786054002672</t>
+          <t>9786054002641</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan Ticaret Hukuku</t>
+          <t>Dernekler Hukuku</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>490</v>
+        <v>630</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786059263474</t>
+          <t>9786054002672</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Kamu Hukuku Açısından Vakıf Yüksek Öğretim Kurumları Yasal Dayanakları ve Tüzel Kişiliği</t>
+          <t>Yaşayan Ticaret Hukuku</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>420</v>
+        <v>490</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786054002283</t>
+          <t>9786059263474</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Türk Özel Hukukunda Özellikle Anonim Şirketlerde Ticari Sırrın Korunması (Ciltli)</t>
+          <t>Kamu Hukuku Açısından Vakıf Yüksek Öğretim Kurumları Yasal Dayanakları ve Tüzel Kişiliği</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>630</v>
+        <v>420</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786059263535</t>
+          <t>9786054002283</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku 1 (Ciltli)</t>
+          <t>Türk Özel Hukukunda Özellikle Anonim Şirketlerde Ticari Sırrın Korunması (Ciltli)</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>560</v>
+        <v>630</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786054002290</t>
+          <t>9786059263535</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Otomotiv Dağıtım Sektöründe Rekabet Kurallarının Gelişimi (Ciltli)</t>
+          <t>Borçlar Hukuku 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>700</v>
+        <v>560</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786054446414</t>
+          <t>9786054002290</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Turkish Commercial Code Türk Ticaret Kanunu (Ciltli)</t>
+          <t>Otomotiv Dağıtım Sektöründe Rekabet Kurallarının Gelişimi (Ciltli)</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786057036414</t>
+          <t>9786054446414</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Genel Hükümler Cilt: 2 (Ciltli)</t>
+          <t>Turkish Commercial Code Türk Ticaret Kanunu (Ciltli)</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>425</v>
+        <v>200</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786059263542</t>
+          <t>9786057036414</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Türk Vergi Hukukunda Naylon Fatura Suçları (Ciltli)</t>
+          <t>Borçlar Hukuku Genel Hükümler Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>770</v>
+        <v>425</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786059263870</t>
+          <t>9786059263542</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Genel Hükümler Pratik Çalışmaları (Ciltli)</t>
+          <t>Türk Vergi Hukukunda Naylon Fatura Suçları (Ciltli)</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>135</v>
+        <v>770</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786050016215</t>
+          <t>9786059263870</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Ticari İşletmenin Aktif ve Pasifi ile Devri (Ciltli)</t>
+          <t>Borçlar Hukuku Genel Hükümler Pratik Çalışmaları (Ciltli)</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>150.02</v>
+        <v>135</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786054446568</t>
+          <t>9786050016215</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Enerji Yatırım Sözleşmeleri ve Bunların Uluslararası Yatırım Anlaşmaları İle Korunması</t>
+          <t>Ticari İşletmenin Aktif ve Pasifi ile Devri (Ciltli)</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>630</v>
+        <v>150.02</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786054002214</t>
+          <t>9786054446568</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Sermaya Piyasası Hukukunda Halka Arz Kavramı ve Halka Arza Aracılık Sözleşmeleri (Ciltli)</t>
+          <t>Enerji Yatırım Sözleşmeleri ve Bunların Uluslararası Yatırım Anlaşmaları İle Korunması</t>
         </is>
       </c>
       <c r="C231" s="1">
         <v>630</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786054002627</t>
+          <t>9786054002214</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>İlaç Patenti (Ciltli)</t>
+          <t>Sermaya Piyasası Hukukunda Halka Arz Kavramı ve Halka Arza Aracılık Sözleşmeleri (Ciltli)</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>665</v>
+        <v>630</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786054446964</t>
+          <t>9786054002627</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Sınai Mülkiyet Kanunu (Ciltli)</t>
+          <t>İlaç Patenti (Ciltli)</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>350</v>
+        <v>665</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786054823352</t>
+          <t>9786054446964</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Milletlerarası Tahkimde Belge İbrazı (Ciltli)</t>
+          <t>Sınai Mülkiyet Kanunu (Ciltli)</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>525</v>
+        <v>350</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786054002719</t>
+          <t>9786054823352</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Türk Ticaret Kanunu Tasarısına Göre Limited Ortaklık Genel Kurulunun Toplanma ve Karar Alma Esasları (Ciltli)</t>
+          <t>Milletlerarası Tahkimde Belge İbrazı (Ciltli)</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>630</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786050016185</t>
+          <t>9786054002719</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Kollektif Ortaklığın Haklı Sebeple Feshi ve Ortağın Haklı Sebeple Çıkarılması (Ciltli)</t>
+          <t>Türk Ticaret Kanunu Tasarısına Göre Limited Ortaklık Genel Kurulunun Toplanma ve Karar Alma Esasları (Ciltli)</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>406</v>
+        <v>630</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786054002948</t>
+          <t>9786050016185</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Hukuksal ve Bilimsel Sonuçlarıyla İmza El Yazısı ve Belge İncelemesi (Ciltli)</t>
+          <t>Kollektif Ortaklığın Haklı Sebeple Feshi ve Ortağın Haklı Sebeple Çıkarılması (Ciltli)</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>525</v>
+        <v>406</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786054002832</t>
+          <t>9786054002948</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda Sigortacının Kanuni Halefiyeti (Ciltli)</t>
+          <t>Hukuksal ve Bilimsel Sonuçlarıyla İmza El Yazısı ve Belge İncelemesi (Ciltli)</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>700</v>
+        <v>525</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786054002535</t>
+          <t>9786054002832</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Milletlerarası Aile Hukuku (Ciltli)</t>
+          <t>Türk Hukukunda Sigortacının Kanuni Halefiyeti (Ciltli)</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>1050</v>
+        <v>700</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786054002597</t>
+          <t>9786054002535</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Kişinin Fiilini Taahhüt (Ciltli)</t>
+          <t>Milletlerarası Aile Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>700</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786059263573</t>
+          <t>9786054002597</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Konut Finansmanı Mortgage Hukuku ile İlgili Makaleler (Ciltli)</t>
+          <t>Üçüncü Kişinin Fiilini Taahhüt (Ciltli)</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>560</v>
+        <v>700</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786059263603</t>
+          <t>9786059263573</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Adam Çalıştıranın Sorumluluğu (Ciltli)</t>
+          <t>Konut Finansmanı Mortgage Hukuku ile İlgili Makaleler (Ciltli)</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>700</v>
+        <v>560</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786059263597</t>
+          <t>9786059263603</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>İş Sözleşmesinde Şekil (Ciltli)</t>
+          <t>Adam Çalıştıranın Sorumluluğu (Ciltli)</t>
         </is>
       </c>
       <c r="C243" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786059263146</t>
+          <t>9786059263597</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Suçu Bildirmeme Suçları</t>
+          <t>İş Sözleşmesinde Şekil (Ciltli)</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>350</v>
+        <v>700</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786052203347</t>
+          <t>9786059263146</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Deniz Ticaret Hukuku Pratik Çalışmaları Tamamı Çözümlü (Ciltli)</t>
+          <t>Suçu Bildirmeme Suçları</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>75</v>
+        <v>350</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786059263719</t>
+          <t>9786052203347</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>İcra İflas Kanunu ve İlgili Mevzuat (Ciltli)</t>
+          <t>Deniz Ticaret Hukuku Pratik Çalışmaları Tamamı Çözümlü (Ciltli)</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>40</v>
+        <v>75</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786059263801</t>
+          <t>9786059263719</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Sendika Hukuku (Ciltli)</t>
+          <t>İcra İflas Kanunu ve İlgili Mevzuat (Ciltli)</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>420</v>
+        <v>40</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786059263856</t>
+          <t>9786059263801</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Saf Garanti Taahhütleri (Ciltli)</t>
+          <t>Sendika Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>455</v>
+        <v>420</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786059263931</t>
+          <t>9786059263856</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Miras Hukuku Pratik Çalışmaları (Ciltli)</t>
+          <t>Saf Garanti Taahhütleri (Ciltli)</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>55</v>
+        <v>455</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786059263955</t>
+          <t>9786059263931</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Marka Hukukunda Ürün Benzerliği (Ciltli)</t>
+          <t>Miras Hukuku Pratik Çalışmaları (Ciltli)</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>455</v>
+        <v>55</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786059263948</t>
+          <t>9786059263955</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Gerekçeli Türk Ticaret Kanunu (Ciltli)</t>
+          <t>Marka Hukukunda Ürün Benzerliği (Ciltli)</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>560</v>
+        <v>455</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786059263993</t>
+          <t>9786059263948</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Kambiyo Senetlerinde Teminat Kaydı (Ciltli)</t>
+          <t>Gerekçeli Türk Ticaret Kanunu (Ciltli)</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>420</v>
+        <v>560</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786052203002</t>
+          <t>9786059263993</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Ortaklıklar Hukuku Pratik Çalışmaları Tamamı Çözümlü (Ciltli)</t>
+          <t>Kambiyo Senetlerinde Teminat Kaydı (Ciltli)</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>80</v>
+        <v>420</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786052203019</t>
+          <t>9786052203002</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Ticari İşletme Hukuku Kıymetli Evrak Hukuku Pratik Çalışmaları (Ciltli)</t>
+          <t>Ortaklıklar Hukuku Pratik Çalışmaları Tamamı Çözümlü (Ciltli)</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>385</v>
+        <v>80</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786052203736</t>
+          <t>9786052203019</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Fikri Mülkiyet Hukuku Pratik Çalışmaları Tamamı Çözümlü (Ciltli)</t>
+          <t>Ticari İşletme Hukuku Kıymetli Evrak Hukuku Pratik Çalışmaları (Ciltli)</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>112.5</v>
+        <v>385</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786052203194</t>
+          <t>9786052203736</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>7101 Sayılı Kanun Çerçevesinde Konkordato (Ciltli)</t>
+          <t>Fikri Mülkiyet Hukuku Pratik Çalışmaları Tamamı Çözümlü (Ciltli)</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>142.5</v>
+        <v>112.5</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786052203064</t>
+          <t>9786052203194</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Piyasası Hukukunun Temel İlkeleri ve Gerekçeli Sermaye Piyasası Kanunu (Ciltli)</t>
+          <t>7101 Sayılı Kanun Çerçevesinde Konkordato (Ciltli)</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>350</v>
+        <v>142.5</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786052203101</t>
+          <t>9786052203064</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>VUK ve TTK Kapsamında Ticari Defterler ve Belgeler (Ciltli)</t>
+          <t>Sermaye Piyasası Hukukunun Temel İlkeleri ve Gerekçeli Sermaye Piyasası Kanunu (Ciltli)</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>630</v>
+        <v>350</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786052203224</t>
+          <t>9786052203101</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Milletlerarası Yetki Anlaşmaları (Ciltli)</t>
+          <t>VUK ve TTK Kapsamında Ticari Defterler ve Belgeler (Ciltli)</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>525</v>
+        <v>630</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786059263849</t>
+          <t>9786052203224</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Tebligat Hukuku / Şema Kitap - Ders Kitabı</t>
+          <t>Milletlerarası Yetki Anlaşmaları (Ciltli)</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>210</v>
+        <v>525</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786052203187</t>
+          <t>9786059263849</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>İcra İflas Kanunu (Ciltli)</t>
+          <t>Tebligat Hukuku / Şema Kitap - Ders Kitabı</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>75</v>
+        <v>210</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786052203118</t>
+          <t>9786052203187</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Medeni Hukuk (Ciltli)</t>
+          <t>İcra İflas Kanunu (Ciltli)</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>85</v>
+        <v>75</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786052203132</t>
+          <t>9786052203118</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Medeni Usul Hukuku Pratik Çalışmalar (Ciltli)</t>
+          <t>Medeni Hukuk (Ciltli)</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>50</v>
+        <v>85</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786052203149</t>
+          <t>9786052203132</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Medeni Usul Hukuku Temel Bilgiler (Ciltli)</t>
+          <t>Medeni Usul Hukuku Pratik Çalışmalar (Ciltli)</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786052203170</t>
+          <t>9786052203149</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>İcra İflas Hukuku Temel Bilgiler (Ciltli)</t>
+          <t>Medeni Usul Hukuku Temel Bilgiler (Ciltli)</t>
         </is>
       </c>
       <c r="C265" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786052203163</t>
+          <t>9786052203170</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>İcra İflas Hukuku Pratik Çalışmalar (Ciltli)</t>
+          <t>İcra İflas Hukuku Temel Bilgiler (Ciltli)</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786052203507</t>
+          <t>9786052203163</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Milletlerarası Tahkim (Ciltli)</t>
+          <t>İcra İflas Hukuku Pratik Çalışmalar (Ciltli)</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786052203422</t>
+          <t>9786052203507</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Medeni Hukuk (Ciltli)</t>
+          <t>Milletlerarası Tahkim (Ciltli)</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>135</v>
+        <v>250</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786052203248</t>
+          <t>9786052203422</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Ticari İşlemlerde Taşınır Rehninin Sona Ermesi (Ciltli)</t>
+          <t>Medeni Hukuk (Ciltli)</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>385</v>
+        <v>135</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786052203231</t>
+          <t>9786052203248</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Milletlerarası Özel Hukuk Pratik Çalışma Kitabı (Ciltli)</t>
+          <t>Ticari İşlemlerde Taşınır Rehninin Sona Ermesi (Ciltli)</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>50</v>
+        <v>385</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786052203262</t>
+          <t>9786052203231</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Toplu İş Sözleşmesinin Uygulama Alanı (Ciltli)</t>
+          <t>Milletlerarası Özel Hukuk Pratik Çalışma Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>525</v>
+        <v>50</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786052203293</t>
+          <t>9786052203262</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Ortaklıklar Hukuku 1 (Ciltli)</t>
+          <t>Toplu İş Sözleşmesinin Uygulama Alanı (Ciltli)</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>200</v>
+        <v>525</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786052203316</t>
+          <t>9786052203293</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Anonim Ortaklığın Haklı Sebeple Feshi (Ciltli)</t>
+          <t>Ortaklıklar Hukuku 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>700</v>
+        <v>200</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786052203378</t>
+          <t>9786052203316</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>İnşaat ve Taşınmaz Hukukunda Güncel Sorunlar Sempozyumu</t>
+          <t>Anonim Ortaklığın Haklı Sebeple Feshi (Ciltli)</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>175</v>
+        <v>700</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786052203385</t>
+          <t>9786052203378</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Türk Medeni Kanunu ve Borçlar Kanunu ve Yürürlük Kanunları (Ciltli)</t>
+          <t>İnşaat ve Taşınmaz Hukukunda Güncel Sorunlar Sempozyumu</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>97.5</v>
+        <v>175</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786052203408</t>
+          <t>9786052203385</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Konkordato ve Yeniden Yapılanma Hukuku (Ciltli)</t>
+          <t>Türk Medeni Kanunu ve Borçlar Kanunu ve Yürürlük Kanunları (Ciltli)</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>1610</v>
+        <v>97.5</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786052203392</t>
+          <t>9786052203408</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Kıymetli Evrak Hukuku Esasları (Ciltli)</t>
+          <t>Konkordato ve Yeniden Yapılanma Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>85</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786052203453</t>
+          <t>9786052203392</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>The Syndicated Loan Practice in Multi-Bank Financing</t>
+          <t>Kıymetli Evrak Hukuku Esasları (Ciltli)</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>385</v>
+        <v>85</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786052203415</t>
+          <t>9786052203453</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Şerhi Türk Borçlar Kanunu ve Yürürlük Kanunu (4 Cilt Takım) (Ciltli)</t>
+          <t>The Syndicated Loan Practice in Multi-Bank Financing</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>6300</v>
+        <v>385</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786052203446</t>
+          <t>9786052203415</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Ticari İşletme Hukuku (Ciltli)</t>
+          <t>İstanbul Şerhi Türk Borçlar Kanunu ve Yürürlük Kanunu (4 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>250</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786052203460</t>
+          <t>9786052203446</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Justinianus'un İstanbul Hukuk Okulu Açılış Konuşması</t>
+          <t>Ticari İşletme Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>20</v>
+        <v>250</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786052203439</t>
+          <t>9786052203460</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Ticari İşletme Hukuku (Ciltli)</t>
+          <t>Justinianus'un İstanbul Hukuk Okulu Açılış Konuşması</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>180</v>
+        <v>20</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786052203309</t>
+          <t>9786052203439</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Sigorta Hukuku Mevzuatı (Ciltli)</t>
+          <t>Ticari İşletme Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>1050</v>
+        <v>180</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786052203538</t>
+          <t>9786052203309</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Maden Hukuku ile İlgili Makaleler (Ciltli)</t>
+          <t>Sigorta Hukuku Mevzuatı (Ciltli)</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>210</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786052203521</t>
+          <t>9786052203538</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Ortaklıklar Hukuku 2 (Ciltli)</t>
+          <t>Maden Hukuku ile İlgili Makaleler (Ciltli)</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>1260</v>
+        <v>210</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786052203545</t>
+          <t>9786052203521</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Kıymetli Evrak Hukuku (Ciltli)</t>
+          <t>Ortaklıklar Hukuku 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>55</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786052203552</t>
+          <t>9786052203545</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Toplu İş Hukuku</t>
+          <t>Kıymetli Evrak Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>280</v>
+        <v>55</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786052203514</t>
+          <t>9786052203552</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Milletlerarası Özel Hukuk El Kitabı (Ciltli)</t>
+          <t>Toplu İş Hukuku</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>210</v>
+        <v>280</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786052203569</t>
+          <t>9786052203514</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Medeni Hukuk Temel Kavramlar ve Kişiler Hukuku Pratik Çalışma Kitabı Tamamı Çözümlü</t>
+          <t>Milletlerarası Özel Hukuk El Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>112.5</v>
+        <v>210</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786052203484</t>
+          <t>9786052203569</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>1 Quo Vadis (Nereye) 2 Nihayet (Ciltli)</t>
+          <t>Medeni Hukuk Temel Kavramlar ve Kişiler Hukuku Pratik Çalışma Kitabı Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>315</v>
+        <v>112.5</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
+          <t>9786052203484</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>1 Quo Vadis (Nereye) 2 Nihayet (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C291" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
           <t>9786052203323</t>
         </is>
       </c>
-      <c r="B291" s="1" t="inlineStr">
+      <c r="B292" s="1" t="inlineStr">
         <is>
           <t>Eşya Hukuku Pratik Çalışmalar (Tamamı Çözümlü) (Ciltli)</t>
         </is>
       </c>
-      <c r="C291" s="1">
+      <c r="C292" s="1">
         <v>95</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>