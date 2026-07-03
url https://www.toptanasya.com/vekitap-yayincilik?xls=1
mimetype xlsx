--- v1 (2026-02-14)
+++ v2 (2026-07-03)
@@ -199,51 +199,51 @@
         <is>
           <t>9786057182289</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Ahlakı Kuşanmak</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057182241</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Kehf Suresi’nin Gölgesinde Kaybedenler ve Kazananlar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057182258</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Umre Günlüğüm</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057182227</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>