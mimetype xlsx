--- v0 (2026-02-14)
+++ v1 (2026-07-03)
@@ -85,385 +85,595 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259593616</t>
+          <t>9786258774009</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yoldaki İşaretler</t>
+          <t>Dünyanın Dengesizliği</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>195</v>
+        <v>425</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259654225</t>
+          <t>9786258774016</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hasan El Benna</t>
+          <t>Hafızayı Doğru Kullanma Yöntemleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>185</v>
+        <v>260</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259654218</t>
+          <t>9786259243481</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Malcolm X</t>
+          <t>Lourdes Yolculuğu</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>170</v>
+        <v>210</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259654232</t>
+          <t>9786259243474</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Seyyid Kutub</t>
+          <t>Kitlelerin Psikolojisi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>160</v>
+        <v>290</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259654201</t>
+          <t>9786250059807</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ebu’l – A’la Mevdudi</t>
+          <t>Öğretimin 7 Yasası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259593692</t>
+          <t>9786259243498</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Aliya İzzetbegoviç</t>
+          <t>Kadızadelilerin Büyüğü</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>185</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259295947</t>
+          <t>9786259243450</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İnsan Felsefesi</t>
+          <t>Özgürce Yaşamak</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>185</v>
+        <v>260</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259378879</t>
+          <t>9786259243467</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Din Budur</t>
+          <t>Dengeli Yaşam Kılavuzu</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259378886</t>
+          <t>9786259243443</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Beni Neden İdam Ettiler?</t>
+          <t>Yolum</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>320</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259378893</t>
+          <t>9786259243429</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Sevinci</t>
+          <t>Gençliğim</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>110</v>
+        <v>260</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259378862</t>
+          <t>9786259243436</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İstikbal İslam'ındır</t>
+          <t>Davam</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>275</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259295930</t>
+          <t>9786259295978</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İslami Hareketin Ahlaki Temelleri</t>
+          <t>Dil Belası</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259295909</t>
+          <t>9786259295961</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Gelin Müslüman Olalım</t>
+          <t>Bağıranlar ve Boğulanlar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>275</v>
+        <v>180</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259295923</t>
+          <t>9786259295985</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İslam'da İhya Hareketleri</t>
+          <t>Dalaletten Kurtuluş</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>170</v>
+        <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259593630</t>
+          <t>9786259593616</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Direnişin İlk Kurşunu</t>
+          <t>Yoldaki İşaretler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>170</v>
+        <v>195</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259593654</t>
+          <t>9786259654225</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Direnişin Doktoru</t>
+          <t>Hasan El Benna</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>170</v>
+        <v>185</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259593647</t>
+          <t>9786259654218</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Direnişin Ruhu</t>
+          <t>Malcolm X</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259593678</t>
+          <t>9786259654232</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Direnişin Muhafızı</t>
+          <t>Seyyid Kutub</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>195</v>
+        <v>160</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259593685</t>
+          <t>9786259654201</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Direnişin Gölge Komutanı</t>
+          <t>Ebu’l – A’la Mevdudi</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259593661</t>
+          <t>9786259593692</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Direnişin Başkanı</t>
+          <t>Aliya İzzetbegoviç</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>185</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259593609</t>
+          <t>9786259295947</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Diken ve Karanfil</t>
+          <t>İnsan Felsefesi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>240</v>
+        <v>185</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259295954</t>
+          <t>9786259378879</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ruhun İspatı</t>
+          <t>Din Budur</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>370</v>
+        <v>120</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
+          <t>9786259378886</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Beni Neden İdam Ettiler?</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786259378893</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Ruhun Sevinci</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786259378862</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>İstikbal İslam'ındır</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786259295930</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>İslami Hareketin Ahlaki Temelleri</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786259295909</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Gelin Müslüman Olalım</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786259295923</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>İslam'da İhya Hareketleri</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786259593630</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Direnişin İlk Kurşunu</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786259593654</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Direnişin Doktoru</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786259593647</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Direnişin Ruhu</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786259593678</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Direnişin Muhafızı</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786259593685</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Direnişin Gölge Komutanı</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786259593661</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Direnişin Başkanı</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786259593609</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Diken ve Karanfil</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786259295954</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Ruhun İspatı</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
           <t>9786259295916</t>
         </is>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Kur'an'a Göre Dört Terim</t>
         </is>
       </c>
-      <c r="C24" s="1">
+      <c r="C38" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>