--- v1 (2026-07-03)
+++ v2 (2026-09-12)
@@ -85,595 +85,610 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258774009</t>
+          <t>9786258774023</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Dengesizliği</t>
+          <t>Doğru Düşünmeye Giriş</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>425</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258774016</t>
+          <t>9786258774009</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hafızayı Doğru Kullanma Yöntemleri</t>
+          <t>Dünyanın Dengesizliği</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>260</v>
+        <v>425</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259243481</t>
+          <t>9786258774016</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Lourdes Yolculuğu</t>
+          <t>Hafızayı Doğru Kullanma Yöntemleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>210</v>
+        <v>260</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259243474</t>
+          <t>9786259243481</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kitlelerin Psikolojisi</t>
+          <t>Lourdes Yolculuğu</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>290</v>
+        <v>210</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786250059807</t>
+          <t>9786259243474</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Öğretimin 7 Yasası</t>
+          <t>Kitlelerin Psikolojisi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259243498</t>
+          <t>9786250059807</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kadızadelilerin Büyüğü</t>
+          <t>Öğretimin 7 Yasası</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259243450</t>
+          <t>9786259243498</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Özgürce Yaşamak</t>
+          <t>Kadızadelilerin Büyüğü</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259243467</t>
+          <t>9786259243450</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Dengeli Yaşam Kılavuzu</t>
+          <t>Özgürce Yaşamak</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259243443</t>
+          <t>9786259243467</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yolum</t>
+          <t>Dengeli Yaşam Kılavuzu</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259243429</t>
+          <t>9786259243443</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Gençliğim</t>
+          <t>Yolum</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>260</v>
+        <v>320</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259243436</t>
+          <t>9786259243429</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Davam</t>
+          <t>Gençliğim</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>275</v>
+        <v>260</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259295978</t>
+          <t>9786259243436</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Dil Belası</t>
+          <t>Davam</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>160</v>
+        <v>275</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259295961</t>
+          <t>9786259295978</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bağıranlar ve Boğulanlar</t>
+          <t>Dil Belası</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259295985</t>
+          <t>9786259295961</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dalaletten Kurtuluş</t>
+          <t>Bağıranlar ve Boğulanlar</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259593616</t>
+          <t>9786259295985</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yoldaki İşaretler</t>
+          <t>Dalaletten Kurtuluş</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>195</v>
+        <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259654225</t>
+          <t>9786259593616</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Hasan El Benna</t>
+          <t>Yoldaki İşaretler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>185</v>
+        <v>195</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259654218</t>
+          <t>9786259654225</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Malcolm X</t>
+          <t>Hasan El Benna</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>170</v>
+        <v>185</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259654232</t>
+          <t>9786259654218</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Seyyid Kutub</t>
+          <t>Malcolm X</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259654201</t>
+          <t>9786259654232</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ebu’l – A’la Mevdudi</t>
+          <t>Seyyid Kutub</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259593692</t>
+          <t>9786259654201</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Aliya İzzetbegoviç</t>
+          <t>Ebu’l – A’la Mevdudi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>185</v>
+        <v>160</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259295947</t>
+          <t>9786259593692</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İnsan Felsefesi</t>
+          <t>Aliya İzzetbegoviç</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>185</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259378879</t>
+          <t>9786259295947</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Din Budur</t>
+          <t>İnsan Felsefesi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>120</v>
+        <v>185</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259378886</t>
+          <t>9786259378879</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Beni Neden İdam Ettiler?</t>
+          <t>Din Budur</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259378893</t>
+          <t>9786259378886</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Sevinci</t>
+          <t>Beni Neden İdam Ettiler?</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259378862</t>
+          <t>9786259378893</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İstikbal İslam'ındır</t>
+          <t>Ruhun Sevinci</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259295930</t>
+          <t>9786259378862</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İslami Hareketin Ahlaki Temelleri</t>
+          <t>İstikbal İslam'ındır</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259295909</t>
+          <t>9786259295930</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Gelin Müslüman Olalım</t>
+          <t>İslami Hareketin Ahlaki Temelleri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>275</v>
+        <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259295923</t>
+          <t>9786259295909</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İslam'da İhya Hareketleri</t>
+          <t>Gelin Müslüman Olalım</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>170</v>
+        <v>275</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259593630</t>
+          <t>9786259295923</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Direnişin İlk Kurşunu</t>
+          <t>İslam'da İhya Hareketleri</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259593654</t>
+          <t>9786259593630</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Direnişin Doktoru</t>
+          <t>Direnişin İlk Kurşunu</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259593647</t>
+          <t>9786259593654</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Direnişin Ruhu</t>
+          <t>Direnişin Doktoru</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259593678</t>
+          <t>9786259593647</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Direnişin Muhafızı</t>
+          <t>Direnişin Ruhu</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>195</v>
+        <v>160</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259593685</t>
+          <t>9786259593678</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Direnişin Gölge Komutanı</t>
+          <t>Direnişin Muhafızı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>160</v>
+        <v>195</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259593661</t>
+          <t>9786259593685</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Direnişin Başkanı</t>
+          <t>Direnişin Gölge Komutanı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>185</v>
+        <v>160</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259593609</t>
+          <t>9786259593661</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Diken ve Karanfil</t>
+          <t>Direnişin Başkanı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>240</v>
+        <v>185</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259295954</t>
+          <t>9786259593609</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ruhun İspatı</t>
+          <t>Diken ve Karanfil</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>370</v>
+        <v>240</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
+          <t>9786259295954</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Ruhun İspatı</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
           <t>9786259295916</t>
         </is>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Kur'an'a Göre Dört Terim</t>
         </is>
       </c>
-      <c r="C38" s="1">
+      <c r="C39" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>