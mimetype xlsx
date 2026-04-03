--- v0 (2026-02-14)
+++ v1 (2026-04-03)
@@ -85,310 +85,385 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259365022</t>
+          <t>9786259365091</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Acının Kanatlı Kafesi (Ciltli)</t>
+          <t>Sokağın Dansı 1 - Aşk Ritmi (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>449</v>
+        <v>499</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259365039</t>
+          <t>9786259283852</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Acının Kanatlı Kafesi (Kutulu Set) (Ciltli)</t>
+          <t>Şeker Nine</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>529</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259389783</t>
+          <t>9786259323114</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ölü Tanrı’nın Şarkısı (Yan Boyamalı Özel Baskı) (Ciltli)</t>
+          <t>Aşk-ı Mavera 1 - Narçiçekleri (Kutulu Set) (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>499</v>
+        <v>549</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259389790</t>
+          <t>9786259323107</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ölü Şehrin Şarkısı (Yan Boyamalı Özel Baskı) (Ciltli)</t>
+          <t>Aşk-ı Mavera 1 - Narçiçekleri (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>499</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259365008</t>
+          <t>9786259365053</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ölü Kadının Şarkısı (Yan Boyamalı Kutulu Set) (Ciltli)</t>
+          <t>Fırtına Zamanı 1 (Kutulu Set) (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>529</v>
+        <v>649</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259365015</t>
+          <t>9786259365022</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ölü Kadının Şarkısı (Yan Boyamalı Özel Baskı) (Ciltli)</t>
+          <t>Acının Kanatlı Kafesi (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>499</v>
+        <v>449</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259389769</t>
+          <t>9786259365039</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Zehirli Gölge (Yan Boyamalı Özel Kutulu Set) (Ciltli)</t>
+          <t>Acının Kanatlı Kafesi (Kutulu Set) (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>549</v>
+        <v>529</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259389776</t>
+          <t>9786259389783</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Zehirli Gölge (Ciltli Yan Boyamalı Özel Baskı)</t>
+          <t>Ölü Tanrı’nın Şarkısı (Yan Boyamalı Özel Baskı) (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>499</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259389752</t>
+          <t>9786259389790</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kartal İhtilali - Yan Boyamalı Özel Kutulu Set (Ciltli)</t>
+          <t>Ölü Şehrin Şarkısı (Yan Boyamalı Özel Baskı) (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>599</v>
+        <v>499</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259389745</t>
+          <t>9786259365008</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kartal İhtilali (Ciltli)</t>
+          <t>Ölü Kadının Şarkısı (Yan Boyamalı Kutulu Set) (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>536</v>
+        <v>529</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259389714</t>
+          <t>9786259365015</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kurtların Gölgesinde (Ciltli)</t>
+          <t>Ölü Kadının Şarkısı (Yan Boyamalı Özel Baskı) (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>499</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259389707</t>
+          <t>9786259389769</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kurtların Gölgesinde - Kutulu Set (Ciltli)</t>
+          <t>Zehirli Gölge (Yan Boyamalı Özel Kutulu Set) (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>549</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259365084</t>
+          <t>9786259389776</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Zamanı 1 (Hediyeli Kutulu Set) (Ciltli)</t>
+          <t>Zehirli Gölge (Ciltli Yan Boyamalı Özel Baskı)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>699</v>
+        <v>499</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259389738</t>
+          <t>9786259389752</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Savcı (Ciltli)</t>
+          <t>Kartal İhtilali - Yan Boyamalı Özel Kutulu Set (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>449</v>
+        <v>599</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259389721</t>
+          <t>9786259389745</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Savcı - Kutulu Set (Ciltli)</t>
+          <t>Kartal İhtilali (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>499</v>
+        <v>536</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259365046</t>
+          <t>9786259389714</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Zamanı 1 (Ciltli)</t>
+          <t>Kurtların Gölgesinde (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>499</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259365077</t>
+          <t>9786259389707</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Dilhun 1 - Zor Aşk (Kutulu Set) (Ciltli)</t>
+          <t>Kurtların Gölgesinde - Kutulu Set (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>529</v>
+        <v>549</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
+          <t>9786259365084</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Fırtına Zamanı 1 (Hediyeli Kutulu Set) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9786259389738</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Savcı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9786259389721</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Savcı - Kutulu Set (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9786259365046</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Fırtına Zamanı 1 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786259365077</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Dilhun 1 - Zor Aşk (Kutulu Set) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
           <t>9786259365060</t>
         </is>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Dilhun 1 - Zor Aşk (Ciltli)</t>
         </is>
       </c>
-      <c r="C19" s="1">
+      <c r="C24" s="1">
         <v>449</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>