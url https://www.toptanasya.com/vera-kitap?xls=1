--- v1 (2026-04-03)
+++ v2 (2026-07-03)
@@ -85,385 +85,535 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259365091</t>
+          <t>9786259051505</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sokağın Dansı 1 - Aşk Ritmi (Ciltli)</t>
+          <t>Kalpsiz Kral</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>499</v>
+        <v>449</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259283852</t>
+          <t>9786259323152</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Şeker Nine</t>
+          <t>Kızıl Gece (İkili Kutulu Set) (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>150</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259323114</t>
+          <t>9786259323145</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Mavera 1 - Narçiçekleri (Kutulu Set) (Ciltli)</t>
+          <t>Kızıl Gece 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>549</v>
+        <v>599</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259323107</t>
+          <t>9786259323138</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Mavera 1 - Narçiçekleri (Ciltli)</t>
+          <t>Kızıl Gece 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>499</v>
+        <v>559</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259365053</t>
+          <t>9786259323176</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Zamanı 1 (Kutulu Set) (Ciltli)</t>
+          <t>Kurtların Gölgesinde 2 (Yan Boyamalı Özel Baskı) (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>649</v>
+        <v>529</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259365022</t>
+          <t>9786259323169</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Acının Kanatlı Kafesi (Ciltli)</t>
+          <t>Kurtların Gölgesinde 2 Kutulu Set (Yan Boyamalı) (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>449</v>
+        <v>599</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259365039</t>
+          <t>9786259323121</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Acının Kanatlı Kafesi (Kutulu Set) (Ciltli)</t>
+          <t>Sana Uzak Yakınlar 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>529</v>
+        <v>499</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259389783</t>
+          <t>9786259243412</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ölü Tanrı’nın Şarkısı (Yan Boyamalı Özel Baskı) (Ciltli)</t>
+          <t>Tıp Nedir? Nasıl Öğrenilir?</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>499</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259389790</t>
+          <t>9786259243405</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ölü Şehrin Şarkısı (Yan Boyamalı Özel Baskı) (Ciltli)</t>
+          <t>İrade Terbiyesi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>499</v>
+        <v>210</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259365008</t>
+          <t>9786259295992</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ölü Kadının Şarkısı (Yan Boyamalı Kutulu Set) (Ciltli)</t>
+          <t>Tembellik Hakkı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>529</v>
+        <v>260</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259365015</t>
+          <t>9786259365091</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ölü Kadının Şarkısı (Yan Boyamalı Özel Baskı) (Ciltli)</t>
+          <t>Sokağın Dansı 1 - Aşk Ritmi (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>499</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259389769</t>
+          <t>9786259283852</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Zehirli Gölge (Yan Boyamalı Özel Kutulu Set) (Ciltli)</t>
+          <t>Şeker Nine</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>549</v>
+        <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259389776</t>
+          <t>9786259323114</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Zehirli Gölge (Ciltli Yan Boyamalı Özel Baskı)</t>
+          <t>Aşk-ı Mavera 1 - Narçiçekleri (Kutulu Set) (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>499</v>
+        <v>549</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259389752</t>
+          <t>9786259323107</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kartal İhtilali - Yan Boyamalı Özel Kutulu Set (Ciltli)</t>
+          <t>Aşk-ı Mavera 1 - Narçiçekleri (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>599</v>
+        <v>499</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259389745</t>
+          <t>9786259365053</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kartal İhtilali (Ciltli)</t>
+          <t>Fırtına Zamanı 1 (Kutulu Set) (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>536</v>
+        <v>649</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259389714</t>
+          <t>9786259365022</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kurtların Gölgesinde (Ciltli)</t>
+          <t>Acının Kanatlı Kafesi (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>499</v>
+        <v>449</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259389707</t>
+          <t>9786259365039</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kurtların Gölgesinde - Kutulu Set (Ciltli)</t>
+          <t>Acının Kanatlı Kafesi (Kutulu Set) (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>549</v>
+        <v>529</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259365084</t>
+          <t>9786259389783</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Zamanı 1 (Hediyeli Kutulu Set) (Ciltli)</t>
+          <t>Ölü Tanrı’nın Şarkısı (Yan Boyamalı Özel Baskı) (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>649</v>
+        <v>499</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259389738</t>
+          <t>9786259389790</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Savcı (Ciltli)</t>
+          <t>Ölü Şehrin Şarkısı (Yan Boyamalı Özel Baskı) (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>499</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259389721</t>
+          <t>9786259365008</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Savcı - Kutulu Set (Ciltli)</t>
+          <t>Ölü Kadının Şarkısı (Yan Boyamalı Kutulu Set) (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>549</v>
+        <v>529</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259365046</t>
+          <t>9786259365015</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Zamanı 1 (Ciltli)</t>
+          <t>Ölü Kadının Şarkısı (Yan Boyamalı Özel Baskı) (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>499</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259365077</t>
+          <t>9786259389769</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Dilhun 1 - Zor Aşk (Kutulu Set) (Ciltli)</t>
+          <t>Zehirli Gölge (Yan Boyamalı Özel Kutulu Set) (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>529</v>
+        <v>549</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
+          <t>9786259389776</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Zehirli Gölge (Ciltli Yan Boyamalı Özel Baskı)</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786259389752</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Kartal İhtilali - Yan Boyamalı Özel Kutulu Set (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786259389745</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Kartal İhtilali (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786259389714</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Kurtların Gölgesinde (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786259389707</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Kurtların Gölgesinde - Kutulu Set (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786259365084</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Fırtına Zamanı 1 (Hediyeli Kutulu Set) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786259389738</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Savcı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786259389721</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Savcı - Kutulu Set (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786259365046</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Fırtına Zamanı 1 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786259365077</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Dilhun 1 - Zor Aşk (Kutulu Set) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
           <t>9786259365060</t>
         </is>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Dilhun 1 - Zor Aşk (Ciltli)</t>
         </is>
       </c>
-      <c r="C24" s="1">
+      <c r="C34" s="1">
         <v>449</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>