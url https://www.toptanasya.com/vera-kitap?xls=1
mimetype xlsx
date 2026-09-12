--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,535 +85,610 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259051505</t>
+          <t>3886259051553</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kalpsiz Kral</t>
+          <t>Zehirli Zümrüt (Yan Boyamalı Kutulu Set)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>449</v>
+        <v>699</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259323152</t>
+          <t>9786259051550</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Gece (İkili Kutulu Set) (Ciltli)</t>
+          <t>Zehirli Zümrüt (Yan Boyamalı Özel Baskı)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>1190</v>
+        <v>599</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259323145</t>
+          <t>9786259051536</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Gece 2 (Ciltli)</t>
+          <t>Kendine Layık Ol</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>599</v>
+        <v>290</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259323138</t>
+          <t>3888539463882</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Gece 1 (Ciltli)</t>
+          <t>Dilhun 2 - Sevdanın Rengi (Kutulu Set)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>559</v>
+        <v>629</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259323176</t>
+          <t>9786259051529</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kurtların Gölgesinde 2 (Yan Boyamalı Özel Baskı) (Ciltli)</t>
+          <t>Dilhun 2 - Sevdanın Rengi</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>529</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259323169</t>
+          <t>9786259051505</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kurtların Gölgesinde 2 Kutulu Set (Yan Boyamalı) (Ciltli)</t>
+          <t>Kalpsiz Kral</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>599</v>
+        <v>449</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259323121</t>
+          <t>9786259323152</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sana Uzak Yakınlar 1 (Ciltli)</t>
+          <t>Kızıl Gece (İkili Kutulu Set) (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>499</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259243412</t>
+          <t>9786259323145</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Tıp Nedir? Nasıl Öğrenilir?</t>
+          <t>Kızıl Gece 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>599</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259243405</t>
+          <t>9786259323138</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İrade Terbiyesi</t>
+          <t>Kızıl Gece 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>210</v>
+        <v>559</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259295992</t>
+          <t>9786259323176</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Tembellik Hakkı</t>
+          <t>Kurtların Gölgesinde 2 (Yan Boyamalı Özel Baskı) (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>260</v>
+        <v>529</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259365091</t>
+          <t>9786259323169</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sokağın Dansı 1 - Aşk Ritmi (Ciltli)</t>
+          <t>Kurtların Gölgesinde 2 Kutulu Set (Yan Boyamalı) (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>499</v>
+        <v>599</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259283852</t>
+          <t>9786259323121</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Şeker Nine</t>
+          <t>Sana Uzak Yakınlar 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>499</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259323114</t>
+          <t>9786259243412</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Mavera 1 - Narçiçekleri (Kutulu Set) (Ciltli)</t>
+          <t>Tıp Nedir? Nasıl Öğrenilir?</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>549</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259323107</t>
+          <t>9786259243405</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Mavera 1 - Narçiçekleri (Ciltli)</t>
+          <t>İrade Terbiyesi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>499</v>
+        <v>210</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259365053</t>
+          <t>9786259295992</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Zamanı 1 (Kutulu Set) (Ciltli)</t>
+          <t>Tembellik Hakkı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>649</v>
+        <v>260</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259365022</t>
+          <t>9786259365091</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Acının Kanatlı Kafesi (Ciltli)</t>
+          <t>Sokağın Dansı 1 - Aşk Ritmi (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>449</v>
+        <v>499</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259365039</t>
+          <t>9786259283852</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Acının Kanatlı Kafesi (Kutulu Set) (Ciltli)</t>
+          <t>Şeker Nine</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>529</v>
+        <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259389783</t>
+          <t>9786259323114</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Ölü Tanrı’nın Şarkısı (Yan Boyamalı Özel Baskı) (Ciltli)</t>
+          <t>Aşk-ı Mavera 1 - Narçiçekleri (Kutulu Set) (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>499</v>
+        <v>549</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259389790</t>
+          <t>9786259323107</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ölü Şehrin Şarkısı (Yan Boyamalı Özel Baskı) (Ciltli)</t>
+          <t>Aşk-ı Mavera 1 - Narçiçekleri (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>499</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259365008</t>
+          <t>9786259365053</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ölü Kadının Şarkısı (Yan Boyamalı Kutulu Set) (Ciltli)</t>
+          <t>Fırtına Zamanı 1 (Kutulu Set) (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>529</v>
+        <v>649</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259365015</t>
+          <t>9786259365022</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Ölü Kadının Şarkısı (Yan Boyamalı Özel Baskı) (Ciltli)</t>
+          <t>Acının Kanatlı Kafesi (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>499</v>
+        <v>529</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259389769</t>
+          <t>9786259365039</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Zehirli Gölge (Yan Boyamalı Özel Kutulu Set) (Ciltli)</t>
+          <t>Acının Kanatlı Kafesi (Kutulu Set) (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>549</v>
+        <v>599</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259389776</t>
+          <t>9786259389783</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Zehirli Gölge (Ciltli Yan Boyamalı Özel Baskı)</t>
+          <t>Ölü Tanrı’nın Şarkısı (Yan Boyamalı Özel Baskı) (Ciltli)</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>499</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259389752</t>
+          <t>9786259389790</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kartal İhtilali - Yan Boyamalı Özel Kutulu Set (Ciltli)</t>
+          <t>Ölü Şehrin Şarkısı (Yan Boyamalı Özel Baskı) (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>599</v>
+        <v>499</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259389745</t>
+          <t>9786259365008</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kartal İhtilali (Ciltli)</t>
+          <t>Ölü Kadının Şarkısı (Yan Boyamalı Kutulu Set) (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>536</v>
+        <v>529</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259389714</t>
+          <t>9786259365015</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kurtların Gölgesinde (Ciltli)</t>
+          <t>Ölü Kadının Şarkısı (Yan Boyamalı Özel Baskı) (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>499</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259389707</t>
+          <t>9786259389769</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kurtların Gölgesinde - Kutulu Set (Ciltli)</t>
+          <t>Zehirli Gölge (Yan Boyamalı Özel Kutulu Set) (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>549</v>
+        <v>599</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259365084</t>
+          <t>9786259389776</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Zamanı 1 (Hediyeli Kutulu Set) (Ciltli)</t>
+          <t>Zehirli Gölge (Ciltli Yan Boyamalı Özel Baskı)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>649</v>
+        <v>529</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259389738</t>
+          <t>9786259389752</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Savcı (Ciltli)</t>
+          <t>Kartal İhtilali - Yan Boyamalı Özel Kutulu Set (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>499</v>
+        <v>599</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259389721</t>
+          <t>9786259389745</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Savcı - Kutulu Set (Ciltli)</t>
+          <t>Kartal İhtilali (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>549</v>
+        <v>536</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259365046</t>
+          <t>9786259389714</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Zamanı 1 (Ciltli)</t>
+          <t>Kurtların Gölgesinde (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>529</v>
+        <v>499</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259365077</t>
+          <t>9786259389707</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Dilhun 1 - Zor Aşk (Kutulu Set) (Ciltli)</t>
+          <t>Kurtların Gölgesinde - Kutulu Set (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>529</v>
+        <v>549</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
+          <t>9786259365084</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Fırtına Zamanı 1 (Hediyeli Kutulu Set) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786259389738</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Savcı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786259389721</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Savcı - Kutulu Set (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786259365046</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Fırtına Zamanı 1 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786259365077</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Dilhun 1 - Zor Aşk (Kutulu Set) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
           <t>9786259365060</t>
         </is>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Dilhun 1 - Zor Aşk (Ciltli)</t>
         </is>
       </c>
-      <c r="C34" s="1">
+      <c r="C39" s="1">
         <v>449</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>