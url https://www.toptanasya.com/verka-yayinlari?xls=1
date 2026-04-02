--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -139,196 +139,196 @@
         <is>
           <t>4444444443245</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>4. Sınıf Kasım Ayı Ara Tatil Kitabı</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9789756775141</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Mistisizm ve Dini Gelenekler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>370</v>
+        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9789756775134</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Unutulan Hakikat</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9789756775127</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Öte Dünyalara Yolculuklar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9789756775059</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Muhyiddin İbn Arabi’nin Mistik Astrolojisi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9789756775097</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Tanzimat'tan Cumhuriyet'e Derviş Tekke ve Hüzün</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9789756775103</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Bhagavad-Gita Tanrı’nın Şarkısı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9789756775080</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Ariflerin Satrancı Şerhi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789756775066</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Rönesans Felsefesinde Birey ve Evren</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9789756775073</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Marifet Tacı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9789756775035</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Simya</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9789756775042</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Buda’nın Erdem Yolu</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>