--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -85,700 +85,775 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259287829</t>
+          <t>9786259287867</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Hekimlikte İlk Yıllar</t>
+          <t>Göklerin Yalnız Kartalı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259656991</t>
+          <t>9786259287843</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Mizan</t>
+          <t>Çöpteki Çocuk</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>730</v>
+        <v>801.6</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259656922</t>
+          <t>9786259815084</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Bir Mübaşirin Hatıraları</t>
+          <t>Üstat 1</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>500</v>
+        <v>970</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259656953</t>
+          <t>9786259287850</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Bir Nefeste Osmanlı Tarihi</t>
+          <t>Yosun</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>650</v>
+        <v>950</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259656939</t>
+          <t>9786259287898</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Sızı</t>
+          <t>Hayatın İçinden Öyküler - 1</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>495</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259656946</t>
+          <t>9786259287829</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yabancı</t>
+          <t>Hekimlikte İlk Yıllar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>431.2</v>
+        <v>450</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259287812</t>
+          <t>9786259656991</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Evrensel Uyum Ağacı</t>
+          <t>Mizan</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>240</v>
+        <v>730</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259656977</t>
+          <t>9786259656922</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Gölgede Açan Çiçek</t>
+          <t>Bir Mübaşirin Hatıraları</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>210</v>
+        <v>620</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259656960</t>
+          <t>9786259656953</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Laz Uşağı "Çırak"</t>
+          <t>Bir Nefeste Osmanlı Tarihi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>207.2</v>
+        <v>855</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259656984</t>
+          <t>9786259656939</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Spiral Serisi - Tantalos’un Gölgesi</t>
+          <t>Sızı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>590</v>
+        <v>570</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259656915</t>
+          <t>9786259656946</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Saatler Sonra</t>
+          <t>Yabancı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>369</v>
+        <v>480</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259656908</t>
+          <t>9786259287812</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Küller Üstünde Yürüyen</t>
+          <t>Evrensel Uyum Ağacı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259815091</t>
+          <t>9786259656977</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>7 Nokta</t>
+          <t>Gölgede Açan Çiçek</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>600</v>
+        <v>265</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259815053</t>
+          <t>9786259656960</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Geceye Bakıyorum</t>
+          <t>Laz Uşağı "Çırak"</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>180</v>
+        <v>225</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259815022</t>
+          <t>9786259656984</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sebat</t>
+          <t>Kutsal Spiral Serisi - Tantalos’un Gölgesi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>178</v>
+        <v>815</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259443003</t>
+          <t>9786259656915</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İvanov Ailesi İle Komple Rusça Programı (A1 - C1) 3000 Kelime İle Sözlük</t>
+          <t>Saatler Sonra</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>1090</v>
+        <v>510</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259815060</t>
+          <t>9786259656908</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Şiir Beyinli</t>
+          <t>Küller Üstünde Yürüyen</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>210</v>
+        <v>275</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259815039</t>
+          <t>9786259815091</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>O'nu Bulmak</t>
+          <t>7 Nokta</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>770</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259815015</t>
+          <t>9786259815053</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Pironim(Bıçak tutmayan kurbanlar)</t>
+          <t>Geceye Bakıyorum</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>343</v>
+        <v>205</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259460666</t>
+          <t>9786259815022</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Dijital Pazarın Sihirli Kapısı E-Ticaret</t>
+          <t>Sebat</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259460680</t>
+          <t>9786259443003</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Aşkı Bilmeyen Adam</t>
+          <t>İvanov Ailesi İle Komple Rusça Programı (A1 - C1) 3000 Kelime İle Sözlük</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>196</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259815008</t>
+          <t>9786259815060</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Türeyiş ve Yayılış Öyküsü</t>
+          <t>Şiir Beyinli</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>644</v>
+        <v>260</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256689640</t>
+          <t>9786259815039</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bambaşka Bahar</t>
+          <t>O'nu Bulmak</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>163</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259460673</t>
+          <t>9786259815015</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Düğme Bıldırcınının Bakımı, Yetiştirilmesi ve Genetiği</t>
+          <t>Pironim(Bıçak tutmayan kurbanlar)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>198</v>
+        <v>460</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259460642</t>
+          <t>9786259460666</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Mariposa</t>
+          <t>Dijital Pazarın Sihirli Kapısı E-Ticaret</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>335</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259460659</t>
+          <t>9786259460680</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kelebeğin Rüyası</t>
+          <t>Aşkı Bilmeyen Adam</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>162</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259460628</t>
+          <t>9786259815008</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kendime Şiirler - 1</t>
+          <t>İnsanın Türeyiş ve Yayılış Öyküsü</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>197</v>
+        <v>915</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259443096</t>
+          <t>9786256689640</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Maskenin Öteki Yüzü</t>
+          <t>Bambaşka Bahar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>186</v>
+        <v>235</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259460611</t>
+          <t>9786259460673</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İzciliğin İzinde</t>
+          <t>Düğme Bıldırcınının Bakımı, Yetiştirilmesi ve Genetiği</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>219</v>
+        <v>255</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259460635</t>
+          <t>9786259460642</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kaç Yusuf Gerek</t>
+          <t>Mariposa</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>237</v>
+        <v>345</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259443058</t>
+          <t>9786259460659</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kurani</t>
+          <t>Kelebeğin Rüyası</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>575</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259460604</t>
+          <t>9786259460628</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Zamansız Şiirler</t>
+          <t>Kendime Şiirler - 1</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>190</v>
+        <v>330</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259443089</t>
+          <t>9786259443096</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Ökçe</t>
+          <t>Maskenin Öteki Yüzü</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>160</v>
+        <v>225</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259443072</t>
+          <t>9786259460611</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Neoland</t>
+          <t>İzciliğin İzinde</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>291</v>
+        <v>285</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259443034</t>
+          <t>9786259460635</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Lunapark Işıkları</t>
+          <t>Kaç Yusuf Gerek</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>192</v>
+        <v>310</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259443027</t>
+          <t>9786259443058</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ege Fırtınası</t>
+          <t>Kurani</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>420</v>
+        <v>815</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259443010</t>
+          <t>9786259460604</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kalben Tefekkür</t>
+          <t>Zamansız Şiirler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>244</v>
+        <v>240</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259443041</t>
+          <t>9786259443089</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Atlant Lonze 1. Seviye Kitabı</t>
+          <t>Ökçe</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>1019</v>
+        <v>185</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057318282</t>
+          <t>9786259443072</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Adı Sensin Bu Hasretin</t>
+          <t>Neoland</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>216</v>
+        <v>390</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057318275</t>
+          <t>9786259443034</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ya Vacid</t>
+          <t>Lunapark Işıkları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>231</v>
+        <v>245</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057318268</t>
+          <t>9786259443027</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Orijinal Kur'an-ı Kerim</t>
+          <t>Ege Fırtınası</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>144</v>
+        <v>505</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057318237</t>
+          <t>9786259443010</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Yang’ın Rüyası</t>
+          <t>Kalben Tefekkür</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>717</v>
+        <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057318213</t>
+          <t>9786259443041</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Frekansla Yaşam</t>
+          <t>Atlant Lonze 1. Seviye Kitabı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>225</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
+          <t>9786057318282</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Adı Sensin Bu Hasretin</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786057318275</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Ya Vacid</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786057318268</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Orijinal Kur'an-ı Kerim</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786057318237</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Yang’ın Rüyası</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786057318213</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Frekansla Yaşam</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
           <t>9786057318220</t>
         </is>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Karma</t>
         </is>
       </c>
-      <c r="C45" s="1">
-        <v>207</v>
+      <c r="C50" s="1">
+        <v>265</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>