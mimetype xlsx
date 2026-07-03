--- v1 (2026-04-02)
+++ v2 (2026-07-03)
@@ -85,775 +85,850 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259287867</t>
+          <t>9786259233239</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Göklerin Yalnız Kartalı</t>
+          <t>Elazığ Harput Masalı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>500</v>
+        <v>800</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259287843</t>
+          <t>9786259233222</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Çöpteki Çocuk</t>
+          <t>Kozmik Yazılım Teorisi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>801.6</v>
+        <v>440</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259815084</t>
+          <t>9786259233208</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Üstat 1</t>
+          <t>Anlaşılanın Dışında</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>970</v>
+        <v>700</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259287850</t>
+          <t>9786259233215</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yosun</t>
+          <t>Anlaşılanın Ötesinde</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>950</v>
+        <v>700</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259287898</t>
+          <t>9786259287881</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Hayatın İçinden Öyküler - 1</t>
+          <t>Anılara Yolculuk - İsyan ve Aşk</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>735</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259287829</t>
+          <t>9786259287867</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Hekimlikte İlk Yıllar</t>
+          <t>Göklerin Yalnız Kartalı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259656991</t>
+          <t>9786259287843</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Mizan</t>
+          <t>Çöpteki Çocuk</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>730</v>
+        <v>801.6</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259656922</t>
+          <t>9786259815084</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bir Mübaşirin Hatıraları</t>
+          <t>Üstat 1</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>620</v>
+        <v>970</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259656953</t>
+          <t>9786259287850</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bir Nefeste Osmanlı Tarihi</t>
+          <t>Yosun</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>855</v>
+        <v>950</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259656939</t>
+          <t>9786259287898</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sızı</t>
+          <t>Hayatın İçinden Öyküler - 1</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>570</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259656946</t>
+          <t>9786259287829</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yabancı</t>
+          <t>Hekimlikte İlk Yıllar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>480</v>
+        <v>450</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259287812</t>
+          <t>9786259656991</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Evrensel Uyum Ağacı</t>
+          <t>Mizan</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>240</v>
+        <v>730</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259656977</t>
+          <t>9786259656922</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Gölgede Açan Çiçek</t>
+          <t>Bir Mübaşirin Hatıraları</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>265</v>
+        <v>620</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259656960</t>
+          <t>9786259656953</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Laz Uşağı "Çırak"</t>
+          <t>Bir Nefeste Osmanlı Tarihi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>225</v>
+        <v>855</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259656984</t>
+          <t>9786259656939</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Spiral Serisi - Tantalos’un Gölgesi</t>
+          <t>Sızı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>815</v>
+        <v>570</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259656915</t>
+          <t>9786259656946</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Saatler Sonra</t>
+          <t>Yabancı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>510</v>
+        <v>480</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259656908</t>
+          <t>9786259287812</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Küller Üstünde Yürüyen</t>
+          <t>Evrensel Uyum Ağacı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>275</v>
+        <v>240</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259815091</t>
+          <t>9786259656977</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>7 Nokta</t>
+          <t>Gölgede Açan Çiçek</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>770</v>
+        <v>265</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259815053</t>
+          <t>9786259656960</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Geceye Bakıyorum</t>
+          <t>Laz Uşağı "Çırak"</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>205</v>
+        <v>225</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259815022</t>
+          <t>9786259656984</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sebat</t>
+          <t>Kutsal Spiral Serisi - Tantalos’un Gölgesi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>225</v>
+        <v>815</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259443003</t>
+          <t>9786259656915</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İvanov Ailesi İle Komple Rusça Programı (A1 - C1) 3000 Kelime İle Sözlük</t>
+          <t>Saatler Sonra</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>1485</v>
+        <v>510</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259815060</t>
+          <t>9786259656908</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Şiir Beyinli</t>
+          <t>Küller Üstünde Yürüyen</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>260</v>
+        <v>275</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259815039</t>
+          <t>9786259815091</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>O'nu Bulmak</t>
+          <t>7 Nokta</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>770</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259815015</t>
+          <t>9786259815053</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Pironim(Bıçak tutmayan kurbanlar)</t>
+          <t>Geceye Bakıyorum</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>460</v>
+        <v>205</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259460666</t>
+          <t>9786259815022</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Dijital Pazarın Sihirli Kapısı E-Ticaret</t>
+          <t>Sebat</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>335</v>
+        <v>225</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259460680</t>
+          <t>9786259443003</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Aşkı Bilmeyen Adam</t>
+          <t>İvanov Ailesi İle Komple Rusça Programı (A1 - C1) 3000 Kelime İle Sözlük</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259815008</t>
+          <t>9786259815060</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Türeyiş ve Yayılış Öyküsü</t>
+          <t>Şiir Beyinli</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>915</v>
+        <v>260</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256689640</t>
+          <t>9786259815039</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bambaşka Bahar</t>
+          <t>O'nu Bulmak</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>235</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259460673</t>
+          <t>9786259815015</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Düğme Bıldırcınının Bakımı, Yetiştirilmesi ve Genetiği</t>
+          <t>Pironim(Bıçak tutmayan kurbanlar)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>255</v>
+        <v>460</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259460642</t>
+          <t>9786259460666</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Mariposa</t>
+          <t>Dijital Pazarın Sihirli Kapısı E-Ticaret</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>345</v>
+        <v>335</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259460659</t>
+          <t>9786259460680</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kelebeğin Rüyası</t>
+          <t>Aşkı Bilmeyen Adam</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259460628</t>
+          <t>9786259815008</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kendime Şiirler - 1</t>
+          <t>İnsanın Türeyiş ve Yayılış Öyküsü</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>330</v>
+        <v>915</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259443096</t>
+          <t>9786256689640</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Maskenin Öteki Yüzü</t>
+          <t>Bambaşka Bahar</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>225</v>
+        <v>235</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259460611</t>
+          <t>9786259460673</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İzciliğin İzinde</t>
+          <t>Düğme Bıldırcınının Bakımı, Yetiştirilmesi ve Genetiği</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>285</v>
+        <v>255</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259460635</t>
+          <t>9786259460642</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kaç Yusuf Gerek</t>
+          <t>Mariposa</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>310</v>
+        <v>345</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259443058</t>
+          <t>9786259460659</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kurani</t>
+          <t>Kelebeğin Rüyası</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>815</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259460604</t>
+          <t>9786259460628</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Zamansız Şiirler</t>
+          <t>Kendime Şiirler - 1</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>240</v>
+        <v>330</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259443089</t>
+          <t>9786259443096</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ökçe</t>
+          <t>Maskenin Öteki Yüzü</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>185</v>
+        <v>225</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259443072</t>
+          <t>9786259460611</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Neoland</t>
+          <t>İzciliğin İzinde</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>390</v>
+        <v>285</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259443034</t>
+          <t>9786259460635</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Lunapark Işıkları</t>
+          <t>Kaç Yusuf Gerek</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>245</v>
+        <v>310</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259443027</t>
+          <t>9786259443058</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ege Fırtınası</t>
+          <t>Kurani</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>505</v>
+        <v>815</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259443010</t>
+          <t>9786259460604</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kalben Tefekkür</t>
+          <t>Zamansız Şiirler</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259443041</t>
+          <t>9786259443089</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Atlant Lonze 1. Seviye Kitabı</t>
+          <t>Ökçe</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>1385</v>
+        <v>185</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057318282</t>
+          <t>9786259443072</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Adı Sensin Bu Hasretin</t>
+          <t>Neoland</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>280</v>
+        <v>390</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057318275</t>
+          <t>9786259443034</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ya Vacid</t>
+          <t>Lunapark Işıkları</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>300</v>
+        <v>245</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057318268</t>
+          <t>9786259443027</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Orijinal Kur'an-ı Kerim</t>
+          <t>Ege Fırtınası</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>170</v>
+        <v>505</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057318237</t>
+          <t>9786259443010</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yang’ın Rüyası</t>
+          <t>Kalben Tefekkür</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>1025</v>
+        <v>300</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057318213</t>
+          <t>9786259443041</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Frekansla Yaşam</t>
+          <t>Atlant Lonze 1. Seviye Kitabı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>290</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
+          <t>9786057318282</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Adı Sensin Bu Hasretin</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786057318275</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Ya Vacid</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786057318268</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Orijinal Kur'an-ı Kerim</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786057318237</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Yang’ın Rüyası</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786057318213</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Frekansla Yaşam</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
           <t>9786057318220</t>
         </is>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Karma</t>
         </is>
       </c>
-      <c r="C50" s="1">
+      <c r="C55" s="1">
         <v>265</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>