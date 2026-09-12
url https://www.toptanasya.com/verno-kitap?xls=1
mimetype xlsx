--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,850 +85,865 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259233239</t>
+          <t>9786259287874</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Elazığ Harput Masalı</t>
+          <t>Anatolian Adventure</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>800</v>
+        <v>710</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259233222</t>
+          <t>9786259233239</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kozmik Yazılım Teorisi</t>
+          <t>Elazığ Harput Masalı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>440</v>
+        <v>800</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259233208</t>
+          <t>9786259233222</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Anlaşılanın Dışında</t>
+          <t>Kozmik Yazılım Teorisi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>700</v>
+        <v>440</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259233215</t>
+          <t>9786259233208</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Anlaşılanın Ötesinde</t>
+          <t>Anlaşılanın Dışında</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259287881</t>
+          <t>9786259233215</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Anılara Yolculuk - İsyan ve Aşk</t>
+          <t>Anlaşılanın Ötesinde</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>735</v>
+        <v>700</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259287867</t>
+          <t>9786259287881</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Göklerin Yalnız Kartalı</t>
+          <t>Anılara Yolculuk - İsyan ve Aşk</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>500</v>
+        <v>735</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259287843</t>
+          <t>9786259287867</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Çöpteki Çocuk</t>
+          <t>Göklerin Yalnız Kartalı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>801.6</v>
+        <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259815084</t>
+          <t>9786259287843</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Üstat 1</t>
+          <t>Çöpteki Çocuk</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>970</v>
+        <v>801.6</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259287850</t>
+          <t>9786259815084</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yosun</t>
+          <t>Üstat 1</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>950</v>
+        <v>970</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259287898</t>
+          <t>9786259287850</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Hayatın İçinden Öyküler - 1</t>
+          <t>Yosun</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>950</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259287829</t>
+          <t>9786259287898</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Hekimlikte İlk Yıllar</t>
+          <t>Hayatın İçinden Öyküler - 1</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259656991</t>
+          <t>9786259287829</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Mizan</t>
+          <t>Hekimlikte İlk Yıllar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>730</v>
+        <v>450</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259656922</t>
+          <t>9786259656991</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bir Mübaşirin Hatıraları</t>
+          <t>Mizan</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>620</v>
+        <v>730</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259656953</t>
+          <t>9786259656922</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bir Nefeste Osmanlı Tarihi</t>
+          <t>Bir Mübaşirin Hatıraları</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>855</v>
+        <v>620</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259656939</t>
+          <t>9786259656953</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sızı</t>
+          <t>Bir Nefeste Osmanlı Tarihi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>570</v>
+        <v>855</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259656946</t>
+          <t>9786259656939</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yabancı</t>
+          <t>Sızı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>480</v>
+        <v>570</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259287812</t>
+          <t>9786259656946</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Evrensel Uyum Ağacı</t>
+          <t>Yabancı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>240</v>
+        <v>480</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259656977</t>
+          <t>9786259287812</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Gölgede Açan Çiçek</t>
+          <t>Evrensel Uyum Ağacı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>265</v>
+        <v>240</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259656960</t>
+          <t>9786259656977</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Laz Uşağı "Çırak"</t>
+          <t>Gölgede Açan Çiçek</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>225</v>
+        <v>265</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259656984</t>
+          <t>9786259656960</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Spiral Serisi - Tantalos’un Gölgesi</t>
+          <t>Laz Uşağı "Çırak"</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>815</v>
+        <v>225</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259656915</t>
+          <t>9786259656984</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Saatler Sonra</t>
+          <t>Kutsal Spiral Serisi - Tantalos’un Gölgesi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>510</v>
+        <v>815</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259656908</t>
+          <t>9786259656915</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Küller Üstünde Yürüyen</t>
+          <t>Saatler Sonra</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>275</v>
+        <v>510</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259815091</t>
+          <t>9786259656908</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>7 Nokta</t>
+          <t>Küller Üstünde Yürüyen</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>770</v>
+        <v>275</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259815053</t>
+          <t>9786259815091</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Geceye Bakıyorum</t>
+          <t>7 Nokta</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>205</v>
+        <v>770</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259815022</t>
+          <t>9786259815053</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sebat</t>
+          <t>Geceye Bakıyorum</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>225</v>
+        <v>205</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259443003</t>
+          <t>9786259815022</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İvanov Ailesi İle Komple Rusça Programı (A1 - C1) 3000 Kelime İle Sözlük</t>
+          <t>Sebat</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>1485</v>
+        <v>225</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259815060</t>
+          <t>9786259443003</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Şiir Beyinli</t>
+          <t>İvanov Ailesi İle Komple Rusça Programı (A1 - C1) 3000 Kelime İle Sözlük</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>260</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259815039</t>
+          <t>9786259815060</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>O'nu Bulmak</t>
+          <t>Şiir Beyinli</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259815015</t>
+          <t>9786259815039</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Pironim(Bıçak tutmayan kurbanlar)</t>
+          <t>O'nu Bulmak</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>460</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259460666</t>
+          <t>9786259815015</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Dijital Pazarın Sihirli Kapısı E-Ticaret</t>
+          <t>Pironim(Bıçak tutmayan kurbanlar)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>335</v>
+        <v>460</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259460680</t>
+          <t>9786259460666</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Aşkı Bilmeyen Adam</t>
+          <t>Dijital Pazarın Sihirli Kapısı E-Ticaret</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>335</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259815008</t>
+          <t>9786259460680</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Türeyiş ve Yayılış Öyküsü</t>
+          <t>Aşkı Bilmeyen Adam</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>915</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256689640</t>
+          <t>9786259815008</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Bambaşka Bahar</t>
+          <t>İnsanın Türeyiş ve Yayılış Öyküsü</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>235</v>
+        <v>915</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259460673</t>
+          <t>9786256689640</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Düğme Bıldırcınının Bakımı, Yetiştirilmesi ve Genetiği</t>
+          <t>Bambaşka Bahar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>255</v>
+        <v>235</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259460642</t>
+          <t>9786259460673</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Mariposa</t>
+          <t>Düğme Bıldırcınının Bakımı, Yetiştirilmesi ve Genetiği</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>345</v>
+        <v>255</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259460659</t>
+          <t>9786259460642</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kelebeğin Rüyası</t>
+          <t>Mariposa</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>345</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259460628</t>
+          <t>9786259460659</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kendime Şiirler - 1</t>
+          <t>Kelebeğin Rüyası</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>330</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259443096</t>
+          <t>9786259460628</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Maskenin Öteki Yüzü</t>
+          <t>Kendime Şiirler - 1</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>225</v>
+        <v>330</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259460611</t>
+          <t>9786259443096</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İzciliğin İzinde</t>
+          <t>Maskenin Öteki Yüzü</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>285</v>
+        <v>225</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259460635</t>
+          <t>9786259460611</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kaç Yusuf Gerek</t>
+          <t>İzciliğin İzinde</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>310</v>
+        <v>285</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259443058</t>
+          <t>9786259460635</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kurani</t>
+          <t>Kaç Yusuf Gerek</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>815</v>
+        <v>310</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259460604</t>
+          <t>9786259443058</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Zamansız Şiirler</t>
+          <t>Kurani</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>240</v>
+        <v>815</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259443089</t>
+          <t>9786259460604</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ökçe</t>
+          <t>Zamansız Şiirler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>185</v>
+        <v>240</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259443072</t>
+          <t>9786259443089</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Neoland</t>
+          <t>Ökçe</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>390</v>
+        <v>185</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259443034</t>
+          <t>9786259443072</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Lunapark Işıkları</t>
+          <t>Neoland</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>245</v>
+        <v>390</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259443027</t>
+          <t>9786259443034</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Ege Fırtınası</t>
+          <t>Lunapark Işıkları</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>505</v>
+        <v>245</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259443010</t>
+          <t>9786259443027</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kalben Tefekkür</t>
+          <t>Ege Fırtınası</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>300</v>
+        <v>505</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259443041</t>
+          <t>9786259443010</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Atlant Lonze 1. Seviye Kitabı</t>
+          <t>Kalben Tefekkür</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>1385</v>
+        <v>300</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057318282</t>
+          <t>9786259443041</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Adı Sensin Bu Hasretin</t>
+          <t>Atlant Lonze 1. Seviye Kitabı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>280</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057318275</t>
+          <t>9786057318282</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Ya Vacid</t>
+          <t>Adı Sensin Bu Hasretin</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057318268</t>
+          <t>9786057318275</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Orijinal Kur'an-ı Kerim</t>
+          <t>Ya Vacid</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>170</v>
+        <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057318237</t>
+          <t>9786057318268</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Yang’ın Rüyası</t>
+          <t>Orijinal Kur'an-ı Kerim</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>1025</v>
+        <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057318213</t>
+          <t>9786057318237</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Frekansla Yaşam</t>
+          <t>Yang’ın Rüyası</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>290</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
+          <t>9786057318213</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Frekansla Yaşam</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
           <t>9786057318220</t>
         </is>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Karma</t>
         </is>
       </c>
-      <c r="C55" s="1">
+      <c r="C56" s="1">
         <v>265</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>