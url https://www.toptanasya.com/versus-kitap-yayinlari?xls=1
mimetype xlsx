--- v0 (2026-02-14)
+++ v1 (2026-07-03)
@@ -94,216 +94,216 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786057437853</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Barış Süreci</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786055691318</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>20. Yüzyılda Marksizm</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>298</v>
+        <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9789944989343</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Anarşizm Özgürlükçü Düşüncelerin Belgesel Tarihi</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>35.19</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786055691103</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Akışkan Aşk</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786055691349</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Adorno Sözlüğü</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>260</v>
+        <v>390</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786054972364</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Herkes İçin Komünizm</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786054972371</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Müminler İçin Ateizm</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>212</v>
+        <v>320</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786054972166</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Fis Köyünden Kobane’ye Kürt Özgürlük Hareketi</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>216</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786054972005</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Devlet ve Platon</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>198</v>
+        <v>320</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786054972555</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Marksistler ve Ulusal Sorun</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>128</v>
+        <v>180</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786055691905</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Geç Kapitalizm</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>599</v>
+        <v>975</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786055691882</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Şefler Nasıl İktidara Geldiler</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>248</v>
+        <v>450</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786054972012</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>İnsanın Yanlış Ölçümü</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>148</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786055691837</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
@@ -379,51 +379,51 @@
         <is>
           <t>9789944989411</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Kaos’un Kutsal Kitabı</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9789944989183</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Kanlar Ülkesinde Karnaval</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>75</v>
+        <v>180</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9789944989664</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Jim Morrison Kahramanın Sınır Durumu</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9789944989756</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
@@ -514,66 +514,66 @@
         <is>
           <t>9789944989220</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Ölü Avrupa</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>29.63</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9789944989169</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Öldür Öldür Öldür</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>198</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9789944989442</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Nietzsche ve Tolstoy’da İyilik Fikri</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>148</v>
+        <v>320</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9789944989275</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Modernite ve Holocaust</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786055691431</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
@@ -604,51 +604,51 @@
         <is>
           <t>9786055691639</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Matematik</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786055691479</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Marx’ı Okumak</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>280</v>
+        <v>450</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9789944989930</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Marx’ı Anlamak</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9789944989114</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
@@ -769,81 +769,81 @@
         <is>
           <t>9789944989916</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Çalıntı Kıtalar</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>27.31</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786055691159</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Bireycilik Sorunu</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>148</v>
+        <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9789944989138</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Avrupa ve Arap Dünyası</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>198</v>
+        <v>350</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786055691585</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Antikapitalist Sözlük</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>360</v>
+        <v>550</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9789944989633</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>An(arşi) ve Şizoanaliz</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>12.96</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9789944989466</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
@@ -859,201 +859,201 @@
         <is>
           <t>9786055691325</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>20. Yüzyılda Marksizm</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>298</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786055691240</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Victor Jara</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>248</v>
+        <v>360</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9789944989749</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Vahşiler, Barbarlar ve Uygarlık</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>22.22</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786055691127</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Ütopya</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786055691332</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Uçma Sanatı</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9789944989848</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Türlerin Kökeni - Charles Darwin</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9789944989923</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Trieste’ye Bir Komün</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>148</v>
+        <v>180</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9789944989961</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Toplumsal Hareketler 1750-2005</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>25.93</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9789944989251</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Sultana’nın Rüyası Padmarag</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>198</v>
+        <v>240</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9789944989480</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Yeryüzünün Lanetlileri</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>38</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786055691066</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Yaygın Yanlış Fikirler Kıskacında Karl MarX</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>148</v>
+        <v>180</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9789944989671</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Yaşamın Tüm Çeşitliliği</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>360</v>
+        <v>650</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786055691493</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Yaşam Sanatı</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>19.44</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9789944989329</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
@@ -1069,51 +1069,51 @@
         <is>
           <t>9786055691455</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Yaban Kızlar</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9789944989718</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Western ve Amerika Bir Ulus - Uygarlık Kurgusu</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>175</v>
+        <v>240</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9789944989510</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Walter Benjamin: Yangın Alarmı</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9789944989282</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
@@ -1144,186 +1144,186 @@
         <is>
           <t>9789944989978</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Ulrike Meinhof</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>16.67</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786055691462</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Türkiye Solunda Kalkınma Düşüncesi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>198</v>
+        <v>300</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9789944989299</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Türkiye Solu 1960-1980</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>449</v>
+        <v>680</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9789944989909</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Toplumsal Aklın Eleştirisi</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786055691547</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Tolbiak Köprüsünde Hava Puslu</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>198</v>
+        <v>240</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9789944989244</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Temizlikçim</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9789944989428</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Tedirgin Hazlar</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>198</v>
+        <v>280</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786055691172</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Tarihin Sonları</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786055691110</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Tanrıya Karşı Söylev</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9789944989954</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Şiir Sokaklara Egemen Olduğunda</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>238</v>
+        <v>350</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9789944989060</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Sylvia Pankhurst</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>98</v>
+        <v>320</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9789944989985</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Sömürgecinin Portresi Sömürgeleştirilenin Portresi</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9789944989763</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
@@ -1339,486 +1339,486 @@
         <is>
           <t>9789944989701</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Sessizliğin Anarşisi</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9789944989206</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Seks Sohbetleri Sürrealist Görüşmeler 1928-1932</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>212</v>
+        <v>260</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9789944989022</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Saç Saça Baş Başa</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>228</v>
+        <v>320</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786055691011</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Sabah Yıldızı - Gerçeküstücülük ve Marksizm</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>180</v>
+        <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9786055691424</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Proudhon’dan Deleuze’e Anarşist Felsefe Sözlüğü</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>320</v>
+        <v>450</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9789944989695</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Paradoksal Sanat Sinema</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9786055691257</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Pandanın Başparmağı</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>52</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9789944989145</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Öfke</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>224</v>
+        <v>320</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9789944989268</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Nietzsche’nin Öpücükleri</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9789944989947</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Milliyetçilik Kuramları</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>12.96</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9789944989527</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Küresel Bir Karşı Kültür</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>80</v>
+        <v>275</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9789944989855</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Kuran</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>228</v>
+        <v>350</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9789944989015</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Kronstadt 1921</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9786055691745</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Komünist Manifesto</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>198</v>
+        <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9789944989374</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Kazanamazsın</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>25.93</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9789944989503</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Katilin Meselesi</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>20.37</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786055691653</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>İyi Güzel Muhteşem Yarın</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>158</v>
+        <v>200</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9786055691684</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>İmparatorluk Sonrası</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>264</v>
+        <v>440</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9786055691080</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Hızlandırılmış Ateizm Dersleri</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9789944989541</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Hapishane Çağı</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>11.57</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9786055691271</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Halkın Çığlığı - Paris Komünü 2. Cilt</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>320</v>
+        <v>450</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9789944989381</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Genç Adem</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9789944989992</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Geçmişi Kullanma Klavuzu</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>12.96</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9786055691714</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Fırtınadaki Kirpi</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>288</v>
+        <v>450</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>3996055691325</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Farklılıklar İmparatorluğu Osmanlılar</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>54</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9786055691646</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Büyük Sorular Evren</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>175</v>
+        <v>360</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9789944989152</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Erkekliğin Kitabında Yazmaz Bu</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>112</v>
+        <v>180</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9789944989053</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>El - Cezire Olayı Yeni Arap Medyasına Eleştirsel Persfektifler</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>260</v>
+        <v>385</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9786055691530</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Dünya</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>280</v>
+        <v>450</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9786055691295</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>68</v>
+        <v>80</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9789944989589</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Direnmek Yaratmaktır</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9786055691608</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Devrimci Kadınlar</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>14.81</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9789944989725</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
@@ -1879,51 +1879,51 @@
         <is>
           <t>9789944989190</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Behiç Aşçı Kitabı</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>3.7</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>9789944989459</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Ebu Graib Etkisi Batı Sanatında Şiddetin Kökenleri</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>180</v>
+        <v>275</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>9789944989237</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>İsyan ve Melankoli Moderniteye Karşı Romantizm</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9789944989862</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
@@ -2014,51 +2014,51 @@
         <is>
           <t>9789944989657</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Franz Kafka Boyun Eğmeyen Hayalperest</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>12.96</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>9789944989800</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Forum mu Yapsak Yoksa Devrim mi?</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>198</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>9786055691523</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Fizik Zamanda Seyahat Edebilir Miyiz?</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>18.06</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>9789944989732</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
@@ -2119,51 +2119,51 @@
         <is>
           <t>9786055691028</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Dinin İnsanlıkdışılığına Dair</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>9789944989435</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Devrimci Romantizm</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>348</v>
+        <v>550</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>9789944989602</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Devlet Gibi Görmek</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>35.19</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>9789944989367</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>