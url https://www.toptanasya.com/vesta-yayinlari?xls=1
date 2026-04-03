--- v0 (2026-02-14)
+++ v1 (2026-04-03)
@@ -85,1270 +85,1300 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259715889</t>
+          <t>9786259322605</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Işık Sandığım Yangın</t>
+          <t>Siranüş Xanim</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259715872</t>
+          <t>9786259715834</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sular Altında</t>
+          <t>Fato Paşa</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259715858</t>
+          <t>9786259715889</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Tutsağın Rüyası</t>
+          <t>Işık Sandığım Yangın</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259715865</t>
+          <t>9786259715872</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Liberalizm</t>
+          <t>Sular Altında</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>320</v>
+        <v>190</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259715827</t>
+          <t>9786259715858</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Sevgi</t>
+          <t>Tutsağın Rüyası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>330</v>
+        <v>260</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786058947450</t>
+          <t>9786259715865</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Canlı ve Cansız Doğanın Diyalektiği</t>
+          <t>Siyasal Liberalizm</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>190</v>
+        <v>320</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259715803</t>
+          <t>9786259715827</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Demokratik İslam</t>
+          <t>Sevgi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>350</v>
+        <v>330</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259826592</t>
+          <t>9786058947450</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Helbesten Gunehkar</t>
+          <t>Canlı ve Cansız Doğanın Diyalektiği</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259826530</t>
+          <t>9786259715803</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Rojava</t>
+          <t>Demokratik İslam</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>490</v>
+        <v>350</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259826578</t>
+          <t>9786259826592</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Derweş u Edule</t>
+          <t>Helbesten Gunehkar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259826554</t>
+          <t>9786259826530</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Rah-ı Hakikat</t>
+          <t>Rojava</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>420</v>
+        <v>490</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259826561</t>
+          <t>9786259826578</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Umut</t>
+          <t>Derweş u Edule</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259826547</t>
+          <t>9786259826554</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Mihemedê Enabî</t>
+          <t>Rah-ı Hakikat</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>130</v>
+        <v>420</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057400963</t>
+          <t>9786259826561</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hakk ve Hakikat Aşkına Yol’u Yürütenler 2</t>
+          <t>Umut</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259826516</t>
+          <t>9786259826547</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bir Avuç Hasret - Bizim Geleceğimiz vardı! Gelmedi...</t>
+          <t>Mihemedê Enabî</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>105</v>
+        <v>130</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259826523</t>
+          <t>9786057400963</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ölmek İstemiyorum - İyi Bir İntihar Berbat Bir Yaşamın Kıyısında Bekler</t>
+          <t>Hakk ve Hakikat Aşkına Yol’u Yürütenler 2</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>95</v>
+        <v>90</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057265494</t>
+          <t>9786259826516</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Avuç Avuç Yaşam</t>
+          <t>Bir Avuç Hasret - Bizim Geleceğimiz vardı! Gelmedi...</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>140</v>
+        <v>105</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259826509</t>
+          <t>9786259826523</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Menekşe Kokulu Annem</t>
+          <t>Ölmek İstemiyorum - İyi Bir İntihar Berbat Bir Yaşamın Kıyısında Bekler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>120</v>
+        <v>95</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057265456</t>
+          <t>9786057265494</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sekvan'ın Ardından</t>
+          <t>Avuç Avuç Yaşam</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057265463</t>
+          <t>9786259826509</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>El u Ose Dingi</t>
+          <t>Menekşe Kokulu Annem</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>95</v>
+        <v>120</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057265449</t>
+          <t>9786057265456</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Öl İkrar Verme, Öl İkrardan Dönme</t>
+          <t>Sekvan'ın Ardından</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057265425</t>
+          <t>9786057265463</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Maviyi Düşlemek</t>
+          <t>El u Ose Dingi</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057265418</t>
+          <t>9786057265449</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ali Bedro</t>
+          <t>Öl İkrar Verme, Öl İkrardan Dönme</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057265432</t>
+          <t>9786057265425</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sarı Vedalar</t>
+          <t>Maviyi Düşlemek</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>120</v>
+        <v>95</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057265401</t>
+          <t>9786057265418</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>La Planete Bleue</t>
+          <t>Ali Bedro</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>75</v>
+        <v>130</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057400987</t>
+          <t>9786057265432</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Dicle’nin Ağıdı</t>
+          <t>Sarı Vedalar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057400994</t>
+          <t>9786057265401</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Fobi Sevgilim</t>
+          <t>La Planete Bleue</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>65</v>
+        <v>75</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057400956</t>
+          <t>9786057400987</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bir Avuç Hasret</t>
+          <t>Dicle’nin Ağıdı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>105</v>
+        <v>130</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057400949</t>
+          <t>9786057400994</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Hakk ve Hakikat Aşkına Yol'u Yürütenler Cilt 1</t>
+          <t>Sosyal Fobi Sevgilim</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>150</v>
+        <v>65</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786050316742</t>
+          <t>9786057400956</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Hakk Deryası Xızır Çarkı</t>
+          <t>Bir Avuç Hasret</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>35</v>
+        <v>105</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057400925</t>
+          <t>9786057400949</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılda Ortadoğu Hayaleti ve Karanlığın Renkleri</t>
+          <t>Hakk ve Hakikat Aşkına Yol'u Yürütenler Cilt 1</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057400901</t>
+          <t>9786050316742</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Geceye İşlenmiş Birkaç Söz</t>
+          <t>Hakk Deryası Xızır Çarkı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>95</v>
+        <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057400918</t>
+          <t>9786057400925</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Vaka-i Aşk</t>
+          <t>21. Yüzyılda Ortadoğu Hayaleti ve Karanlığın Renkleri</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057400970</t>
+          <t>9786057400901</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Lal Hançer</t>
+          <t>Geceye İşlenmiş Birkaç Söz</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>65</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057400932</t>
+          <t>9786057400918</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sır Olup Gitmek</t>
+          <t>Vaka-i Aşk</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056643934</t>
+          <t>9786057400970</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Aleviliğe Bakmak</t>
+          <t>Lal Hançer</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>65</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786058947412</t>
+          <t>9786057400932</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Haritanın Yırtık Ucu</t>
+          <t>Sır Olup Gitmek</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>55</v>
+        <v>120</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786058947498</t>
+          <t>9786056643934</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Alevilik Yazıları</t>
+          <t>Aleviliğe Bakmak</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786058947481</t>
+          <t>9786058947412</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Katırlar da Kürt müydü?</t>
+          <t>Haritanın Yırtık Ucu</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>75</v>
+        <v>55</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789944680691</t>
+          <t>9786058947498</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Cennetin Havarileri</t>
+          <t>Alevilik Yazıları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786058947436</t>
+          <t>9786058947481</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Alevi Asimilasyonuna Karşı Durmak</t>
+          <t>Katırlar da Kürt müydü?</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>75</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786058947429</t>
+          <t>9789944680691</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Özcesi Ezcümle</t>
+          <t>Cennetin Havarileri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>35</v>
+        <v>160</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786056643910</t>
+          <t>9786058947436</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Teran - Terolar-Sivricehöyük</t>
+          <t>Alevi Asimilasyonuna Karşı Durmak</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786056643927</t>
+          <t>9786058947429</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Çorapta Saklı Kalbim</t>
+          <t>Özcesi Ezcümle</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786056643903</t>
+          <t>9786056643910</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ayriyetten Ona da Selam Ederim</t>
+          <t>Teran - Terolar-Sivricehöyük</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>75</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786058947467</t>
+          <t>9786056643927</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Gökte Kalan Çığlıklar</t>
+          <t>Çorapta Saklı Kalbim</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786058947474</t>
+          <t>9786056643903</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kitle Katliamları</t>
+          <t>Ayriyetten Ona da Selam Ederim</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789944680646</t>
+          <t>9786058947467</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Göbeklitepe Uygarlığı (Xerawreşk)</t>
+          <t>Gökte Kalan Çığlıklar</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>420</v>
+        <v>120</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789944680660</t>
+          <t>9786058947474</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Yöresel Türk Yemekleri</t>
+          <t>Kitle Katliamları</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789944680370</t>
+          <t>9789944680646</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Vova</t>
+          <t>Göbeklitepe Uygarlığı (Xerawreşk)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>95</v>
+        <v>420</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789944680684</t>
+          <t>9789944680660</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Ve Ayrıldık</t>
+          <t>Yöresel Türk Yemekleri</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>30</v>
+        <v>120</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786051250465</t>
+          <t>9789944680370</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Turkish Grammar (Ciltli)</t>
+          <t>Vova</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>41.67</v>
+        <v>95</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789944680615</t>
+          <t>9789944680684</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Taşların Gücü ve Burçlar</t>
+          <t>Ve Ayrıldık</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>140</v>
+        <v>30</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789944680431</t>
+          <t>9786051250465</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm Öldü mü?</t>
+          <t>Turkish Grammar (Ciltli)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>110</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789944680400</t>
+          <t>9789944680615</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Sevgimiz Dansözdü</t>
+          <t>Taşların Gücü ve Burçlar</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>55</v>
+        <v>140</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789944680295</t>
+          <t>9789944680431</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Ölü Yaşar Kadın Hikayesi</t>
+          <t>Sosyalizm Öldü mü?</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>35</v>
+        <v>110</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789944680417</t>
+          <t>9789944680400</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Oyun Başlıyor</t>
+          <t>Sevgimiz Dansözdü</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>40</v>
+        <v>55</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789944680325</t>
+          <t>9789944680295</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>O Öldü Biz Yaşıyoruz</t>
+          <t>Ölü Yaşar Kadın Hikayesi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>7.41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789944680448</t>
+          <t>9789944680417</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme</t>
+          <t>Oyun Başlıyor</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>75</v>
+        <v>40</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789944680653</t>
+          <t>9789944680325</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Hayatname - 2</t>
+          <t>O Öldü Biz Yaşıyoruz</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>11.11</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789944680387</t>
+          <t>9789944680448</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Tebessüm</t>
+          <t>Küreselleşme</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789944680462</t>
+          <t>9789944680653</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Gezegenimiz ve Biz - Mavi Kitap - Cilt: 1</t>
+          <t>Hayatname - 2</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>45</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789944680608</t>
+          <t>9789944680387</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Garuda</t>
+          <t>Gizemli Tebessüm</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>140</v>
+        <v>75</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789944680493</t>
+          <t>9789944680462</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Eyy Kibirli Yargıç</t>
+          <t>Gezegenimiz ve Biz - Mavi Kitap - Cilt: 1</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789944680332</t>
+          <t>9789944680608</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Doğum</t>
+          <t>Garuda</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>35</v>
+        <v>140</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786056058608</t>
+          <t>9789944680493</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Devren Kiralık Sloganlar</t>
+          <t>Eyy Kibirli Yargıç</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789944680677</t>
+          <t>9789944680332</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Delikanlı</t>
+          <t>Doğum</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>160</v>
+        <v>35</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786058947405</t>
+          <t>9786056058608</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Boğazımda Düğümlenenler</t>
+          <t>Devren Kiralık Sloganlar</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>55</v>
+        <v>35</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789944680578</t>
+          <t>9789944680677</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Bayramlıklar 3</t>
+          <t>Delikanlı</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>7.41</v>
+        <v>160</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789944680561</t>
+          <t>9786058947405</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Bayramlıklar 2</t>
+          <t>Boğazımda Düğümlenenler</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>7.41</v>
+        <v>55</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789944680592</t>
+          <t>9789944680578</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Başbakanın Günlüğü</t>
+          <t>Bayramlıklar 3</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>75</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789944680585</t>
+          <t>9789944680561</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Aşk’lık Grevi</t>
+          <t>Bayramlıklar 2</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>35</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789944680363</t>
+          <t>9789944680592</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Akisa</t>
+          <t>Başbakanın Günlüğü</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>35</v>
+        <v>75</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789944680288</t>
+          <t>9789944680585</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>12; Uğur’un Yaşı</t>
+          <t>Aşk’lık Grevi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>12</v>
+        <v>35</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789944680318</t>
+          <t>9789944680363</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Ölmek İstiyordum</t>
+          <t>Akisa</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789944680424</t>
+          <t>9789944680288</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Ölmek Kolaydı... Ama Sen Vardın!</t>
+          <t>12; Uğur’un Yaşı</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>35</v>
+        <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789944680707</t>
+          <t>9789944680318</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Odam Aşk Mezarlığı</t>
+          <t>Ölmek İstiyordum</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789944680349</t>
+          <t>9789944680424</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Annem</t>
+          <t>Ölmek Kolaydı... Ama Sen Vardın!</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789944680639</t>
+          <t>9789944680707</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Anadolu İnsanı</t>
+          <t>Odam Aşk Mezarlığı</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>25</v>
+        <v>45</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789944680356</t>
+          <t>9789944680349</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Aleviler</t>
+          <t>Annem</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>260</v>
+        <v>35</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789944680554</t>
+          <t>9789944680639</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Alevi Soykırımı</t>
+          <t>Anadolu İnsanı</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
+          <t>9789944680356</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Aleviler</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9789944680554</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Alevi Soykırımı</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
           <t>9786058947443</t>
         </is>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Rah-ı Hakikat</t>
         </is>
       </c>
-      <c r="C83" s="1">
+      <c r="C85" s="1">
         <v>420</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>