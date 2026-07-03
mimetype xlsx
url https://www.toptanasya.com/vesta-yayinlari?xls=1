--- v1 (2026-04-03)
+++ v2 (2026-07-03)
@@ -85,1300 +85,1375 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259322605</t>
+          <t>9786259322650</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Siranüş Xanim</t>
+          <t>İki Deli’nin Dansı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259715834</t>
+          <t>9786259322612</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Fato Paşa</t>
+          <t>Yüreğimde Üç Mevsim</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259715889</t>
+          <t>9786259322629</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Işık Sandığım Yangın</t>
+          <t>Alevice Fıkralar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259715872</t>
+          <t>9786259322643</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sular Altında</t>
+          <t>Kanlı Tarih</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>190</v>
+        <v>340</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259715858</t>
+          <t>9786259322636</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Tutsağın Rüyası</t>
+          <t>Hz.Ali’den Cumhuriyet’e</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>260</v>
+        <v>120</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259715865</t>
+          <t>9786259322605</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Liberalizm</t>
+          <t>Siranüş Xanim</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>320</v>
+        <v>190</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259715827</t>
+          <t>9786259715834</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sevgi</t>
+          <t>Fato Paşa</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>330</v>
+        <v>190</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786058947450</t>
+          <t>9786259715889</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Canlı ve Cansız Doğanın Diyalektiği</t>
+          <t>Işık Sandığım Yangın</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259715803</t>
+          <t>9786259715872</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Demokratik İslam</t>
+          <t>Sular Altında</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>350</v>
+        <v>190</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259826592</t>
+          <t>9786259715858</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Helbesten Gunehkar</t>
+          <t>Tutsağın Rüyası</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>260</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259826530</t>
+          <t>9786259715865</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Rojava</t>
+          <t>Siyasal Liberalizm</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>490</v>
+        <v>320</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259826578</t>
+          <t>9786259715827</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Derweş u Edule</t>
+          <t>Sevgi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>160</v>
+        <v>330</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259826554</t>
+          <t>9786058947450</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Rah-ı Hakikat</t>
+          <t>Canlı ve Cansız Doğanın Diyalektiği</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>420</v>
+        <v>190</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259826561</t>
+          <t>9786259715803</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Umut</t>
+          <t>Demokratik İslam</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259826547</t>
+          <t>9786259826592</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Mihemedê Enabî</t>
+          <t>Helbesten Gunehkar</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057400963</t>
+          <t>9786259826530</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Hakk ve Hakikat Aşkına Yol’u Yürütenler 2</t>
+          <t>Rojava</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>90</v>
+        <v>490</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259826516</t>
+          <t>9786259826578</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bir Avuç Hasret - Bizim Geleceğimiz vardı! Gelmedi...</t>
+          <t>Derweş u Edule</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>105</v>
+        <v>160</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259826523</t>
+          <t>9786259826554</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Ölmek İstemiyorum - İyi Bir İntihar Berbat Bir Yaşamın Kıyısında Bekler</t>
+          <t>Rah-ı Hakikat</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>95</v>
+        <v>420</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057265494</t>
+          <t>9786259826561</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Avuç Avuç Yaşam</t>
+          <t>Umut</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259826509</t>
+          <t>9786259826547</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Menekşe Kokulu Annem</t>
+          <t>Mihemedê Enabî</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057265456</t>
+          <t>9786057400963</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sekvan'ın Ardından</t>
+          <t>Hakk ve Hakikat Aşkına Yol’u Yürütenler 2</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057265463</t>
+          <t>9786259826516</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>El u Ose Dingi</t>
+          <t>Bir Avuç Hasret - Bizim Geleceğimiz vardı! Gelmedi...</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>95</v>
+        <v>105</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057265449</t>
+          <t>9786259826523</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Öl İkrar Verme, Öl İkrardan Dönme</t>
+          <t>Ölmek İstemiyorum - İyi Bir İntihar Berbat Bir Yaşamın Kıyısında Bekler</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>140</v>
+        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057265425</t>
+          <t>9786057265494</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Maviyi Düşlemek</t>
+          <t>Avuç Avuç Yaşam</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>95</v>
+        <v>140</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057265418</t>
+          <t>9786259826509</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ali Bedro</t>
+          <t>Menekşe Kokulu Annem</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057265432</t>
+          <t>9786057265456</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sarı Vedalar</t>
+          <t>Sekvan'ın Ardından</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057265401</t>
+          <t>9786057265463</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>La Planete Bleue</t>
+          <t>El u Ose Dingi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057400987</t>
+          <t>9786057265449</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Dicle’nin Ağıdı</t>
+          <t>Öl İkrar Verme, Öl İkrardan Dönme</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057400994</t>
+          <t>9786057265425</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Fobi Sevgilim</t>
+          <t>Maviyi Düşlemek</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>65</v>
+        <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057400956</t>
+          <t>9786057265418</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Bir Avuç Hasret</t>
+          <t>Ali Bedro</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>105</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057400949</t>
+          <t>9786057265432</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Hakk ve Hakikat Aşkına Yol'u Yürütenler Cilt 1</t>
+          <t>Sarı Vedalar</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786050316742</t>
+          <t>9786057265401</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Hakk Deryası Xızır Çarkı</t>
+          <t>La Planete Bleue</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>35</v>
+        <v>75</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057400925</t>
+          <t>9786057400987</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılda Ortadoğu Hayaleti ve Karanlığın Renkleri</t>
+          <t>Dicle’nin Ağıdı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057400901</t>
+          <t>9786057400994</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Geceye İşlenmiş Birkaç Söz</t>
+          <t>Sosyal Fobi Sevgilim</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>95</v>
+        <v>65</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057400918</t>
+          <t>9786057400956</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Vaka-i Aşk</t>
+          <t>Bir Avuç Hasret</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>120</v>
+        <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057400970</t>
+          <t>9786057400949</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Lal Hançer</t>
+          <t>Hakk ve Hakikat Aşkına Yol'u Yürütenler Cilt 1</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>65</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057400932</t>
+          <t>9786050316742</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sır Olup Gitmek</t>
+          <t>Hakk Deryası Xızır Çarkı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786056643934</t>
+          <t>9786057400925</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Aleviliğe Bakmak</t>
+          <t>21. Yüzyılda Ortadoğu Hayaleti ve Karanlığın Renkleri</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786058947412</t>
+          <t>9786057400901</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Haritanın Yırtık Ucu</t>
+          <t>Geceye İşlenmiş Birkaç Söz</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>55</v>
+        <v>95</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786058947498</t>
+          <t>9786057400918</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Alevilik Yazıları</t>
+          <t>Vaka-i Aşk</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786058947481</t>
+          <t>9786057400970</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Katırlar da Kürt müydü?</t>
+          <t>Lal Hançer</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>75</v>
+        <v>65</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789944680691</t>
+          <t>9786057400932</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Cennetin Havarileri</t>
+          <t>Sır Olup Gitmek</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786058947436</t>
+          <t>9786056643934</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Alevi Asimilasyonuna Karşı Durmak</t>
+          <t>Aleviliğe Bakmak</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786058947429</t>
+          <t>9786058947412</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Özcesi Ezcümle</t>
+          <t>Haritanın Yırtık Ucu</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>35</v>
+        <v>55</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786056643910</t>
+          <t>9786058947498</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Teran - Terolar-Sivricehöyük</t>
+          <t>Alevilik Yazıları</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786056643927</t>
+          <t>9786058947481</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Çorapta Saklı Kalbim</t>
+          <t>Katırlar da Kürt müydü?</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>35</v>
+        <v>75</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786056643903</t>
+          <t>9789944680691</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Ayriyetten Ona da Selam Ederim</t>
+          <t>Cennetin Havarileri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>75</v>
+        <v>160</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786058947467</t>
+          <t>9786058947436</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Gökte Kalan Çığlıklar</t>
+          <t>Alevi Asimilasyonuna Karşı Durmak</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786058947474</t>
+          <t>9786058947429</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kitle Katliamları</t>
+          <t>Özcesi Ezcümle</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>90</v>
+        <v>35</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789944680646</t>
+          <t>9786056643910</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Göbeklitepe Uygarlığı (Xerawreşk)</t>
+          <t>Teran - Terolar-Sivricehöyük</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>420</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789944680660</t>
+          <t>9786056643927</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yöresel Türk Yemekleri</t>
+          <t>Çorapta Saklı Kalbim</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789944680370</t>
+          <t>9786056643903</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Vova</t>
+          <t>Ayriyetten Ona da Selam Ederim</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>95</v>
+        <v>75</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789944680684</t>
+          <t>9786058947467</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ve Ayrıldık</t>
+          <t>Gökte Kalan Çığlıklar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>30</v>
+        <v>120</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786051250465</t>
+          <t>9786058947474</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Turkish Grammar (Ciltli)</t>
+          <t>Kitle Katliamları</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>41.67</v>
+        <v>90</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789944680615</t>
+          <t>9789944680646</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Taşların Gücü ve Burçlar</t>
+          <t>Göbeklitepe Uygarlığı (Xerawreşk)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>140</v>
+        <v>420</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789944680431</t>
+          <t>9789944680660</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm Öldü mü?</t>
+          <t>Yöresel Türk Yemekleri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789944680400</t>
+          <t>9789944680370</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sevgimiz Dansözdü</t>
+          <t>Vova</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>55</v>
+        <v>95</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789944680295</t>
+          <t>9789944680684</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Ölü Yaşar Kadın Hikayesi</t>
+          <t>Ve Ayrıldık</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789944680417</t>
+          <t>9786051250465</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Oyun Başlıyor</t>
+          <t>Turkish Grammar (Ciltli)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>40</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789944680325</t>
+          <t>9789944680615</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>O Öldü Biz Yaşıyoruz</t>
+          <t>Taşların Gücü ve Burçlar</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>7.41</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789944680448</t>
+          <t>9789944680431</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme</t>
+          <t>Sosyalizm Öldü mü?</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>75</v>
+        <v>110</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789944680653</t>
+          <t>9789944680400</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Hayatname - 2</t>
+          <t>Sevgimiz Dansözdü</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>11.11</v>
+        <v>55</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789944680387</t>
+          <t>9789944680295</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Tebessüm</t>
+          <t>Ölü Yaşar Kadın Hikayesi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>75</v>
+        <v>35</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789944680462</t>
+          <t>9789944680417</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Gezegenimiz ve Biz - Mavi Kitap - Cilt: 1</t>
+          <t>Oyun Başlıyor</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789944680608</t>
+          <t>9789944680325</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Garuda</t>
+          <t>O Öldü Biz Yaşıyoruz</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>140</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789944680493</t>
+          <t>9789944680448</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Eyy Kibirli Yargıç</t>
+          <t>Küreselleşme</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>35</v>
+        <v>75</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789944680332</t>
+          <t>9789944680653</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Doğum</t>
+          <t>Hayatname - 2</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>35</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786056058608</t>
+          <t>9789944680387</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Devren Kiralık Sloganlar</t>
+          <t>Gizemli Tebessüm</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>35</v>
+        <v>75</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789944680677</t>
+          <t>9789944680462</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Delikanlı</t>
+          <t>Gezegenimiz ve Biz - Mavi Kitap - Cilt: 1</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>160</v>
+        <v>45</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786058947405</t>
+          <t>9789944680608</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Boğazımda Düğümlenenler</t>
+          <t>Garuda</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>55</v>
+        <v>140</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789944680578</t>
+          <t>9789944680493</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Bayramlıklar 3</t>
+          <t>Eyy Kibirli Yargıç</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>7.41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789944680561</t>
+          <t>9789944680332</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Bayramlıklar 2</t>
+          <t>Doğum</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>7.41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789944680592</t>
+          <t>9786056058608</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Başbakanın Günlüğü</t>
+          <t>Devren Kiralık Sloganlar</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>75</v>
+        <v>35</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789944680585</t>
+          <t>9789944680677</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Aşk’lık Grevi</t>
+          <t>Delikanlı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>35</v>
+        <v>160</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789944680363</t>
+          <t>9786058947405</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Akisa</t>
+          <t>Boğazımda Düğümlenenler</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>35</v>
+        <v>55</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789944680288</t>
+          <t>9789944680578</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>12; Uğur’un Yaşı</t>
+          <t>Bayramlıklar 3</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>12</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789944680318</t>
+          <t>9789944680561</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Ölmek İstiyordum</t>
+          <t>Bayramlıklar 2</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>35</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789944680424</t>
+          <t>9789944680592</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Ölmek Kolaydı... Ama Sen Vardın!</t>
+          <t>Başbakanın Günlüğü</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>35</v>
+        <v>75</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789944680707</t>
+          <t>9789944680585</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Odam Aşk Mezarlığı</t>
+          <t>Aşk’lık Grevi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789944680349</t>
+          <t>9789944680363</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Annem</t>
+          <t>Akisa</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789944680639</t>
+          <t>9789944680288</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Anadolu İnsanı</t>
+          <t>12; Uğur’un Yaşı</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>25</v>
+        <v>120</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789944680356</t>
+          <t>9789944680318</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Aleviler</t>
+          <t>Ölmek İstiyordum</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>260</v>
+        <v>35</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789944680554</t>
+          <t>9789944680424</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Alevi Soykırımı</t>
+          <t>Ölmek Kolaydı... Ama Sen Vardın!</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
+          <t>9789944680707</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Odam Aşk Mezarlığı</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9789944680349</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Annem</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9789944680639</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu İnsanı</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9789944680356</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Aleviler</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9789944680554</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Alevi Soykırımı</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
           <t>9786058947443</t>
         </is>
       </c>
-      <c r="B85" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Rah-ı Hakikat</t>
         </is>
       </c>
-      <c r="C85" s="1">
+      <c r="C90" s="1">
         <v>420</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>