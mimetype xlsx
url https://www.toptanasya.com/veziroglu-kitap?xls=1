--- v0 (2026-02-14)
+++ v1 (2026-07-03)
@@ -94,66 +94,66 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9789944901000</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Türk Edebiyatından Seçmeler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9789944901031</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Fıkralar ve Komplimanlar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9789944901062</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>İngilizce Kültürel Testler ve Atasözleri</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>600</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>