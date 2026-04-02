--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -94,286 +94,286 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786056943867</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Benekliler Kulübü</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>170</v>
+        <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786056943850</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Kakadiyar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786056792243</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Çok Bilen Orso İle Su Altı Dünyası - Faaliyet Kitabı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786056792229</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Yavru Karga - Parkta</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786056792212</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Yavru Karga - Ormanda</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786056792236</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Yavru Karga - Piknikte</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786056792205</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Yavru Karga - Denizde</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786056792281</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Dedemin Bahçesi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>290</v>
+        <v>370</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786056792298</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Yavru Karga Buzda</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786056792250</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Yavru Karga Bahçede</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786056792267</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Yavru Karga Bağda</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786056792274</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Yavru Karga Partide</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786056943843</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Kardeş Payı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786056943836</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Kırmızı Şemsiye Ağacı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786056943829</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Arya’nın Büyülü Dünyası</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786056943812</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Kardeşim Olmadan Önce</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786056943805</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Şiraz'ın Bilge Kalbi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>290</v>
+        <v>370</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>