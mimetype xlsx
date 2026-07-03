--- v0 (2026-02-14)
+++ v1 (2026-07-03)
@@ -94,171 +94,171 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786259271538</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Padişahları</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259271521</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>İlluminati Siyon Protokolleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259271507</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Türkiye Kehaneti ve İsrail’in Yok Oluşu</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9789752411531</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Devlet Çöktü</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9789752411548</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Çocuklar İçin Nutuk</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9789752411432</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>146B - Celladın Dönüş Hükmü</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9789752411357</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Mahşerin Dört Atlısı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9789752411463</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Benim Adım Cumhuriyet</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9789752411333</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Bill Gates Melek mi Şeytan mı?</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>600</v>
+        <v>650</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9789752411289</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Arkadaşım Atatürk</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>