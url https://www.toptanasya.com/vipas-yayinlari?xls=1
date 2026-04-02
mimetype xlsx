--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -169,51 +169,51 @@
         <is>
           <t>9789755640711</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Genel Kimya Laboratuar Deneyleri 1</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9789755640778</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Makro Ekonomi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>270</v>
+        <v>324</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9789755641409</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Su ve Atıksu Arıtımında Fiziksel Temel İşlemler</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9789755641171</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>