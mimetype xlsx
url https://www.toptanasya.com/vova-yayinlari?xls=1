--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -85,5800 +85,5890 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258548211</t>
+          <t>9786258548372</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Unutma</t>
+          <t>Kayıp Sesler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>220</v>
+        <v>390</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258548136</t>
+          <t>9786258548303</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kozanoğlu</t>
+          <t>Milli Mücadelede Karadeniz Destanı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>390</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258548280</t>
+          <t>9786258548358</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Yaşam 5.0</t>
+          <t>El Cinni Haris Hisar Muhafızları</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>315</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258548167</t>
+          <t>9786258548402</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Gönül İncisi</t>
+          <t>Gizemli Köşkün Altın Anahtarı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258548273</t>
+          <t>9786258548365</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Munzur Baba</t>
+          <t>Gılgamış ve Ağlayan Yakup</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>270</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258548198</t>
+          <t>9786258548341</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Hayat Denge Modeli</t>
+          <t>Tayfun'la Saklambaç</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>230</v>
+        <v>190</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258548252</t>
+          <t>9786258548211</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ormanın Kraliçesi Fity</t>
+          <t>Unutma</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258548075</t>
+          <t>9786258548136</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Çobanın Sağdığı Dünya</t>
+          <t>Kozanoğlu</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255645876</t>
+          <t>9786258548280</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Mıh Gibi</t>
+          <t>Yaşam 5.0</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>260</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258548044</t>
+          <t>9786258548167</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Duyulmayan Çığlıklar</t>
+          <t>Gönül İncisi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>700</v>
+        <v>130</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258548082</t>
+          <t>9786258548273</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Allah’ın Son Mührü Mehdi</t>
+          <t>Munzur Baba</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255645982</t>
+          <t>9786258548198</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Masum Gecenin Suçluları Bir Osmanlı Polisiyesi</t>
+          <t>Hayat Denge Modeli</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258548105</t>
+          <t>9786258548252</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kemiklerin Mirası</t>
+          <t>Ormanın Kraliçesi Fity</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>175</v>
+        <v>220</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258548129</t>
+          <t>9786258548075</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Güzeldir Yaşamak</t>
+          <t>Çobanın Sağdığı Dünya</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>230</v>
+        <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258548112</t>
+          <t>9786255645876</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Unutmadım Unutamam Ki</t>
+          <t>Mıh Gibi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>225</v>
+        <v>260</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258548099</t>
+          <t>9786258548044</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ekmek Parası</t>
+          <t>Duyulmayan Çığlıklar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>270</v>
+        <v>700</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255645487</t>
+          <t>9786258548082</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sevme Beni</t>
+          <t>Allah’ın Son Mührü Mehdi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258548006</t>
+          <t>9786255645982</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sade Kutlama</t>
+          <t>Masum Gecenin Suçluları Bir Osmanlı Polisiyesi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>270</v>
+        <v>280</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255645999</t>
+          <t>9786258548105</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bir Çay Koy Usta</t>
+          <t>Kemiklerin Mirası</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>270</v>
+        <v>175</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255645975</t>
+          <t>9786258548129</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Yoruldum Yaşamaktan</t>
+          <t>Güzeldir Yaşamak</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255645968</t>
+          <t>9786258548112</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Bir Türkü İyi Gider</t>
+          <t>Unutmadım Unutamam Ki</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>260</v>
+        <v>225</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258548013</t>
+          <t>9786258548099</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Geçmeyen Dertlerim Var</t>
+          <t>Ekmek Parası</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>260</v>
+        <v>270</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255645944</t>
+          <t>9786255645487</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Gönül Yarası</t>
+          <t>Sevme Beni</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258548037</t>
+          <t>9786258548006</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Katran Gibi Kara</t>
+          <t>Sade Kutlama</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>570</v>
+        <v>270</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258548068</t>
+          <t>9786255645999</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sungur</t>
+          <t>Bir Çay Koy Usta</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>160</v>
+        <v>270</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258548051</t>
+          <t>9786255645975</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kabaralı Kundura</t>
+          <t>Yoruldum Yaşamaktan</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>365</v>
+        <v>260</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255645791</t>
+          <t>9786255645968</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Rezonansı</t>
+          <t>Bir Türkü İyi Gider</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>485</v>
+        <v>260</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255645869</t>
+          <t>9786258548013</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Ne Anne</t>
+          <t>Geçmeyen Dertlerim Var</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>155</v>
+        <v>260</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255645807</t>
+          <t>9786255645944</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Merdivende Birleşen Kalpler</t>
+          <t>Gönül Yarası</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>290</v>
+        <v>280</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255645821</t>
+          <t>9786258548037</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Dünya Barışı İçin Zeynep Alkan Çin’de</t>
+          <t>Katran Gibi Kara</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>185</v>
+        <v>570</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255645814</t>
+          <t>9786258548068</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Eğitime Genel Bir Bakış</t>
+          <t>Sungur</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>170</v>
+        <v>160</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255645845</t>
+          <t>9786258548051</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kimseli Kimsesizlik</t>
+          <t>Kabaralı Kundura</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>195</v>
+        <v>365</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255645852</t>
+          <t>9786255645791</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Sönen Mum</t>
+          <t>Aşkın Rezonansı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>180</v>
+        <v>485</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258548020</t>
+          <t>9786255645869</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Zeytin Baba</t>
+          <t>Benim Adım Ne Anne</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>235</v>
+        <v>155</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255645920</t>
+          <t>9786255645807</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Karma Kalem</t>
+          <t>Merdivende Birleşen Kalpler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>245</v>
+        <v>290</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255645937</t>
+          <t>9786255645821</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ortaya Karışık</t>
+          <t>Dünya Barışı İçin Zeynep Alkan Çin’de</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>215</v>
+        <v>185</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255645906</t>
+          <t>9786255645814</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Dilimden Dökülenler</t>
+          <t>Eğitime Genel Bir Bakış</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>235</v>
+        <v>170</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255645913</t>
+          <t>9786255645845</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Unutmadan</t>
+          <t>Kimseli Kimsesizlik</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>385</v>
+        <v>195</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255645890</t>
+          <t>9786255645852</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Aklınızda Kalsın</t>
+          <t>Sönen Mum</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>390</v>
+        <v>180</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255645692</t>
+          <t>9786258548020</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Aşk Bana Uçurum</t>
+          <t>Zeytin Baba</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>195</v>
+        <v>235</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255645708</t>
+          <t>9786255645920</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Çay Kıyısı</t>
+          <t>Karma Kalem</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>235</v>
+        <v>245</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255645685</t>
+          <t>9786255645937</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Faytoncular Caddesi</t>
+          <t>Ortaya Karışık</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>265</v>
+        <v>215</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255645777</t>
+          <t>9786255645906</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>2026 12 Aylık Aşk, Sağlık, Para Rehberiniz</t>
+          <t>Dilimden Dökülenler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>480</v>
+        <v>235</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255645647</t>
+          <t>9786255645913</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Bize Size Rize</t>
+          <t>Unutmadan</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>300</v>
+        <v>385</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255645784</t>
+          <t>9786255645890</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Dijital Pandemi</t>
+          <t>Aklınızda Kalsın</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>145</v>
+        <v>390</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786255645722</t>
+          <t>9786255645692</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Ekonominin Dili Borçtan Kurtulma Huzurla Buluşma</t>
+          <t>Aşk Bana Uçurum</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>300</v>
+        <v>195</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255645715</t>
+          <t>9786255645708</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hayatımdan Esintiler</t>
+          <t>Çay Kıyısı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255645623</t>
+          <t>9786255645685</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İlya</t>
+          <t>Faytoncular Caddesi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>295</v>
+        <v>265</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255645739</t>
+          <t>9786255645777</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kumyatak’tan Anektodlar ve İz Bırakanlar</t>
+          <t>2026 12 Aylık Aşk, Sağlık, Para Rehberiniz</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>290</v>
+        <v>480</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786255645616</t>
+          <t>9786255645647</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kutlu Aşk</t>
+          <t>Bize Size Rize</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786255645630</t>
+          <t>9786255645784</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kutlu Söz Selam</t>
+          <t>Dijital Pandemi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>270</v>
+        <v>145</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786255645654</t>
+          <t>9786255645722</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kutlu Yazılar</t>
+          <t>Ekonominin Dili Borçtan Kurtulma Huzurla Buluşma</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>310</v>
+        <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255645678</t>
+          <t>9786255645715</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Küllerinden Doğan Işık</t>
+          <t>Hayatımdan Esintiler</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>270</v>
+        <v>210</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786255645753</t>
+          <t>9786255645623</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Ne Var Ne Çok</t>
+          <t>İlya</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>360</v>
+        <v>295</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786255645746</t>
+          <t>9786255645739</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Sparks’ın Öyküsü 2</t>
+          <t>Kumyatak’tan Anektodlar ve İz Bırakanlar</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>130</v>
+        <v>290</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786255645760</t>
+          <t>9786255645616</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Tesadüf Kız</t>
+          <t>Kutlu Aşk</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>580</v>
+        <v>260</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255645661</t>
+          <t>9786255645630</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Şiir Dünyasından Güçlü Kalemler 2</t>
+          <t>Kutlu Söz Selam</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>230</v>
+        <v>270</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255645593</t>
+          <t>9786255645654</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Defteri Kebir</t>
+          <t>Kutlu Yazılar</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>260</v>
+        <v>310</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786255645555</t>
+          <t>9786255645678</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Salkım Söğüt</t>
+          <t>Küllerinden Doğan Işık</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>225</v>
+        <v>270</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786255645449</t>
+          <t>9786255645753</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin İlkleri (Yüzyılın İlkleri)</t>
+          <t>Ne Var Ne Çok</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>800</v>
+        <v>360</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786255645562</t>
+          <t>9786255645746</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Unutulmuş Yıldızlar</t>
+          <t>Sparks’ın Öyküsü 2</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>245</v>
+        <v>130</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786255645579</t>
+          <t>9786255645760</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Hayatla Buluştum</t>
+          <t>Tesadüf Kız</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>240</v>
+        <v>580</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786255645586</t>
+          <t>9786255645661</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Sirius'tan Gelen</t>
+          <t>Şiir Dünyasından Güçlü Kalemler 2</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>310</v>
+        <v>230</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786255645227</t>
+          <t>9786255645593</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>A'dan Z'ye Çocuk ve Anne Baba Eğitiminin Önemi</t>
+          <t>Defteri Kebir</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>190</v>
+        <v>260</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786255645548</t>
+          <t>9786255645555</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>10. Sınıf Kimya</t>
+          <t>Salkım Söğüt</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>450</v>
+        <v>225</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786255645425</t>
+          <t>9786255645449</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Gerçekleri</t>
+          <t>Türkiye'nin İlkleri (Yüzyılın İlkleri)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>195</v>
+        <v>800</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786255645524</t>
+          <t>9786255645562</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Deniz Mavisi</t>
+          <t>Unutulmuş Yıldızlar</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>155</v>
+        <v>245</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786255645517</t>
+          <t>9786255645579</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Şehrin Nefesi</t>
+          <t>Hayatla Buluştum</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786255645470</t>
+          <t>9786255645586</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Sevda Yanığı</t>
+          <t>Sirius'tan Gelen</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>275</v>
+        <v>310</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786255645463</t>
+          <t>9786255645227</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Yalan Dünya</t>
+          <t>A'dan Z'ye Çocuk ve Anne Baba Eğitiminin Önemi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>270</v>
+        <v>190</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786255645494</t>
+          <t>9786255645548</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Aşığım</t>
+          <t>10. Sınıf Kimya</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>255</v>
+        <v>450</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786255645500</t>
+          <t>9786255645425</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Ömür Törpüleri</t>
+          <t>Yaşamın Gerçekleri</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>265</v>
+        <v>195</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786255645531</t>
+          <t>9786255645524</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Aşk Bana Tuzak</t>
+          <t>Deniz Mavisi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>205</v>
+        <v>155</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786255645388</t>
+          <t>9786255645517</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Tomar'ca Mülahazalar</t>
+          <t>Şehrin Nefesi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>460</v>
+        <v>260</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786255645395</t>
+          <t>9786255645470</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Hayat Okulunda İnsan Olabilmek</t>
+          <t>Sevda Yanığı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>240</v>
+        <v>275</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786255645432</t>
+          <t>9786255645463</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka ve İnsan - Ayna Ayna Söyle Bana</t>
+          <t>Yalan Dünya</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>495</v>
+        <v>270</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786255645418</t>
+          <t>9786255645494</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>İnsani ve İktisadi Gelişim</t>
+          <t>Aşığım</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>335</v>
+        <v>255</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786255645371</t>
+          <t>9786255645500</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Zincirlerin Ardında</t>
+          <t>Ömür Törpüleri</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>130</v>
+        <v>265</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786255645401</t>
+          <t>9786255645531</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Şamanın Tılsımı ve Ritüeller</t>
+          <t>Aşk Bana Tuzak</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>435</v>
+        <v>205</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786255645289</t>
+          <t>9786255645388</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Promptoloji</t>
+          <t>Tomar'ca Mülahazalar</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>295</v>
+        <v>460</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786255645340</t>
+          <t>9786255645395</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Pempinik'in Rüyaları - 1</t>
+          <t>Hayat Okulunda İnsan Olabilmek</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>125</v>
+        <v>240</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786255645296</t>
+          <t>9786255645432</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Islak Kadınlar</t>
+          <t>Yapay Zeka ve İnsan - Ayna Ayna Söyle Bana</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>255</v>
+        <v>495</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786255645098</t>
+          <t>9786255645418</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Tersinim Biyolojisi</t>
+          <t>İnsani ve İktisadi Gelişim</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>720</v>
+        <v>335</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786255645180</t>
+          <t>9786255645371</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Dişe Diş-1 Tenin Ötesinde</t>
+          <t>Zincirlerin Ardında</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>605</v>
+        <v>130</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786255645357</t>
+          <t>9786255645401</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Pempinik'in Rüyaları - 2</t>
+          <t>Şamanın Tılsımı ve Ritüeller</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>125</v>
+        <v>435</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786255645241</t>
+          <t>9786255645289</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Fakir Dünya</t>
+          <t>Promptoloji</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>145</v>
+        <v>295</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786255645234</t>
+          <t>9786255645340</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Öyküler -2- Anılar</t>
+          <t>Pempinik'in Rüyaları - 1</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>190</v>
+        <v>125</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786255645364</t>
+          <t>9786255645296</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Nurgül ve Gizemli Zaman Yolcusu 2. Kitap</t>
+          <t>Islak Kadınlar</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>425</v>
+        <v>255</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786255645104</t>
+          <t>9786255645098</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>İnsanlar Hayvan Mı?</t>
+          <t>Tersinim Biyolojisi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>285</v>
+        <v>720</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786255645258</t>
+          <t>9786255645180</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kelebeğin İsyanı</t>
+          <t>Dişe Diş-1 Tenin Ötesinde</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>150</v>
+        <v>605</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786255645159</t>
+          <t>9786255645357</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Yaratılış ve Bilim</t>
+          <t>Pempinik'in Rüyaları - 2</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>285</v>
+        <v>125</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786255645210</t>
+          <t>9786255645241</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Bir Gidiş Hikayesi</t>
+          <t>Fakir Dünya</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>245</v>
+        <v>145</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786255645302</t>
+          <t>9786255645234</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kaynaktan Söze Yansımalar</t>
+          <t>Öyküler -2- Anılar</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>240</v>
+        <v>190</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786255645319</t>
+          <t>9786255645364</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sözlerin Hatırlattıkları</t>
+          <t>Nurgül ve Gizemli Zaman Yolcusu 2. Kitap</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>270</v>
+        <v>425</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786255645166</t>
+          <t>9786255645104</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Ekonomik ve Sosyal Kurumlarda Psiko-Dinamik Yöntemler</t>
+          <t>İnsanlar Hayvan Mı?</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>255</v>
+        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786255645265</t>
+          <t>9786255645258</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Ferdan Gelin</t>
+          <t>Kelebeğin İsyanı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>565</v>
+        <v>150</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786255645203</t>
+          <t>9786255645159</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Mor Cennet Kanatsız Kuşlar</t>
+          <t>Yaratılış ve Bilim</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>245</v>
+        <v>285</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786255645272</t>
+          <t>9786255645210</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Düzgün Baba</t>
+          <t>Bir Gidiş Hikayesi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>170</v>
+        <v>245</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786255645197</t>
+          <t>9786255645302</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerimde Hz. Muhammed</t>
+          <t>Kaynaktan Söze Yansımalar</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>195</v>
+        <v>240</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786255645333</t>
+          <t>9786255645319</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Bioenerji - Sufi Şifa - 2</t>
+          <t>Güzel Sözlerin Hatırlattıkları</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>375</v>
+        <v>270</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786255645326</t>
+          <t>9786255645166</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Bioenerji - Sufi Şifa - 1</t>
+          <t>Ekonomik ve Sosyal Kurumlarda Psiko-Dinamik Yöntemler</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>285</v>
+        <v>255</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786255645173</t>
+          <t>9786255645265</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Düzenli Kazanç</t>
+          <t>Ferdan Gelin</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>350</v>
+        <v>565</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786255645128</t>
+          <t>9786255645203</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Üniversiteli Köylü</t>
+          <t>Mor Cennet Kanatsız Kuşlar</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>595</v>
+        <v>245</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786255645135</t>
+          <t>9786255645272</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>San Francisco Tokyo Hattı</t>
+          <t>Düzgün Baba</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>140</v>
+        <v>170</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786255645142</t>
+          <t>9786255645197</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Eliz'in Bir Günü</t>
+          <t>Kur’an-ı Kerimde Hz. Muhammed</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>185</v>
+        <v>195</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786255645029</t>
+          <t>9786255645333</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Komün Şer'an</t>
+          <t>Bioenerji - Sufi Şifa - 2</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>230</v>
+        <v>375</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786255645074</t>
+          <t>9786255645326</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Togan Makaleler ve Günlük Yazılar Aktüel 1</t>
+          <t>Bioenerji - Sufi Şifa - 1</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>1000</v>
+        <v>285</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786255645081</t>
+          <t>9786255645173</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Monad</t>
+          <t>Düzenli Kazanç</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>725</v>
+        <v>350</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786255645005</t>
+          <t>9786255645128</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Gitme</t>
+          <t>Üniversiteli Köylü</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>285</v>
+        <v>595</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786255645050</t>
+          <t>9786255645135</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed;in (A.S) Çocukluğu ve Gençliği</t>
+          <t>San Francisco Tokyo Hattı</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>345</v>
+        <v>140</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256168442</t>
+          <t>9786255645142</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimizin Aile Hayatı - İslam Tarihi - Hane-i Saadet</t>
+          <t>Eliz'in Bir Günü</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>290</v>
+        <v>185</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786255645012</t>
+          <t>9786255645029</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Eğitimin İflası ve Umut - Türkiye'nin Eğitimin Serüveni</t>
+          <t>Komün Şer'an</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786255645067</t>
+          <t>9786255645074</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Sel</t>
+          <t>Togan Makaleler ve Günlük Yazılar Aktüel 1</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>530</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256168985</t>
+          <t>9786255645081</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Vaktin İzinde - Her Kalbin Mevsimi Var</t>
+          <t>Monad</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>185</v>
+        <v>725</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256168824</t>
+          <t>9786255645005</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Sanat Üzerine Tartışmalar</t>
+          <t>Gitme</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>170</v>
+        <v>285</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786255645036</t>
+          <t>9786255645050</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Şiir Dünyasından Güçlü Kalemler</t>
+          <t>Hz. Muhammed;in (A.S) Çocukluğu ve Gençliği</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>230</v>
+        <v>345</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786255645043</t>
+          <t>9786256168442</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Kalbimin Sesi Kalemimin Efendisi</t>
+          <t>Peygamberimizin Aile Hayatı - İslam Tarihi - Hane-i Saadet</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>400</v>
+        <v>290</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256168657</t>
+          <t>9786255645012</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Dokunaklı Masallar - Hüzünlü Masallar 2</t>
+          <t>Eğitimin İflası ve Umut - Türkiye'nin Eğitimin Serüveni</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>145</v>
+        <v>230</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256168961</t>
+          <t>9786255645067</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Yarısı Masal Oldu</t>
+          <t>Sel</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>250</v>
+        <v>530</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256168947</t>
+          <t>9786256168985</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Aşık Seyfullah Aşık Salih Der ki</t>
+          <t>Kayıp Vaktin İzinde - Her Kalbin Mevsimi Var</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>230</v>
+        <v>185</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786256168916</t>
+          <t>9786256168824</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Battığı Yerden Ay Doğar Zeynep Alkan 2 - Büyük Tuzak</t>
+          <t>Sanat Üzerine Tartışmalar</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>465</v>
+        <v>170</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256168459</t>
+          <t>9786255645036</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Benzersiz Masallar - Eğlenceli Masallar 2</t>
+          <t>Şiir Dünyasından Güçlü Kalemler</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>155</v>
+        <v>230</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786256168923</t>
+          <t>9786255645043</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Dünya Barışı İçin Zeynep Alkan İran'da</t>
+          <t>Kalbimin Sesi Kalemimin Efendisi</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>225</v>
+        <v>400</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256168534</t>
+          <t>9786256168657</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Kader Çiçekleri 3 – Sevmenin Bedeli</t>
+          <t>Dokunaklı Masallar - Hüzünlü Masallar 2</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>420</v>
+        <v>145</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256168510</t>
+          <t>9786256168961</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Kader Çiçekleri 1 – Şeytanın Pençeleri</t>
+          <t>Yarısı Masal Oldu</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786256168954</t>
+          <t>9786256168947</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Kolaj... Ekonomik ve Siyasal Karalamalar!</t>
+          <t>Aşık Seyfullah Aşık Salih Der ki</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786256168930</t>
+          <t>9786256168916</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Gurbet Kuşları Tatilde</t>
+          <t>Güneşin Battığı Yerden Ay Doğar Zeynep Alkan 2 - Büyük Tuzak</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>165</v>
+        <v>465</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786256168527</t>
+          <t>9786256168459</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Kader Çiçekleri 2 – Umuda Yolculuk</t>
+          <t>Benzersiz Masallar - Eğlenceli Masallar 2</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>635</v>
+        <v>155</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786256168565</t>
+          <t>9786256168923</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Kader Çiçekleri 5 – Cadı Kazanı</t>
+          <t>Dünya Barışı İçin Zeynep Alkan İran'da</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>450</v>
+        <v>225</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786256168558</t>
+          <t>9786256168534</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Kader Çiçekleri 4 – Vurgun</t>
+          <t>Kader Çiçekleri 3 – Sevmenin Bedeli</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>600</v>
+        <v>420</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786256168886</t>
+          <t>9786256168510</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Başka Bahara Kalan Baharlar</t>
+          <t>Kader Çiçekleri 1 – Şeytanın Pençeleri</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>220</v>
+        <v>450</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786256168848</t>
+          <t>9786256168954</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Tozu Kadim Savaş</t>
+          <t>Kolaj... Ekonomik ve Siyasal Karalamalar!</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786256168855</t>
+          <t>9786256168930</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Öykü'lere Öykü'nerek Öykü'leşmiş Kitap</t>
+          <t>Gurbet Kuşları Tatilde</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>280</v>
+        <v>165</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786256168862</t>
+          <t>9786256168527</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığa Işık Tutmuş Altın Sözler</t>
+          <t>Kader Çiçekleri 2 – Umuda Yolculuk</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>200</v>
+        <v>635</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256168756</t>
+          <t>9786256168565</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Karagus Kalesi</t>
+          <t>Kader Çiçekleri 5 – Cadı Kazanı</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>205</v>
+        <v>450</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256168879</t>
+          <t>9786256168558</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Maşuk</t>
+          <t>Kader Çiçekleri 4 – Vurgun</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786256168787</t>
+          <t>9786256168886</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>İsmail Tatar Bestelerim</t>
+          <t>Başka Bahara Kalan Baharlar</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>505</v>
+        <v>220</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256168800</t>
+          <t>9786256168848</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Ortasında Bir Aşk</t>
+          <t>Zamanın Tozu Kadim Savaş</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>235</v>
+        <v>550</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786256168794</t>
+          <t>9786256168855</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Al Götür</t>
+          <t>Öykü'lere Öykü'nerek Öykü'leşmiş Kitap</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>170</v>
+        <v>280</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256168770</t>
+          <t>9786256168862</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Seçtim Seni</t>
+          <t>İnsanlığa Işık Tutmuş Altın Sözler</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>315</v>
+        <v>200</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786256168817</t>
+          <t>9786256168756</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Uyum Locası</t>
+          <t>Karagus Kalesi</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>385</v>
+        <v>205</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786256168763</t>
+          <t>9786256168879</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>2020-2040 Dünyayı Etkileyecek Olaylar Silsilesi</t>
+          <t>Maşuk</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786256168831</t>
+          <t>9786256168787</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Rizeli Bir Ziraatçının Evrâk-ı Metrukesi</t>
+          <t>İsmail Tatar Bestelerim</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>400</v>
+        <v>505</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786256168589</t>
+          <t>9786256168800</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Performanslı Takımlar ve Etkinlik</t>
+          <t>Tarihin Ortasında Bir Aşk</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>285</v>
+        <v>235</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786256168640</t>
+          <t>9786256168794</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Pahalı Başkanlık Sistemi</t>
+          <t>Al Götür</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>260</v>
+        <v>170</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786256168664</t>
+          <t>9786256168770</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Çöl Rüzgarı</t>
+          <t>Seçtim Seni</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>160</v>
+        <v>315</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786256168718</t>
+          <t>9786256168817</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Çobanın Aşkı</t>
+          <t>Uyum Locası</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>260</v>
+        <v>385</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786256168343</t>
+          <t>9786256168763</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>İmam Gazzali'den Manevi Terapi</t>
+          <t>2020-2040 Dünyayı Etkileyecek Olaylar Silsilesi</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>470</v>
+        <v>210</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786256168732</t>
+          <t>9786256168831</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Hayattan Candan Esintiler – 2-</t>
+          <t>Rizeli Bir Ziraatçının Evrâk-ı Metrukesi</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>195</v>
+        <v>400</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786256168725</t>
+          <t>9786256168589</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Anlat Bana Babaanne</t>
+          <t>Yüksek Performanslı Takımlar ve Etkinlik</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>345</v>
+        <v>285</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786256168749</t>
+          <t>9786256168640</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Beyond Borders Collobrative Action For Our Planet</t>
+          <t>Dünyanın En Pahalı Başkanlık Sistemi</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786256168671</t>
+          <t>9786256168664</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Öyküler -1-</t>
+          <t>Çöl Rüzgarı</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786256168701</t>
+          <t>9786256168718</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Anıları</t>
+          <t>Çobanın Aşkı</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>475</v>
+        <v>260</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786256168695</t>
+          <t>9786256168343</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Bir Başağın Hikayesi</t>
+          <t>İmam Gazzali'den Manevi Terapi</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>130</v>
+        <v>470</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786256168688</t>
+          <t>9786256168732</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Dalga</t>
+          <t>Hayattan Candan Esintiler – 2-</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>135</v>
+        <v>195</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786256168619</t>
+          <t>9786256168725</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Temizlik</t>
+          <t>Anlat Bana Babaanne</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>240</v>
+        <v>345</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786256168602</t>
+          <t>9786256168749</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Ata’ya Son Armağan</t>
+          <t>Beyond Borders Collobrative Action For Our Planet</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>245</v>
+        <v>200</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786256168473</t>
+          <t>9786256168671</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Düşlerden Kırıntılar</t>
+          <t>Öyküler -1-</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>165</v>
+        <v>220</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786256168350</t>
+          <t>9786256168701</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Hezar Kandil</t>
+          <t>Dedemin Anıları</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>180</v>
+        <v>475</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786256168404</t>
+          <t>9786256168695</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Değerler Eğitimi</t>
+          <t>Bir Başağın Hikayesi</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>180</v>
+        <v>130</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786256168596</t>
+          <t>9786256168688</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Gülüşlerinde Gizli Sevdam</t>
+          <t>Sessiz Dalga</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>195</v>
+        <v>135</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786256168633</t>
+          <t>9786256168619</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Mavi Bir Umut</t>
+          <t>Temizlik</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786256168466</t>
+          <t>9786256168602</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Gülüm</t>
+          <t>Ata’ya Son Armağan</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>260</v>
+        <v>245</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786256168305</t>
+          <t>9786256168473</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Serlerin Kaybı</t>
+          <t>Düşlerden Kırıntılar</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>790</v>
+        <v>165</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786256168299</t>
+          <t>9786256168350</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Sizi Cehennem Bile Kabul Etmeyecek</t>
+          <t>Hezar Kandil</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>815</v>
+        <v>180</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786256168626</t>
+          <t>9786256168404</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Bir Ömürden Satırlar</t>
+          <t>Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786256168367</t>
+          <t>9786256168596</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Çınaraltı Yağmurları</t>
+          <t>Gülüşlerinde Gizli Sevdam</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>175</v>
+        <v>195</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786256168480</t>
+          <t>9786256168633</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Papatyanın Suçu Ne</t>
+          <t>Mavi Bir Umut</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786256168572</t>
+          <t>9786256168466</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>30 Şubat</t>
+          <t>Gülüm</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>160</v>
+        <v>260</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786256168220</t>
+          <t>9786256168305</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>İzin Olsun Be İnce</t>
+          <t>Serlerin Kaybı</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>250</v>
+        <v>790</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786256168268</t>
+          <t>9786256168299</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Tersinim Gerçeğinin Toplumsal Yönü</t>
+          <t>Sizi Cehennem Bile Kabul Etmeyecek</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>480</v>
+        <v>815</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786256168411</t>
+          <t>9786256168626</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Gül</t>
+          <t>Bir Ömürden Satırlar</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>215</v>
+        <v>160</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786256168381</t>
+          <t>9786256168367</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Kördüğüm</t>
+          <t>Çınaraltı Yağmurları</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>245</v>
+        <v>175</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786256168398</t>
+          <t>9786256168480</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Kördüğüm Eğitim</t>
+          <t>Papatyanın Suçu Ne</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>245</v>
+        <v>190</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786256168282</t>
+          <t>9786256168572</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Evrimi Safsatası</t>
+          <t>30 Şubat</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786256168206</t>
+          <t>9786256168220</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Hakikatin İzinde Güncel Meseleler</t>
+          <t>İzin Olsun Be İnce</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>395</v>
+        <v>250</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786256168213</t>
+          <t>9786256168268</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Bütünsüz Parçalar</t>
+          <t>Tersinim Gerçeğinin Toplumsal Yönü</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>185</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786256168275</t>
+          <t>9786256168411</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed'in (A.S) Ataları</t>
+          <t>Aynadaki Gül</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>275</v>
+        <v>215</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786256168312</t>
+          <t>9786256168381</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Oluş Sıralarına Göre İlk Müslümanlar</t>
+          <t>Kördüğüm</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>345</v>
+        <v>245</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786256168237</t>
+          <t>9786256168398</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Simin-i Danişver Cennet Gibi Şehir (İnceleme)</t>
+          <t>Kördüğüm Eğitim</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>205</v>
+        <v>245</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786256168244</t>
+          <t>9786256168282</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Evhadüddin-i Meragi ve Gazelleri (İnceleme)</t>
+          <t>İnsanın Evrimi Safsatası</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>575</v>
+        <v>300</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786256168374</t>
+          <t>9786256168206</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Şirince Hikayeler</t>
+          <t>Hakikatin İzinde Güncel Meseleler</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>140</v>
+        <v>395</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786256168428</t>
+          <t>9786256168213</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığın Sesi</t>
+          <t>Bütünsüz Parçalar</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>360</v>
+        <v>185</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786256168251</t>
+          <t>9786256168275</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Limandaki Cinayet</t>
+          <t>Hz. Muhammed'in (A.S) Ataları</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>150</v>
+        <v>275</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786256168497</t>
+          <t>9786256168312</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Fakir, Öksüz, Köylü, Çerkes Kızının Başarı Öyküsü Gupse</t>
+          <t>Müslüman Oluş Sıralarına Göre İlk Müslümanlar</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>165</v>
+        <v>345</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786256168445</t>
+          <t>9786256168237</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Hırsız Baharı</t>
+          <t>Simin-i Danişver Cennet Gibi Şehir (İnceleme)</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>150</v>
+        <v>205</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786256168336</t>
+          <t>9786256168244</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Hemşinli Kara Ahmet</t>
+          <t>Evhadüddin-i Meragi ve Gazelleri (İnceleme)</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>330</v>
+        <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786256168329</t>
+          <t>9786256168374</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Gölge İmparator</t>
+          <t>Şirince Hikayeler</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>485</v>
+        <v>140</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786256168183</t>
+          <t>9786256168428</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Aynalardan</t>
+          <t>Yalnızlığın Sesi</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>315</v>
+        <v>360</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786256168190</t>
+          <t>9786256168251</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Yakamozları Görünür Kılan Esaret</t>
+          <t>Limandaki Cinayet</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>345</v>
+        <v>150</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786256328723</t>
+          <t>9786256168497</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Hemşen Kültürü- Hemşen Ağzı Sözlüğü</t>
+          <t>Fakir, Öksüz, Köylü, Çerkes Kızının Başarı Öyküsü Gupse</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>640</v>
+        <v>165</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786256168169</t>
+          <t>9786256168445</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Çocuğumun Asıl Mirası – En Değerli Servet</t>
+          <t>Hırsız Baharı</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786256168176</t>
+          <t>9786256168336</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Dördüncü Cemre</t>
+          <t>Hemşinli Kara Ahmet</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>345</v>
+        <v>330</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786256168152</t>
+          <t>9786256168329</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Bir Dedenin Torunlarına Hikayesi Sadık Said</t>
+          <t>Gölge İmparator</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>155</v>
+        <v>485</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786256168145</t>
+          <t>9786256168183</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Bir Ananın Kınalı Kuzusu Bayrak Mahmut</t>
+          <t>Aynalardan</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>240</v>
+        <v>315</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786256168138</t>
+          <t>9786256168190</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Genel Müdür 7.0 Yeni Nesil Liderlik Yolculuğu</t>
+          <t>Yakamozları Görünür Kılan Esaret</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>400</v>
+        <v>345</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786256168121</t>
+          <t>9786256328723</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Lütfen Beni Yarım Bırak</t>
+          <t>Hemşen Kültürü- Hemşen Ağzı Sözlüğü</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>135</v>
+        <v>640</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786256168084</t>
+          <t>9786256168169</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Bestekarlar Çıkmazı</t>
+          <t>Çocuğumun Asıl Mirası – En Değerli Servet</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>540</v>
+        <v>130</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786256168107</t>
+          <t>9786256168176</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Firari Sürgün Şiirleri - Toplu Şiirler</t>
+          <t>Dördüncü Cemre</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>250</v>
+        <v>345</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786256168114</t>
+          <t>9786256168152</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Fikriye Hanım</t>
+          <t>Bir Dedenin Torunlarına Hikayesi Sadık Said</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>135</v>
+        <v>155</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786256168077</t>
+          <t>9786256168145</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Mendilimdeki Düşler</t>
+          <t>Bir Ananın Kınalı Kuzusu Bayrak Mahmut</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>290</v>
+        <v>240</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786256168060</t>
+          <t>9786256168138</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Sanatta Girişimcilik – Yaratıcı İş Modelinizi Nasıl Geliştirirsiniz ?</t>
+          <t>Genel Müdür 7.0 Yeni Nesil Liderlik Yolculuğu</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786256328846</t>
+          <t>9786256168121</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Pansiyon</t>
+          <t>Lütfen Beni Yarım Bırak</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>315</v>
+        <v>135</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786256168091</t>
+          <t>9786256168084</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Havuç’un Maceraları</t>
+          <t>Bestekarlar Çıkmazı</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>185</v>
+        <v>540</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786256168039</t>
+          <t>9786256168107</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Büyük Göç Büyük Gözaltı</t>
+          <t>Firari Sürgün Şiirleri - Toplu Şiirler</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>305</v>
+        <v>250</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786256168022</t>
+          <t>9786256168114</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Şiirin Kitabı – Bir Yakışıklının Anatomisi</t>
+          <t>Fikriye Hanım</t>
         </is>
       </c>
       <c r="C207" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786256168015</t>
+          <t>9786256168077</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Mektuplar</t>
+          <t>Mendilimdeki Düşler</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>165</v>
+        <v>290</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786256168046</t>
+          <t>9786256168060</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Maskeli Dostlar</t>
+          <t>Sanatta Girişimcilik – Yaratıcı İş Modelinizi Nasıl Geliştirirsiniz ?</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>175</v>
+        <v>220</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786256328969</t>
+          <t>9786256328846</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Sol</t>
+          <t>Pansiyon</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>250</v>
+        <v>315</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786256168053</t>
+          <t>9786256168091</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Size Sesleniş – Sen Ölmeyi Bilir misin ?</t>
+          <t>Havuç’un Maceraları</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>160</v>
+        <v>185</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786256328983</t>
+          <t>9786256168039</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Güz Sarısı</t>
+          <t>Büyük Göç Büyük Gözaltı</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>165</v>
+        <v>305</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786256328976</t>
+          <t>9786256168022</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Farz et ki</t>
+          <t>Şiirin Kitabı – Bir Yakışıklının Anatomisi</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>240</v>
+        <v>135</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786256328952</t>
+          <t>9786256168015</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Heyhat</t>
+          <t>Kayıp Mektuplar</t>
         </is>
       </c>
       <c r="C214" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786256328945</t>
+          <t>9786256168046</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Varoluştan Bugüne Sömüren ve Sömürülenler</t>
+          <t>Maskeli Dostlar</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>260</v>
+        <v>175</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786256328990</t>
+          <t>9786256328969</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya Diyarı</t>
+          <t>İnsancıl Sol</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786256168008</t>
+          <t>9786256168053</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Contes de ma mère</t>
+          <t>Size Sesleniş – Sen Ölmeyi Bilir misin ?</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>355</v>
+        <v>160</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786256328358</t>
+          <t>9786256328983</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Sarmaşık</t>
+          <t>Güz Sarısı</t>
         </is>
       </c>
       <c r="C218" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786256328631</t>
+          <t>9786256328976</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Psikoterapi Kültürel Bir Yaklaşım</t>
+          <t>Farz et ki</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786256328839</t>
+          <t>9786256328952</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Çeçence İngilizce Konuşma Kılavuzu</t>
+          <t>Heyhat</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>310</v>
+        <v>165</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786256328938</t>
+          <t>9786256328945</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Genel Psikoloji – Modern Zamanlarda Psikoloji</t>
+          <t>Varoluştan Bugüne Sömüren ve Sömürülenler</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>370</v>
+        <v>260</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786256328600</t>
+          <t>9786256328990</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Psikoterapi ve Çağdaş Psikoterapi Kuramları</t>
+          <t>Mezopotamya Diyarı</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>705</v>
+        <v>230</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786256328914</t>
+          <t>9786256168008</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Mira Uzayda Bale</t>
+          <t>Contes de ma mère</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>255</v>
+        <v>355</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786256328921</t>
+          <t>9786256328358</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Üşüyen Fırça</t>
+          <t>Sarmaşık</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>130</v>
+        <v>165</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786256328891</t>
+          <t>9786256328631</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Bu Benim Hikayem</t>
+          <t>Psikoterapi Kültürel Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>195</v>
+        <v>300</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786256328808</t>
+          <t>9786256328839</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Sandıkçı Şükrü Zalime Boyun Eğmeyen Eşkiya</t>
+          <t>Türkçe Çeçence İngilizce Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>495</v>
+        <v>310</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786256328815</t>
+          <t>9786256328938</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Arayış</t>
+          <t>Genel Psikoloji – Modern Zamanlarda Psikoloji</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>135</v>
+        <v>370</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786256328822</t>
+          <t>9786256328600</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Figanım Sensin</t>
+          <t>Psikoterapi ve Çağdaş Psikoterapi Kuramları</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>185</v>
+        <v>705</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786256328907</t>
+          <t>9786256328914</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Vahiy ve Bilim Işığında Esintiler</t>
+          <t>Mira Uzayda Bale</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>375</v>
+        <v>255</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786256328860</t>
+          <t>9786256328921</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Yaz Güneşi</t>
+          <t>Üşüyen Fırça</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786256328853</t>
+          <t>9786256328891</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Denizler Ülkesi</t>
+          <t>Bu Benim Hikayem</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>220</v>
+        <v>195</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786256328884</t>
+          <t>9786256328808</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Veda &amp; Vefa</t>
+          <t>Sandıkçı Şükrü Zalime Boyun Eğmeyen Eşkiya</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>280</v>
+        <v>495</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786256328570</t>
+          <t>9786256328815</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Dünya Eylem Yeridir</t>
+          <t>Sonsuz Arayış</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>235</v>
+        <v>135</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786256328785</t>
+          <t>9786256328822</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Hiçlik Makamı</t>
+          <t>Figanım Sensin</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>295</v>
+        <v>185</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786256328778</t>
+          <t>9786256328907</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Geceye Saldım Hüznümü</t>
+          <t>Vahiy ve Bilim Işığında Esintiler</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>270</v>
+        <v>375</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786256328150</t>
+          <t>9786256328860</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Karahitay Devleti ve Maveraünnehirdeki Askeri Faaliyetleri</t>
+          <t>Yaz Güneşi</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>300</v>
+        <v>125</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786256328792</t>
+          <t>9786256328853</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Vitamin Çorbası</t>
+          <t>Denizler Ülkesi</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>225</v>
+        <v>220</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786256328754</t>
+          <t>9786256328884</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Bir Nefes Yeter</t>
+          <t>Veda &amp; Vefa</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>205</v>
+        <v>280</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786256328761</t>
+          <t>9786256328570</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Tado : Hüznün Suskun Fısıltıları</t>
+          <t>Dünya Eylem Yeridir</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>160</v>
+        <v>235</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786256328747</t>
+          <t>9786256328785</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Gökbey Göklerde : Her Gezegen Özeldir</t>
+          <t>Hiçlik Makamı</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>430</v>
+        <v>295</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786256328709</t>
+          <t>9786256328778</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Mavna</t>
+          <t>Geceye Saldım Hüznümü</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>335</v>
+        <v>270</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786256328716</t>
+          <t>9786256328150</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Ruhumdaki Deprem Asya</t>
+          <t>Karahitay Devleti ve Maveraünnehirdeki Askeri Faaliyetleri</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786256328730</t>
+          <t>9786256328792</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Battığı Yerden Ay Doğar Zeynep Alkan -1 Geliyor</t>
+          <t>Vitamin Çorbası</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>530</v>
+        <v>225</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786256328587</t>
+          <t>9786256328754</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya Düzeninde Kariyer Yönetimi</t>
+          <t>Bir Nefes Yeter</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>240</v>
+        <v>205</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786256328594</t>
+          <t>9786256328761</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Mapavriden Çayeline Tarihi Araştırmalar</t>
+          <t>Tado : Hüznün Suskun Fısıltıları</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>335</v>
+        <v>160</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786256328563</t>
+          <t>9786256328747</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Şamanizm Gerçeği</t>
+          <t>Gökbey Göklerde : Her Gezegen Özeldir</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>195</v>
+        <v>430</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786256328693</t>
+          <t>9786256328709</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Arafta</t>
+          <t>Mavna</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>140</v>
+        <v>335</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786256328556</t>
+          <t>9786256328716</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Doğanlar Çiftliği</t>
+          <t>Ruhumdaki Deprem Asya</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>265</v>
+        <v>340</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786256328686</t>
+          <t>9786256328730</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Veli Baba - Anşa Bacı ve Sıraç Kültürü (Soru -Cevaplı)</t>
+          <t>Güneşin Battığı Yerden Ay Doğar Zeynep Alkan -1 Geliyor</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>290</v>
+        <v>530</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786256328679</t>
+          <t>9786256328587</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Gayya Kuyusu</t>
+          <t>Yeni Dünya Düzeninde Kariyer Yönetimi</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786256328501</t>
+          <t>9786256328594</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Tüm Rakamları Değerli Kılan Sıfırın Hikayesi</t>
+          <t>Mapavriden Çayeline Tarihi Araştırmalar</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>150</v>
+        <v>335</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786256328495</t>
+          <t>9786256328563</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Üç Altın Üç Öğüt Üç Ay Üç Gün</t>
+          <t>Şamanizm Gerçeği</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>210</v>
+        <v>195</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786256328532</t>
+          <t>9786256328693</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Hasretinle Yaşarım Zamanı</t>
+          <t>Arafta</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>210</v>
+        <v>140</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786256328662</t>
+          <t>9786256328556</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Parlatan Çocuklar</t>
+          <t>Doğanlar Çiftliği</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>340</v>
+        <v>265</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786256328549</t>
+          <t>9786256328686</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Seyyid Şeyh Mahmud Samini Hazretleri</t>
+          <t>Veli Baba - Anşa Bacı ve Sıraç Kültürü (Soru -Cevaplı)</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>320</v>
+        <v>290</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786256328488</t>
+          <t>9786256328679</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Rüyalar Da Sapıttı</t>
+          <t>Gayya Kuyusu</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>185</v>
+        <v>260</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786256328471</t>
+          <t>9786256328501</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Sayın Savcım</t>
+          <t>Tüm Rakamları Değerli Kılan Sıfırın Hikayesi</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786256328518</t>
+          <t>9786256328495</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağda Doğu ve Batı Dünyasının Önemli Kadınları</t>
+          <t>Üç Altın Üç Öğüt Üç Ay Üç Gün</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>205</v>
+        <v>210</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786256328099</t>
+          <t>9786256328532</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Kutup Yıldızı</t>
+          <t>Hasretinle Yaşarım Zamanı</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>230</v>
+        <v>210</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786256328464</t>
+          <t>9786256328662</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Oğuz Kağan’dan Murat Hüdavendigar’a Osmanlı Tarihi Bir Deha Düşün-1</t>
+          <t>Dünyayı Parlatan Çocuklar</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>225</v>
+        <v>340</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786256328525</t>
+          <t>9786256328549</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Cinsiyet</t>
+          <t>Seyyid Şeyh Mahmud Samini Hazretleri</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>225</v>
+        <v>320</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786256328457</t>
+          <t>9786256328488</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Evrenin Şifresi</t>
+          <t>Rüyalar Da Sapıttı</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>530</v>
+        <v>185</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786256328372</t>
+          <t>9786256328471</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Yahudiler ve Hristiyanlık</t>
+          <t>Sayın Savcım</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>365</v>
+        <v>230</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786256328402</t>
+          <t>9786256328518</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Perçinlenmiş Yalnızlık</t>
+          <t>Ortaçağda Doğu ve Batı Dünyasının Önemli Kadınları</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>240</v>
+        <v>205</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786256328440</t>
+          <t>9786256328099</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Göz Ardı Edilen Gerçekler Cilt 3</t>
+          <t>Kutup Yıldızı</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>355</v>
+        <v>230</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786256328433</t>
+          <t>9786256328464</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Göz Ardı Edilen Gerçekler Cilt 2</t>
+          <t>Oğuz Kağan’dan Murat Hüdavendigar’a Osmanlı Tarihi Bir Deha Düşün-1</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>355</v>
+        <v>225</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786256328426</t>
+          <t>9786256328525</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Göz Ardı Edilen Gerçekler Cilt 1</t>
+          <t>Cinsiyet</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>350</v>
+        <v>225</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786256328396</t>
+          <t>9786256328457</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Big Bang Neden Yanlış? Genişim Evresi</t>
+          <t>Evrenin Şifresi</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>895</v>
+        <v>530</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786256328389</t>
+          <t>9786256328372</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Gerçeği</t>
+          <t>Yahudiler ve Hristiyanlık</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>685</v>
+        <v>365</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786256328341</t>
+          <t>9786256328402</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Var'lık</t>
+          <t>Perçinlenmiş Yalnızlık</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>165</v>
+        <v>240</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786256328365</t>
+          <t>9786256328440</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Renk Körünün Renkli Dünyası</t>
+          <t>Göz Ardı Edilen Gerçekler Cilt 3</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>190</v>
+        <v>355</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786256328334</t>
+          <t>9786256328433</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Pis Roman Karakterler Çağı 1</t>
+          <t>Göz Ardı Edilen Gerçekler Cilt 2</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>245</v>
+        <v>355</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786256328273</t>
+          <t>9786256328426</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Nur Harmanı</t>
+          <t>Göz Ardı Edilen Gerçekler Cilt 1</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>190</v>
+        <v>350</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786256328327</t>
+          <t>9786256328396</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Kültür Ataşesi Kimdir?</t>
+          <t>Big Bang Neden Yanlış? Genişim Evresi</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>210</v>
+        <v>895</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786256328174</t>
+          <t>9786256328389</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Nasıl İş Bulabilirim?</t>
+          <t>Tanrı Gerçeği</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>225</v>
+        <v>685</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786256328259</t>
+          <t>9786256328341</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Odamda Kafka</t>
+          <t>Var'lık</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>195</v>
+        <v>165</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786256328310</t>
+          <t>9786256328365</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Dünya Sahnesinde Uluslararası İlişkiler</t>
+          <t>Renk Körünün Renkli Dünyası</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>405</v>
+        <v>190</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786256328303</t>
+          <t>9786256328334</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Travma Psikolojisi Travmatik "Ben"</t>
+          <t>Pis Roman Karakterler Çağı 1</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>510</v>
+        <v>245</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786256328297</t>
+          <t>9786256328273</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Nihayet</t>
+          <t>Nur Harmanı</t>
         </is>
       </c>
       <c r="C279" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786256328242</t>
+          <t>9786256328327</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>1950 - 2020 Yılları Arası Türkiye'de Eğitim Öğretimde Önemli Hatlar</t>
+          <t>Kültür Ataşesi Kimdir?</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>270</v>
+        <v>210</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786256328280</t>
+          <t>9786256328174</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kalemler Büyük Öyküler</t>
+          <t>Nasıl İş Bulabilirim?</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>185</v>
+        <v>225</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786256328228</t>
+          <t>9786256328259</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Aydınlatma</t>
+          <t>Odamda Kafka</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>200</v>
+        <v>195</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786256328211</t>
+          <t>9786256328310</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Başarı için Öğrenci Koçluğu</t>
+          <t>Dünya Sahnesinde Uluslararası İlişkiler</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>235</v>
+        <v>405</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786256328204</t>
+          <t>9786256328303</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Biraz Güz Biraz Mavi</t>
+          <t>Travma Psikolojisi Travmatik "Ben"</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>225</v>
+        <v>510</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786256328266</t>
+          <t>9786256328297</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Bu Dünyadan Bir Sevda Geçti</t>
+          <t>Nihayet</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>230</v>
+        <v>190</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786256328198</t>
+          <t>9786256328242</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Urfa'dan Esintiler</t>
+          <t>1950 - 2020 Yılları Arası Türkiye'de Eğitim Öğretimde Önemli Hatlar</t>
         </is>
       </c>
       <c r="C286" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786256328235</t>
+          <t>9786256328280</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Şamanın 3 Yaşamı Reenkarnasyon</t>
+          <t>Küçük Kalemler Büyük Öyküler</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>300</v>
+        <v>185</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786256328143</t>
+          <t>9786256328228</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Clandestine Adası</t>
+          <t>Aydınlatma</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>265</v>
+        <v>200</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786256328181</t>
+          <t>9786256328211</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Birinci</t>
+          <t>Başarı için Öğrenci Koçluğu</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>240</v>
+        <v>235</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786256328006</t>
+          <t>9786256328204</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Şirk</t>
+          <t>Biraz Güz Biraz Mavi</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>115</v>
+        <v>225</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786256328167</t>
+          <t>9786256328266</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Okuyorum</t>
+          <t>Bu Dünyadan Bir Sevda Geçti</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>220</v>
+        <v>230</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786256328051</t>
+          <t>9786256328198</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Zamansız Masallar - Eğlenceli Masallar 1</t>
+          <t>Urfa'dan Esintiler</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>140</v>
+        <v>270</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786256328037</t>
+          <t>9786256328235</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre</t>
+          <t>Şamanın 3 Yaşamı Reenkarnasyon</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786259852744</t>
+          <t>9786256328143</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Dili Bir</t>
+          <t>Clandestine Adası</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>300</v>
+        <v>265</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786256328105</t>
+          <t>9786256328181</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Nur Damlaları - Peygamberler Tarihi</t>
+          <t>Birinci</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>885</v>
+        <v>240</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786256328112</t>
+          <t>9786256328006</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Mekke Dönemi – İslam Tarihi</t>
+          <t>Şirk</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>700</v>
+        <v>115</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786256328068</t>
+          <t>9786256328167</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Kırılgan Masallar - Hüzünlü Masallar 1</t>
+          <t>Okuyorum</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786256328129</t>
+          <t>9786256328051</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Kapının Öteki Yüzü</t>
+          <t>Zamansız Masallar - Eğlenceli Masallar 1</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>320</v>
+        <v>140</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786256328044</t>
+          <t>9786256328037</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Kanatsız Uçmak – Kerpiç Ev</t>
+          <t>Yunus Emre</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>290</v>
+        <v>100</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786259454788</t>
+          <t>9786259852744</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Gülce Kızın Rüyası</t>
+          <t>Sevginin Dili Bir</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>185</v>
+        <v>300</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786256328136</t>
+          <t>9786256328105</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Fifila</t>
+          <t>Nur Damlaları - Peygamberler Tarihi</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>235</v>
+        <v>885</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786256328082</t>
+          <t>9786256328112</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Double Vie</t>
+          <t>Mekke Dönemi – İslam Tarihi</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>315</v>
+        <v>700</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786256328075</t>
+          <t>9786256328068</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Biz Kadınız</t>
+          <t>Kırılgan Masallar - Hüzünlü Masallar 1</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>325</v>
+        <v>140</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786259454795</t>
+          <t>9786256328129</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Bir Ölünün Hatıra Defteri</t>
+          <t>Kapının Öteki Yüzü</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>800</v>
+        <v>320</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786259852737</t>
+          <t>9786256328044</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Ben de İstiyorum</t>
+          <t>Kanatsız Uçmak – Kerpiç Ev</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>300</v>
+        <v>290</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786256328020</t>
+          <t>9786259454788</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Merhamet İlahi Adaletin Tecellisi</t>
+          <t>Gülce Kızın Rüyası</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>220</v>
+        <v>185</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786256328013</t>
+          <t>9786256328136</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Nurgül ve Kader Okuyan Adam</t>
+          <t>Fifila</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>420</v>
+        <v>235</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786259454771</t>
+          <t>9786256328082</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>KPSS Eğitim Bilimleri Öğretim İlke ve Yöntemleri Tamamı Çözümlü 7 Deneme</t>
+          <t>Double Vie</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>240</v>
+        <v>315</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786259454757</t>
+          <t>9786256328075</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Altın, Gümüş, Bronz Sözler</t>
+          <t>Biz Kadınız</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>400</v>
+        <v>325</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786259454764</t>
+          <t>9786259454795</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>55 Dakika</t>
+          <t>Bir Ölünün Hatıra Defteri</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>175</v>
+        <v>800</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786259852775</t>
+          <t>9786259852737</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Aşık Gökşani’den Şiirler</t>
+          <t>Ben de İstiyorum</t>
         </is>
       </c>
       <c r="C311" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786259454702</t>
+          <t>9786256328020</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Kayda Geçsin İstedim</t>
+          <t>Merhamet İlahi Adaletin Tecellisi</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786259454733</t>
+          <t>9786256328013</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Kanatsız Bulutlar</t>
+          <t>Nurgül ve Kader Okuyan Adam</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>160</v>
+        <v>420</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786259454719</t>
+          <t>9786259454771</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Huzurlu Hayat Stratejileri</t>
+          <t>KPSS Eğitim Bilimleri Öğretim İlke ve Yöntemleri Tamamı Çözümlü 7 Deneme</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786259852768</t>
+          <t>9786259454757</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Maviydi Gökyüzü</t>
+          <t>Altın, Gümüş, Bronz Sözler</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>225</v>
+        <v>400</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786259454740</t>
+          <t>9786259454764</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Seri Katil</t>
+          <t>55 Dakika</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>445</v>
+        <v>175</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786259454726</t>
+          <t>9786259852775</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Sınavlarda Başarıya Giden Yol</t>
+          <t>Aşık Gökşani’den Şiirler</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>210</v>
+        <v>300</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786259852782</t>
+          <t>9786259454702</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimde Dört Mevsim</t>
+          <t>Kayda Geçsin İstedim</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786259852799</t>
+          <t>9786259454733</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Duygular Dünyası</t>
+          <t>Kanatsız Bulutlar</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786259859354</t>
+          <t>9786259454719</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Doğa ve Toprak</t>
+          <t>Huzurlu Hayat Stratejileri</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>130</v>
+        <v>260</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786259859385</t>
+          <t>9786259852768</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Pusat ve Şifreci 3</t>
+          <t>Maviydi Gökyüzü</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>115</v>
+        <v>225</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786259852751</t>
+          <t>9786259454740</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Güneş Düştü</t>
+          <t>İstanbul’da Seri Katil</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>315</v>
+        <v>445</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786259859392</t>
+          <t>9786259454726</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Gönül Fırtınası</t>
+          <t>Sınavlarda Başarıya Giden Yol</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>130</v>
+        <v>210</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786259852720</t>
+          <t>9786259852782</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Papatya Kokulu Mısralar</t>
+          <t>Yüreğimde Dört Mevsim</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>135</v>
+        <v>240</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786259859361</t>
+          <t>9786259852799</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Adı Sevgi</t>
+          <t>Duygular Dünyası</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786259859323</t>
+          <t>9786259859354</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kazlar</t>
+          <t>Doğa ve Toprak</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>185</v>
+        <v>130</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786259852713</t>
+          <t>9786259859385</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Güzelsin Bütün Şehirlerden</t>
+          <t>Pusat ve Şifreci 3</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>230</v>
+        <v>115</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786259859330</t>
+          <t>9786259852751</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Bilge Baykuşun Bilmeceleri</t>
+          <t>Güneş Düştü</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>185</v>
+        <v>315</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786259859378</t>
+          <t>9786259859392</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Hislerin Dili</t>
+          <t>Gönül Fırtınası</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786259859347</t>
+          <t>9786259852720</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Çalışkan Karınca</t>
+          <t>Papatya Kokulu Mısralar</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>185</v>
+        <v>135</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786259852706</t>
+          <t>9786259859361</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Aşk Merdiveni</t>
+          <t>Adı Sevgi</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>215</v>
+        <v>220</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786259859309</t>
+          <t>9786259859323</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Bu Sene Sular Daha Bi Soğuk</t>
+          <t>Beyaz Kazlar</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>195</v>
+        <v>185</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786259859316</t>
+          <t>9786259852713</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Adres Bıraktım</t>
+          <t>Güzelsin Bütün Şehirlerden</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>245</v>
+        <v>230</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786259864655</t>
+          <t>9786259859330</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Menua Kanalı</t>
+          <t>Bilge Baykuşun Bilmeceleri</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>465</v>
+        <v>185</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786259864693</t>
+          <t>9786259859378</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Kalp Kırıntısı</t>
+          <t>Hislerin Dili</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>135</v>
+        <v>120</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786259864686</t>
+          <t>9786259859347</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Öldüler?</t>
+          <t>Çalışkan Karınca</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>275</v>
+        <v>185</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786259864662</t>
+          <t>9786259852706</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Yaşanılan Şiirler</t>
+          <t>Aşk Merdiveni</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>560</v>
+        <v>215</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786057200549</t>
+          <t>9786259859309</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Pride and Prejudice</t>
+          <t>Bu Sene Sular Daha Bi Soğuk</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>495</v>
+        <v>195</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786057216700</t>
+          <t>9786259859316</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Robinson Crusoe</t>
+          <t>Adres Bıraktım</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>415</v>
+        <v>245</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786057218315</t>
+          <t>9786259864655</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>The Adventures of Sherlock Holmes</t>
+          <t>Menua Kanalı</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>415</v>
+        <v>465</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786057218353</t>
+          <t>9786259864693</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>The Burning Secret</t>
+          <t>Kalp Kırıntısı</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>155</v>
+        <v>135</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786057216717</t>
+          <t>9786259864686</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>The Communist Manifesto</t>
+          <t>Nasıl Öldüler?</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>120</v>
+        <v>275</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786057200501</t>
+          <t>9786259864662</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Utopia</t>
+          <t>Yaşanılan Şiirler</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>205</v>
+        <v>560</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786057218346</t>
+          <t>9786057200549</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>The Wonderful Wizard of Oz</t>
+          <t>Pride and Prejudice</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>210</v>
+        <v>495</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786057218339</t>
+          <t>9786057216700</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>The War of Worlds</t>
+          <t>Robinson Crusoe</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>280</v>
+        <v>415</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786057216779</t>
+          <t>9786057218315</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>The Strange Case Of Dr. Jekyll And Mr. Hyde</t>
+          <t>The Adventures of Sherlock Holmes</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>155</v>
+        <v>415</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786057200518</t>
+          <t>9786057218353</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>The Picture Of Dorian Gray</t>
+          <t>The Burning Secret</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>330</v>
+        <v>155</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786057200570</t>
+          <t>9786057216717</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>The Curious Case Of Benjamin Button</t>
+          <t>The Communist Manifesto</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>125</v>
+        <v>120</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786057200556</t>
+          <t>9786057200501</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>White Nights</t>
+          <t>Utopia</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>135</v>
+        <v>205</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786057218360</t>
+          <t>9786057218346</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Hamlet</t>
+          <t>The Wonderful Wizard of Oz</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>245</v>
+        <v>210</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786057216755</t>
+          <t>9786057218339</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Heart of Darkness</t>
+          <t>The War of Worlds</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786057200587</t>
+          <t>9786057216779</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Heidi</t>
+          <t>The Strange Case Of Dr. Jekyll And Mr. Hyde</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>335</v>
+        <v>155</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786057216786</t>
+          <t>9786057200518</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Le Petit Prince</t>
+          <t>The Picture Of Dorian Gray</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>185</v>
+        <v>330</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786057200532</t>
+          <t>9786057200570</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Martin Eden</t>
+          <t>The Curious Case Of Benjamin Button</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>560</v>
+        <v>125</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786057200525</t>
+          <t>9786057200556</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Notes From The Underground</t>
+          <t>White Nights</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>215</v>
+        <v>135</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786057216731</t>
+          <t>9786057218360</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Group Psychology and the Analysis of the Ego</t>
+          <t>Hamlet</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>170</v>
+        <v>245</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786057218308</t>
+          <t>9786057216755</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Frankenstein</t>
+          <t>Heart of Darkness</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786057200594</t>
+          <t>9786057200587</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Dream Psychology</t>
+          <t>Heidi</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>240</v>
+        <v>335</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786057216762</t>
+          <t>9786057216786</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Die Verwandlung</t>
+          <t>Le Petit Prince</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>135</v>
+        <v>185</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786057218377</t>
+          <t>9786057200532</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Die Leiden Des Jungen Werther</t>
+          <t>Martin Eden</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>210</v>
+        <v>560</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786057216748</t>
+          <t>9786057200525</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>De Profundis</t>
+          <t>Notes From The Underground</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>125</v>
+        <v>215</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786057216724</t>
+          <t>9786057216731</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Chess Story</t>
+          <t>Group Psychology and the Analysis of the Ego</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>140</v>
+        <v>170</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786057218384</t>
+          <t>9786057218308</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Candide</t>
+          <t>Frankenstein</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>205</v>
+        <v>320</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786057218391</t>
+          <t>9786057200594</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Around the World in 80 Days</t>
+          <t>Dream Psychology</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>320</v>
+        <v>240</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786057218322</t>
+          <t>9786057216762</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Anne of Green Gables</t>
+          <t>Die Verwandlung</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>415</v>
+        <v>135</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786057279804</t>
+          <t>9786057218377</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Animal Farm And 1984</t>
+          <t>Die Leiden Des Jungen Werther</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>550</v>
+        <v>210</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786057216793</t>
+          <t>9786057216748</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>A Christmas Carol</t>
+          <t>De Profundis</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>165</v>
+        <v>125</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786259864624</t>
+          <t>9786057216724</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Denemeler - Kırık Pusula</t>
+          <t>Chess Story</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>340</v>
+        <v>140</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786259864617</t>
+          <t>9786057218384</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Çocuk</t>
+          <t>Candide</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>190</v>
+        <v>205</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786259864600</t>
+          <t>9786057218391</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Falezlerde Yankılanan Bir Ses</t>
+          <t>Around the World in 80 Days</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>255</v>
+        <v>320</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786259960999</t>
+          <t>9786057218322</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Adı Yok Vera</t>
+          <t>Anne of Green Gables</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>225</v>
+        <v>415</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786259864631</t>
+          <t>9786057279804</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>%99’un Türkiye’si %1’in Dünyası</t>
+          <t>Animal Farm And 1984</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>310</v>
+        <v>550</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786259864648</t>
+          <t>9786057216793</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Ekonominin Aritmetiği</t>
+          <t>A Christmas Carol</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>300</v>
+        <v>165</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786057241108</t>
+          <t>9786259864624</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Entrikalar</t>
+          <t>Denemeler - Kırık Pusula</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>235</v>
+        <v>340</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786259960944</t>
+          <t>9786259864617</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Genç Werter’in Acıları</t>
+          <t>Kelebek Çocuk</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>175</v>
+        <v>190</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786259960968</t>
+          <t>9786259864600</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Mihrimah</t>
+          <t>Falezlerde Yankılanan Bir Ses</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>135</v>
+        <v>255</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786057241122</t>
+          <t>9786259960999</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Odinin Çocukları</t>
+          <t>Adı Yok Vera</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>265</v>
+        <v>225</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786259960951</t>
+          <t>9786259864631</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Pozitif Bilim ve Tersinim</t>
+          <t>%99’un Türkiye’si %1’in Dünyası</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>825</v>
+        <v>310</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786057200006</t>
+          <t>9786259864648</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Yaz Çiz Boya Bul Kes Yapıştır</t>
+          <t>Ekonominin Aritmetiği</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786259960975</t>
+          <t>9786057241108</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Çıkış</t>
+          <t>Aşk ve Entrikalar</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>365</v>
+        <v>235</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786255645609</t>
+          <t>9786259960944</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Tebeşir Tozu ve Gözyaşı</t>
+          <t>Genç Werter’in Acıları</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786258548150</t>
+          <t>9786259960968</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Enes</t>
+          <t>Mihrimah</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>380</v>
+        <v>135</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786258548235</t>
+          <t>9786057241122</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Bade ve Pamuk’un Dostluğu</t>
+          <t>Odinin Çocukları</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>280</v>
+        <v>265</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786255645951</t>
+          <t>9786259960951</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Adını Sen Koy</t>
+          <t>Pozitif Bilim ve Tersinim</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>260</v>
+        <v>825</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
+          <t>9786057200006</t>
+        </is>
+      </c>
+      <c r="B385" s="1" t="inlineStr">
+        <is>
+          <t>Yaz Çiz Boya Bul Kes Yapıştır</t>
+        </is>
+      </c>
+      <c r="C385" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
+          <t>9786259960975</t>
+        </is>
+      </c>
+      <c r="B386" s="1" t="inlineStr">
+        <is>
+          <t>Çıkış</t>
+        </is>
+      </c>
+      <c r="C386" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
+          <t>9786255645609</t>
+        </is>
+      </c>
+      <c r="B387" s="1" t="inlineStr">
+        <is>
+          <t>Tebeşir Tozu ve Gözyaşı</t>
+        </is>
+      </c>
+      <c r="C387" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>9786258548150</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>Yaramaz Enes</t>
+        </is>
+      </c>
+      <c r="C388" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>9786258548235</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>Bade ve Pamuk’un Dostluğu</t>
+        </is>
+      </c>
+      <c r="C389" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>9786255645951</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>Adını Sen Koy</t>
+        </is>
+      </c>
+      <c r="C390" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
           <t>9786255645456</t>
         </is>
       </c>
-      <c r="B385" s="1" t="inlineStr">
+      <c r="B391" s="1" t="inlineStr">
         <is>
           <t>Gökyüzleri</t>
         </is>
       </c>
-      <c r="C385" s="1">
+      <c r="C391" s="1">
         <v>450</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>