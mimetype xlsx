--- v1 (2026-04-02)
+++ v2 (2026-07-03)
@@ -85,5890 +85,6745 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258548372</t>
+          <t>9786258548556</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Sesler</t>
+          <t>Vurgunum</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>390</v>
+        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258548303</t>
+          <t>9786258548716</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadelede Karadeniz Destanı</t>
+          <t>Hz. Muhammed Işığın İzinde</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>390</v>
+        <v>305</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258548358</t>
+          <t>9786258548631</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>El Cinni Haris Hisar Muhafızları</t>
+          <t>Misketin Hikayesi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>315</v>
+        <v>210</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258548402</t>
+          <t>9786258548600</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Köşkün Altın Anahtarı</t>
+          <t>Eymen ve Emre'nin Dev Gezi Maceraları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258548365</t>
+          <t>9786258548532</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Gılgamış ve Ağlayan Yakup</t>
+          <t>Uzaylı Koko ve Mia’nın Gezegenlerarası Macerası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258548341</t>
+          <t>9786258548587</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Tayfun'la Saklambaç</t>
+          <t>Kuki ve Leo Yıldızlararası Macera</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>190</v>
+        <v>240</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258548211</t>
+          <t>9786258548549</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Unutma</t>
+          <t>Sihirli Doğum Günü</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258548136</t>
+          <t>9786258548846</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kozanoğlu</t>
+          <t>Mavi Derinliklerdeki Sır</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258548280</t>
+          <t>9786258548914</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yaşam 5.0</t>
+          <t>Kırık Kanatla Uçmak</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>400</v>
+        <v>375</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258548167</t>
+          <t>9786258548730</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Gönül İncisi</t>
+          <t>Contes Turks</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>130</v>
+        <v>210</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258548273</t>
+          <t>9786258548655</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Munzur Baba</t>
+          <t>Evlatla Sınanan Adam</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>270</v>
+        <v>345</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258548198</t>
+          <t>9786258548785</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Hayat Denge Modeli</t>
+          <t>Kalpten Kaleme Değerler - 2</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>230</v>
+        <v>185</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258548252</t>
+          <t>9786258548778</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ormanın Kraliçesi Fity</t>
+          <t>Küçük Kalemler Büyük Öyküler - 3</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>220</v>
+        <v>215</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258548075</t>
+          <t>9786258548822</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Çobanın Sağdığı Dünya</t>
+          <t>Hayallerin Katili - 1</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>120</v>
+        <v>520</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255645876</t>
+          <t>9786258548563</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Mıh Gibi</t>
+          <t>Sarpa Saran Sarp</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>260</v>
+        <v>550</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258548044</t>
+          <t>9786258548457</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Duyulmayan Çığlıklar</t>
+          <t>Yüreğimizi Isıtacak Öyküler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>700</v>
+        <v>290</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258548082</t>
+          <t>9786258548624</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Allah’ın Son Mührü Mehdi</t>
+          <t>Vefalı Yurt</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>285</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255645982</t>
+          <t>9786258548938</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Masum Gecenin Suçluları Bir Osmanlı Polisiyesi</t>
+          <t>Sandıklarım</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>280</v>
+        <v>480</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258548105</t>
+          <t>9786258548945</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kemiklerin Mirası</t>
+          <t>O, Ben ve Hüsrev</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>175</v>
+        <v>530</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258548129</t>
+          <t>9786258548877</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Güzeldir Yaşamak</t>
+          <t>Kayıp Mırmır ve Gizli Yol</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>230</v>
+        <v>225</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258548112</t>
+          <t>9786258548853</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Unutmadım Unutamam Ki</t>
+          <t>Gizemli Oyuncak Moli</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>225</v>
+        <v>210</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258548099</t>
+          <t>9786258548884</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ekmek Parası</t>
+          <t>Atlas Okulundaki Gizem</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>270</v>
+        <v>310</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255645487</t>
+          <t>9786258548907</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sevme Beni</t>
+          <t>Büyük Macera</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258548006</t>
+          <t>9786258548839</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sade Kutlama</t>
+          <t>Gezgin Koala</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255645999</t>
+          <t>9786258548891</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Bir Çay Koy Usta</t>
+          <t>Kasabanın Cesur Şövalyesi</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255645975</t>
+          <t>9786258548860</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yoruldum Yaşamaktan</t>
+          <t>Mağaradaki Gizemli Arkadaş: Mahmut</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>260</v>
+        <v>225</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255645968</t>
+          <t>9786258548570</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bir Türkü İyi Gider</t>
+          <t>Yağız Alp Komşu İlleri Geziyor</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>260</v>
+        <v>160</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258548013</t>
+          <t>9786258548792</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Geçmeyen Dertlerim Var</t>
+          <t>Panda’nın Koruyuculuk Serüveni</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255645944</t>
+          <t>9786258548815</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Gönül Yarası</t>
+          <t>"Var Bizim de Bir Hayalimiz"</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>280</v>
+        <v>565</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258548037</t>
+          <t>9786258548808</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Katran Gibi Kara</t>
+          <t>Atanamayanlar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>570</v>
+        <v>630</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258548068</t>
+          <t>9786258548686</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sungur</t>
+          <t>Gerçeğin Kıyısından Öyküler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258548051</t>
+          <t>9786258548761</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kabaralı Kundura</t>
+          <t>Modernlik ve Modernizm Arasında Saatleri Ayarlamak</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>365</v>
+        <v>285</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255645791</t>
+          <t>9786258548754</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Rezonansı</t>
+          <t>DNS Kader Matrisi Sistemi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>485</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255645869</t>
+          <t>9786258548648</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Ne Anne</t>
+          <t>My World is A Little Different</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>155</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255645807</t>
+          <t>9786258548617</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Merdivende Birleşen Kalpler</t>
+          <t>Benim Dünyam Biraz Farklı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>290</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255645821</t>
+          <t>9786258548525</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Dünya Barışı İçin Zeynep Alkan Çin’de</t>
+          <t>Pencere Aralığı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>185</v>
+        <v>145</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255645814</t>
+          <t>9786258548433</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Eğitime Genel Bir Bakış</t>
+          <t>Sınavda Sadece Bilgi Yetmez</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>170</v>
+        <v>670</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255645845</t>
+          <t>9786258548488</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kimseli Kimsesizlik</t>
+          <t>Vedadır Yokluğun</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>195</v>
+        <v>225</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255645852</t>
+          <t>9786258548464</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sönen Mum</t>
+          <t>Söğüdün Öğüdü</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>180</v>
+        <v>270</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258548020</t>
+          <t>9786258548471</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Zeytin Baba</t>
+          <t>Yoksulluk Denizinden Refah Toplumuna</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>235</v>
+        <v>320</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255645920</t>
+          <t>9786255645838</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Karma Kalem</t>
+          <t>Sırlar Apartmanı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>245</v>
+        <v>260</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255645937</t>
+          <t>9786258548501</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Ortaya Karışık</t>
+          <t>Fetat Taihe فتاة تائهة</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>215</v>
+        <v>410</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255645906</t>
+          <t>9786258548440</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Dilimden Dökülenler</t>
+          <t>Zaman Köprüsü</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>235</v>
+        <v>240</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255645913</t>
+          <t>9786258548426</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Unutmadan</t>
+          <t>Astro 103 Gelecek Öngörü Teknikleri</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>385</v>
+        <v>375</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255645890</t>
+          <t>9786258548495</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Aklınızda Kalsın</t>
+          <t>Neye Tutunacağız? Evrensel Denemeler</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>390</v>
+        <v>210</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786255645692</t>
+          <t>9786258548310</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Aşk Bana Uçurum</t>
+          <t>Osmanlı Padişahları Hakkında Her Şey</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>195</v>
+        <v>399</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255645708</t>
+          <t>9786258548389</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Çay Kıyısı</t>
+          <t>Koca Seyit Bir Kahramanın Hikayesi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>235</v>
+        <v>266</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255645685</t>
+          <t>9786258548334</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Faytoncular Caddesi</t>
+          <t>II. Osman’ı Kim Öldürdü</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>265</v>
+        <v>240</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255645777</t>
+          <t>9786258548228</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>2026 12 Aylık Aşk, Sağlık, Para Rehberiniz</t>
+          <t>Kutup Ayısı Koko'nun Maceraları</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>480</v>
+        <v>260</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786255645647</t>
+          <t>9786258548327</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Bize Size Rize</t>
+          <t>İsra</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786255645784</t>
+          <t>9786258548181</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Dijital Pandemi</t>
+          <t>Arapça</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>145</v>
+        <v>525</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786255645722</t>
+          <t>9786258548297</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Ekonominin Dili Borçtan Kurtulma Huzurla Buluşma</t>
+          <t>Güllere Damlayan Kan</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>300</v>
+        <v>290</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255645715</t>
+          <t>9786258548259</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Hayatımdan Esintiler</t>
+          <t>Affedilmeyen Bilinmeyen Hikaye</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>210</v>
+        <v>230</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786255645623</t>
+          <t>9786258548266</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>İlya</t>
+          <t>Leyl-i Kardelen</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>295</v>
+        <v>140</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786255645739</t>
+          <t>9786258548518</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kumyatak’tan Anektodlar ve İz Bırakanlar</t>
+          <t>Aşığın Oğlu</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>290</v>
+        <v>560</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786255645616</t>
+          <t>9786258548419</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kutlu Aşk</t>
+          <t>Dedektif Ege</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>260</v>
+        <v>210</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255645630</t>
+          <t>9786258548396</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kutlu Söz Selam</t>
+          <t>Tülütabaklar ve Cesaret Çanı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>270</v>
+        <v>290</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255645654</t>
+          <t>9786258548372</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kutlu Yazılar</t>
+          <t>Kayıp Sesler</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>310</v>
+        <v>390</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786255645678</t>
+          <t>9786258548303</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Küllerinden Doğan Işık</t>
+          <t>Milli Mücadelede Karadeniz Destanı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>270</v>
+        <v>390</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786255645753</t>
+          <t>9786258548358</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Ne Var Ne Çok</t>
+          <t>El Cinni Haris Hisar Muhafızları</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>360</v>
+        <v>315</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786255645746</t>
+          <t>9786258548402</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Sparks’ın Öyküsü 2</t>
+          <t>Gizemli Köşkün Altın Anahtarı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786255645760</t>
+          <t>9786258548365</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Tesadüf Kız</t>
+          <t>Gılgamış ve Ağlayan Yakup</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>580</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786255645661</t>
+          <t>9786258548341</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Şiir Dünyasından Güçlü Kalemler 2</t>
+          <t>Tayfun'la Saklambaç</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>230</v>
+        <v>190</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786255645593</t>
+          <t>9786258548211</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Defteri Kebir</t>
+          <t>Unutma</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786255645555</t>
+          <t>9786258548136</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Salkım Söğüt</t>
+          <t>Kozanoğlu</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786255645449</t>
+          <t>9786258548280</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin İlkleri (Yüzyılın İlkleri)</t>
+          <t>Yaşam 5.0</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>800</v>
+        <v>400</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786255645562</t>
+          <t>9786258548167</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Unutulmuş Yıldızlar</t>
+          <t>Gönül İncisi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>245</v>
+        <v>130</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786255645579</t>
+          <t>9786258548273</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Hayatla Buluştum</t>
+          <t>Munzur Baba</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>240</v>
+        <v>270</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786255645586</t>
+          <t>9786258548198</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Sirius'tan Gelen</t>
+          <t>Hayat Denge Modeli</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>310</v>
+        <v>230</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786255645227</t>
+          <t>9786258548252</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>A'dan Z'ye Çocuk ve Anne Baba Eğitiminin Önemi</t>
+          <t>Ormanın Kraliçesi Fity</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786255645548</t>
+          <t>9786258548075</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>10. Sınıf Kimya</t>
+          <t>Çobanın Sağdığı Dünya</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>450</v>
+        <v>120</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786255645425</t>
+          <t>9786255645876</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Gerçekleri</t>
+          <t>Mıh Gibi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>195</v>
+        <v>260</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786255645524</t>
+          <t>9786258548044</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Deniz Mavisi</t>
+          <t>Duyulmayan Çığlıklar</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>155</v>
+        <v>700</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786255645517</t>
+          <t>9786258548082</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Şehrin Nefesi</t>
+          <t>Allah’ın Son Mührü Mehdi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786255645470</t>
+          <t>9786255645982</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Sevda Yanığı</t>
+          <t>Masum Gecenin Suçluları Bir Osmanlı Polisiyesi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>275</v>
+        <v>280</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786255645463</t>
+          <t>9786258548105</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Yalan Dünya</t>
+          <t>Kemiklerin Mirası</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>270</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786255645494</t>
+          <t>9786258548129</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Aşığım</t>
+          <t>Güzeldir Yaşamak</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>255</v>
+        <v>230</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786255645500</t>
+          <t>9786258548112</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Ömür Törpüleri</t>
+          <t>Unutmadım Unutamam Ki</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>265</v>
+        <v>225</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786255645531</t>
+          <t>9786258548099</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Aşk Bana Tuzak</t>
+          <t>Ekmek Parası</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>205</v>
+        <v>270</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786255645388</t>
+          <t>9786255645487</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Tomar'ca Mülahazalar</t>
+          <t>Sevme Beni</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>460</v>
+        <v>260</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786255645395</t>
+          <t>9786258548006</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Hayat Okulunda İnsan Olabilmek</t>
+          <t>Sade Kutlama</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>240</v>
+        <v>270</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786255645432</t>
+          <t>9786255645999</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka ve İnsan - Ayna Ayna Söyle Bana</t>
+          <t>Bir Çay Koy Usta</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>495</v>
+        <v>270</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786255645418</t>
+          <t>9786255645975</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>İnsani ve İktisadi Gelişim</t>
+          <t>Yoruldum Yaşamaktan</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>335</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786255645371</t>
+          <t>9786255645968</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Zincirlerin Ardında</t>
+          <t>Bir Türkü İyi Gider</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>130</v>
+        <v>260</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786255645401</t>
+          <t>9786258548013</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Şamanın Tılsımı ve Ritüeller</t>
+          <t>Geçmeyen Dertlerim Var</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>435</v>
+        <v>260</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786255645289</t>
+          <t>9786255645944</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Promptoloji</t>
+          <t>Gönül Yarası</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>295</v>
+        <v>280</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786255645340</t>
+          <t>9786258548037</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Pempinik'in Rüyaları - 1</t>
+          <t>Katran Gibi Kara</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>125</v>
+        <v>570</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786255645296</t>
+          <t>9786258548068</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Islak Kadınlar</t>
+          <t>Sungur</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>255</v>
+        <v>160</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786255645098</t>
+          <t>9786258548051</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Tersinim Biyolojisi</t>
+          <t>Kabaralı Kundura</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>720</v>
+        <v>365</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786255645180</t>
+          <t>9786255645791</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Dişe Diş-1 Tenin Ötesinde</t>
+          <t>Aşkın Rezonansı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>605</v>
+        <v>485</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786255645357</t>
+          <t>9786255645869</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Pempinik'in Rüyaları - 2</t>
+          <t>Benim Adım Ne Anne</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>125</v>
+        <v>155</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786255645241</t>
+          <t>9786255645807</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Fakir Dünya</t>
+          <t>Merdivende Birleşen Kalpler</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>145</v>
+        <v>290</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786255645234</t>
+          <t>9786255645821</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Öyküler -2- Anılar</t>
+          <t>Dünya Barışı İçin Zeynep Alkan Çin’de</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>190</v>
+        <v>185</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786255645364</t>
+          <t>9786255645814</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Nurgül ve Gizemli Zaman Yolcusu 2. Kitap</t>
+          <t>Eğitime Genel Bir Bakış</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>425</v>
+        <v>170</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786255645104</t>
+          <t>9786255645845</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>İnsanlar Hayvan Mı?</t>
+          <t>Kimseli Kimsesizlik</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>285</v>
+        <v>195</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786255645258</t>
+          <t>9786255645852</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Kelebeğin İsyanı</t>
+          <t>Sönen Mum</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786255645159</t>
+          <t>9786258548020</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Yaratılış ve Bilim</t>
+          <t>Zeytin Baba</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>285</v>
+        <v>235</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786255645210</t>
+          <t>9786255645920</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Bir Gidiş Hikayesi</t>
+          <t>Karma Kalem</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>245</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786255645302</t>
+          <t>9786255645937</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Kaynaktan Söze Yansımalar</t>
+          <t>Ortaya Karışık</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>240</v>
+        <v>215</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786255645319</t>
+          <t>9786255645906</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sözlerin Hatırlattıkları</t>
+          <t>Dilimden Dökülenler</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>270</v>
+        <v>235</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786255645166</t>
+          <t>9786255645913</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Ekonomik ve Sosyal Kurumlarda Psiko-Dinamik Yöntemler</t>
+          <t>Unutmadan</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>255</v>
+        <v>385</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786255645265</t>
+          <t>9786255645890</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Ferdan Gelin</t>
+          <t>Aklınızda Kalsın</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>565</v>
+        <v>390</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786255645203</t>
+          <t>9786255645692</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Mor Cennet Kanatsız Kuşlar</t>
+          <t>Aşk Bana Uçurum</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>245</v>
+        <v>195</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786255645272</t>
+          <t>9786255645708</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Düzgün Baba</t>
+          <t>Çay Kıyısı</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>170</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786255645197</t>
+          <t>9786255645685</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerimde Hz. Muhammed</t>
+          <t>Faytoncular Caddesi</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>195</v>
+        <v>265</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786255645333</t>
+          <t>9786255645777</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Bioenerji - Sufi Şifa - 2</t>
+          <t>2026 12 Aylık Aşk, Sağlık, Para Rehberiniz</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>375</v>
+        <v>480</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786255645326</t>
+          <t>9786255645647</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Bioenerji - Sufi Şifa - 1</t>
+          <t>Bize Size Rize</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>285</v>
+        <v>300</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786255645173</t>
+          <t>9786255645784</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Düzenli Kazanç</t>
+          <t>Dijital Pandemi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>350</v>
+        <v>145</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786255645128</t>
+          <t>9786255645722</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Üniversiteli Köylü</t>
+          <t>Ekonominin Dili Borçtan Kurtulma Huzurla Buluşma</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>595</v>
+        <v>300</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786255645135</t>
+          <t>9786255645715</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>San Francisco Tokyo Hattı</t>
+          <t>Hayatımdan Esintiler</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>140</v>
+        <v>210</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786255645142</t>
+          <t>9786255645623</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Eliz'in Bir Günü</t>
+          <t>İlya</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>185</v>
+        <v>295</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786255645029</t>
+          <t>9786255645739</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Komün Şer'an</t>
+          <t>Kumyatak’tan Anektodlar ve İz Bırakanlar</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>230</v>
+        <v>290</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786255645074</t>
+          <t>9786255645616</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Togan Makaleler ve Günlük Yazılar Aktüel 1</t>
+          <t>Kutlu Aşk</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>1000</v>
+        <v>260</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786255645081</t>
+          <t>9786255645630</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Monad</t>
+          <t>Kutlu Söz Selam</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>725</v>
+        <v>270</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786255645005</t>
+          <t>9786255645654</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Gitme</t>
+          <t>Kutlu Yazılar</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>285</v>
+        <v>310</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786255645050</t>
+          <t>9786255645678</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed;in (A.S) Çocukluğu ve Gençliği</t>
+          <t>Küllerinden Doğan Işık</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>345</v>
+        <v>270</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256168442</t>
+          <t>9786255645753</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimizin Aile Hayatı - İslam Tarihi - Hane-i Saadet</t>
+          <t>Ne Var Ne Çok</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>290</v>
+        <v>360</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786255645012</t>
+          <t>9786255645746</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Eğitimin İflası ve Umut - Türkiye'nin Eğitimin Serüveni</t>
+          <t>Sparks’ın Öyküsü 2</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>230</v>
+        <v>130</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786255645067</t>
+          <t>9786255645760</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Sel</t>
+          <t>Tesadüf Kız</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>530</v>
+        <v>580</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256168985</t>
+          <t>9786255645661</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Vaktin İzinde - Her Kalbin Mevsimi Var</t>
+          <t>Şiir Dünyasından Güçlü Kalemler 2</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>185</v>
+        <v>230</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786256168824</t>
+          <t>9786255645593</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Sanat Üzerine Tartışmalar</t>
+          <t>Defteri Kebir</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>170</v>
+        <v>260</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786255645036</t>
+          <t>9786255645555</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Şiir Dünyasından Güçlü Kalemler</t>
+          <t>Salkım Söğüt</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>230</v>
+        <v>225</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786255645043</t>
+          <t>9786255645449</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Kalbimin Sesi Kalemimin Efendisi</t>
+          <t>Türkiye'nin İlkleri (Yüzyılın İlkleri)</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>400</v>
+        <v>800</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256168657</t>
+          <t>9786255645562</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Dokunaklı Masallar - Hüzünlü Masallar 2</t>
+          <t>Unutulmuş Yıldızlar</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>145</v>
+        <v>245</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256168961</t>
+          <t>9786255645579</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Yarısı Masal Oldu</t>
+          <t>Hayatla Buluştum</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786256168947</t>
+          <t>9786255645586</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Aşık Seyfullah Aşık Salih Der ki</t>
+          <t>Sirius'tan Gelen</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>230</v>
+        <v>310</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786256168916</t>
+          <t>9786255645227</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Battığı Yerden Ay Doğar Zeynep Alkan 2 - Büyük Tuzak</t>
+          <t>A'dan Z'ye Çocuk ve Anne Baba Eğitiminin Önemi</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>465</v>
+        <v>190</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786256168459</t>
+          <t>9786255645548</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Benzersiz Masallar - Eğlenceli Masallar 2</t>
+          <t>10. Sınıf Kimya</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>155</v>
+        <v>450</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786256168923</t>
+          <t>9786255645425</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Dünya Barışı İçin Zeynep Alkan İran'da</t>
+          <t>Yaşamın Gerçekleri</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>225</v>
+        <v>195</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786256168534</t>
+          <t>9786255645524</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Kader Çiçekleri 3 – Sevmenin Bedeli</t>
+          <t>Deniz Mavisi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>420</v>
+        <v>155</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786256168510</t>
+          <t>9786255645517</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Kader Çiçekleri 1 – Şeytanın Pençeleri</t>
+          <t>Şehrin Nefesi</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>450</v>
+        <v>260</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786256168954</t>
+          <t>9786255645470</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Kolaj... Ekonomik ve Siyasal Karalamalar!</t>
+          <t>Sevda Yanığı</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>300</v>
+        <v>275</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786256168930</t>
+          <t>9786255645463</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Gurbet Kuşları Tatilde</t>
+          <t>Yalan Dünya</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>165</v>
+        <v>270</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786256168527</t>
+          <t>9786255645494</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Kader Çiçekleri 2 – Umuda Yolculuk</t>
+          <t>Aşığım</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>635</v>
+        <v>255</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256168565</t>
+          <t>9786255645500</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Kader Çiçekleri 5 – Cadı Kazanı</t>
+          <t>Ömür Törpüleri</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>450</v>
+        <v>265</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256168558</t>
+          <t>9786255645531</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Kader Çiçekleri 4 – Vurgun</t>
+          <t>Aşk Bana Tuzak</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>600</v>
+        <v>205</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786256168886</t>
+          <t>9786255645388</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Başka Bahara Kalan Baharlar</t>
+          <t>Tomar'ca Mülahazalar</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>220</v>
+        <v>460</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256168848</t>
+          <t>9786255645395</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Tozu Kadim Savaş</t>
+          <t>Hayat Okulunda İnsan Olabilmek</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>550</v>
+        <v>240</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786256168855</t>
+          <t>9786255645432</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Öykü'lere Öykü'nerek Öykü'leşmiş Kitap</t>
+          <t>Yapay Zeka ve İnsan - Ayna Ayna Söyle Bana</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>280</v>
+        <v>495</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256168862</t>
+          <t>9786255645418</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığa Işık Tutmuş Altın Sözler</t>
+          <t>İnsani ve İktisadi Gelişim</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>200</v>
+        <v>335</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786256168756</t>
+          <t>9786255645371</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Karagus Kalesi</t>
+          <t>Zincirlerin Ardında</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>205</v>
+        <v>130</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786256168879</t>
+          <t>9786255645401</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Maşuk</t>
+          <t>Şamanın Tılsımı ve Ritüeller</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>150</v>
+        <v>435</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786256168787</t>
+          <t>9786255645289</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>İsmail Tatar Bestelerim</t>
+          <t>Promptoloji</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>505</v>
+        <v>295</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786256168800</t>
+          <t>9786255645340</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Ortasında Bir Aşk</t>
+          <t>Pempinik'in Rüyaları - 1</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>235</v>
+        <v>125</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786256168794</t>
+          <t>9786255645296</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Al Götür</t>
+          <t>Islak Kadınlar</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>170</v>
+        <v>255</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786256168770</t>
+          <t>9786255645098</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Seçtim Seni</t>
+          <t>Tersinim Biyolojisi</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>315</v>
+        <v>720</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786256168817</t>
+          <t>9786255645180</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Uyum Locası</t>
+          <t>Dişe Diş-1 Tenin Ötesinde</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>385</v>
+        <v>605</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786256168763</t>
+          <t>9786255645357</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>2020-2040 Dünyayı Etkileyecek Olaylar Silsilesi</t>
+          <t>Pempinik'in Rüyaları - 2</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>210</v>
+        <v>125</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786256168831</t>
+          <t>9786255645241</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Rizeli Bir Ziraatçının Evrâk-ı Metrukesi</t>
+          <t>Fakir Dünya</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>400</v>
+        <v>145</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786256168589</t>
+          <t>9786255645234</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Performanslı Takımlar ve Etkinlik</t>
+          <t>Öyküler -2- Anılar</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>285</v>
+        <v>190</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786256168640</t>
+          <t>9786255645364</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Pahalı Başkanlık Sistemi</t>
+          <t>Nurgül ve Gizemli Zaman Yolcusu 2. Kitap</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>260</v>
+        <v>425</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786256168664</t>
+          <t>9786255645104</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Çöl Rüzgarı</t>
+          <t>İnsanlar Hayvan Mı?</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>160</v>
+        <v>285</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786256168718</t>
+          <t>9786255645258</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Çobanın Aşkı</t>
+          <t>Kelebeğin İsyanı</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>260</v>
+        <v>150</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786256168343</t>
+          <t>9786255645159</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>İmam Gazzali'den Manevi Terapi</t>
+          <t>Yaratılış ve Bilim</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>470</v>
+        <v>285</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786256168732</t>
+          <t>9786255645210</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Hayattan Candan Esintiler – 2-</t>
+          <t>Bir Gidiş Hikayesi</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>195</v>
+        <v>245</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786256168725</t>
+          <t>9786255645302</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Anlat Bana Babaanne</t>
+          <t>Kaynaktan Söze Yansımalar</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>345</v>
+        <v>240</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786256168749</t>
+          <t>9786255645319</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Beyond Borders Collobrative Action For Our Planet</t>
+          <t>Güzel Sözlerin Hatırlattıkları</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>200</v>
+        <v>270</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786256168671</t>
+          <t>9786255645166</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Öyküler -1-</t>
+          <t>Ekonomik ve Sosyal Kurumlarda Psiko-Dinamik Yöntemler</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>220</v>
+        <v>255</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786256168701</t>
+          <t>9786255645265</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Anıları</t>
+          <t>Ferdan Gelin</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>475</v>
+        <v>565</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786256168695</t>
+          <t>9786255645203</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Bir Başağın Hikayesi</t>
+          <t>Mor Cennet Kanatsız Kuşlar</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>130</v>
+        <v>245</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786256168688</t>
+          <t>9786255645272</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Dalga</t>
+          <t>Düzgün Baba</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>135</v>
+        <v>170</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786256168619</t>
+          <t>9786255645197</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Temizlik</t>
+          <t>Kur’an-ı Kerimde Hz. Muhammed</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>240</v>
+        <v>195</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786256168602</t>
+          <t>9786255645333</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Ata’ya Son Armağan</t>
+          <t>Bioenerji - Sufi Şifa - 2</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>245</v>
+        <v>375</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786256168473</t>
+          <t>9786255645326</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Düşlerden Kırıntılar</t>
+          <t>Bioenerji - Sufi Şifa - 1</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>165</v>
+        <v>285</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786256168350</t>
+          <t>9786255645173</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Hezar Kandil</t>
+          <t>Düzenli Kazanç</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786256168404</t>
+          <t>9786255645128</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Değerler Eğitimi</t>
+          <t>Üniversiteli Köylü</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>180</v>
+        <v>595</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786256168596</t>
+          <t>9786255645135</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Gülüşlerinde Gizli Sevdam</t>
+          <t>San Francisco Tokyo Hattı</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>195</v>
+        <v>140</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786256168633</t>
+          <t>9786255645142</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Mavi Bir Umut</t>
+          <t>Eliz'in Bir Günü</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>230</v>
+        <v>185</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786256168466</t>
+          <t>9786255645029</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Gülüm</t>
+          <t>Komün Şer'an</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786256168305</t>
+          <t>9786255645074</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Serlerin Kaybı</t>
+          <t>Togan Makaleler ve Günlük Yazılar Aktüel 1</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>790</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786256168299</t>
+          <t>9786255645081</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Sizi Cehennem Bile Kabul Etmeyecek</t>
+          <t>Monad</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>815</v>
+        <v>725</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786256168626</t>
+          <t>9786255645005</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Bir Ömürden Satırlar</t>
+          <t>Gitme</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>160</v>
+        <v>285</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786256168367</t>
+          <t>9786255645050</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Çınaraltı Yağmurları</t>
+          <t>Hz. Muhammed;in (A.S) Çocukluğu ve Gençliği</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>175</v>
+        <v>345</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786256168480</t>
+          <t>9786256168442</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Papatyanın Suçu Ne</t>
+          <t>Peygamberimizin Aile Hayatı - İslam Tarihi - Hane-i Saadet</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>190</v>
+        <v>290</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786256168572</t>
+          <t>9786255645012</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>30 Şubat</t>
+          <t>Eğitimin İflası ve Umut - Türkiye'nin Eğitimin Serüveni</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>160</v>
+        <v>230</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786256168220</t>
+          <t>9786255645067</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>İzin Olsun Be İnce</t>
+          <t>Sel</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>250</v>
+        <v>530</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786256168268</t>
+          <t>9786256168985</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Tersinim Gerçeğinin Toplumsal Yönü</t>
+          <t>Kayıp Vaktin İzinde - Her Kalbin Mevsimi Var</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>480</v>
+        <v>185</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786256168411</t>
+          <t>9786256168824</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Gül</t>
+          <t>Sanat Üzerine Tartışmalar</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>215</v>
+        <v>170</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786256168381</t>
+          <t>9786255645036</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Kördüğüm</t>
+          <t>Şiir Dünyasından Güçlü Kalemler</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>245</v>
+        <v>230</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786256168398</t>
+          <t>9786255645043</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Kördüğüm Eğitim</t>
+          <t>Kalbimin Sesi Kalemimin Efendisi</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>245</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786256168282</t>
+          <t>9786256168657</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Evrimi Safsatası</t>
+          <t>Dokunaklı Masallar - Hüzünlü Masallar 2</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>300</v>
+        <v>145</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786256168206</t>
+          <t>9786256168961</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Hakikatin İzinde Güncel Meseleler</t>
+          <t>Yarısı Masal Oldu</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>395</v>
+        <v>250</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786256168213</t>
+          <t>9786256168947</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Bütünsüz Parçalar</t>
+          <t>Aşık Seyfullah Aşık Salih Der ki</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>185</v>
+        <v>230</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786256168275</t>
+          <t>9786256168916</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed'in (A.S) Ataları</t>
+          <t>Güneşin Battığı Yerden Ay Doğar Zeynep Alkan 2 - Büyük Tuzak</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>275</v>
+        <v>465</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786256168312</t>
+          <t>9786256168459</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Oluş Sıralarına Göre İlk Müslümanlar</t>
+          <t>Benzersiz Masallar - Eğlenceli Masallar 2</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>345</v>
+        <v>155</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786256168237</t>
+          <t>9786256168923</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Simin-i Danişver Cennet Gibi Şehir (İnceleme)</t>
+          <t>Dünya Barışı İçin Zeynep Alkan İran'da</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>205</v>
+        <v>225</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786256168244</t>
+          <t>9786256168534</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Evhadüddin-i Meragi ve Gazelleri (İnceleme)</t>
+          <t>Kader Çiçekleri 3 – Sevmenin Bedeli</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>575</v>
+        <v>420</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786256168374</t>
+          <t>9786256168510</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Şirince Hikayeler</t>
+          <t>Kader Çiçekleri 1 – Şeytanın Pençeleri</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>140</v>
+        <v>450</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786256168428</t>
+          <t>9786256168954</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığın Sesi</t>
+          <t>Kolaj... Ekonomik ve Siyasal Karalamalar!</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786256168251</t>
+          <t>9786256168930</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Limandaki Cinayet</t>
+          <t>Gurbet Kuşları Tatilde</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>150</v>
+        <v>165</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786256168497</t>
+          <t>9786256168527</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Fakir, Öksüz, Köylü, Çerkes Kızının Başarı Öyküsü Gupse</t>
+          <t>Kader Çiçekleri 2 – Umuda Yolculuk</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>165</v>
+        <v>635</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786256168445</t>
+          <t>9786256168565</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Hırsız Baharı</t>
+          <t>Kader Çiçekleri 5 – Cadı Kazanı</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786256168336</t>
+          <t>9786256168558</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Hemşinli Kara Ahmet</t>
+          <t>Kader Çiçekleri 4 – Vurgun</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>330</v>
+        <v>600</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786256168329</t>
+          <t>9786256168886</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Gölge İmparator</t>
+          <t>Başka Bahara Kalan Baharlar</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>485</v>
+        <v>220</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786256168183</t>
+          <t>9786256168848</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Aynalardan</t>
+          <t>Zamanın Tozu Kadim Savaş</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>315</v>
+        <v>550</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786256168190</t>
+          <t>9786256168855</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Yakamozları Görünür Kılan Esaret</t>
+          <t>Öykü'lere Öykü'nerek Öykü'leşmiş Kitap</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>345</v>
+        <v>280</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786256328723</t>
+          <t>9786256168862</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Hemşen Kültürü- Hemşen Ağzı Sözlüğü</t>
+          <t>İnsanlığa Işık Tutmuş Altın Sözler</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>640</v>
+        <v>200</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786256168169</t>
+          <t>9786256168756</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Çocuğumun Asıl Mirası – En Değerli Servet</t>
+          <t>Karagus Kalesi</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>130</v>
+        <v>205</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786256168176</t>
+          <t>9786256168879</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Dördüncü Cemre</t>
+          <t>Maşuk</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>345</v>
+        <v>150</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786256168152</t>
+          <t>9786256168787</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Bir Dedenin Torunlarına Hikayesi Sadık Said</t>
+          <t>İsmail Tatar Bestelerim</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>155</v>
+        <v>505</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786256168145</t>
+          <t>9786256168800</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Bir Ananın Kınalı Kuzusu Bayrak Mahmut</t>
+          <t>Tarihin Ortasında Bir Aşk</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>240</v>
+        <v>235</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786256168138</t>
+          <t>9786256168794</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Genel Müdür 7.0 Yeni Nesil Liderlik Yolculuğu</t>
+          <t>Al Götür</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>400</v>
+        <v>170</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786256168121</t>
+          <t>9786256168770</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Lütfen Beni Yarım Bırak</t>
+          <t>Seçtim Seni</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>135</v>
+        <v>315</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786256168084</t>
+          <t>9786256168817</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Bestekarlar Çıkmazı</t>
+          <t>Uyum Locası</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>540</v>
+        <v>385</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786256168107</t>
+          <t>9786256168763</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Firari Sürgün Şiirleri - Toplu Şiirler</t>
+          <t>2020-2040 Dünyayı Etkileyecek Olaylar Silsilesi</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>250</v>
+        <v>210</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786256168114</t>
+          <t>9786256168831</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Fikriye Hanım</t>
+          <t>Rizeli Bir Ziraatçının Evrâk-ı Metrukesi</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>135</v>
+        <v>400</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786256168077</t>
+          <t>9786256168589</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Mendilimdeki Düşler</t>
+          <t>Yüksek Performanslı Takımlar ve Etkinlik</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>290</v>
+        <v>285</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786256168060</t>
+          <t>9786256168640</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Sanatta Girişimcilik – Yaratıcı İş Modelinizi Nasıl Geliştirirsiniz ?</t>
+          <t>Dünyanın En Pahalı Başkanlık Sistemi</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786256328846</t>
+          <t>9786256168664</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Pansiyon</t>
+          <t>Çöl Rüzgarı</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>315</v>
+        <v>160</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786256168091</t>
+          <t>9786256168718</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Havuç’un Maceraları</t>
+          <t>Çobanın Aşkı</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>185</v>
+        <v>260</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786256168039</t>
+          <t>9786256168343</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Büyük Göç Büyük Gözaltı</t>
+          <t>İmam Gazzali'den Manevi Terapi</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>305</v>
+        <v>470</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786256168022</t>
+          <t>9786256168732</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Şiirin Kitabı – Bir Yakışıklının Anatomisi</t>
+          <t>Hayattan Candan Esintiler – 2-</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>135</v>
+        <v>195</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786256168015</t>
+          <t>9786256168725</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Mektuplar</t>
+          <t>Anlat Bana Babaanne</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>165</v>
+        <v>345</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786256168046</t>
+          <t>9786256168749</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Maskeli Dostlar</t>
+          <t>Beyond Borders Collobrative Action For Our Planet</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786256328969</t>
+          <t>9786256168671</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Sol</t>
+          <t>Öyküler -1-</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786256168053</t>
+          <t>9786256168701</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Size Sesleniş – Sen Ölmeyi Bilir misin ?</t>
+          <t>Dedemin Anıları</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>160</v>
+        <v>475</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786256328983</t>
+          <t>9786256168695</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Güz Sarısı</t>
+          <t>Bir Başağın Hikayesi</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>165</v>
+        <v>130</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786256328976</t>
+          <t>9786256168688</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Farz et ki</t>
+          <t>Sessiz Dalga</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>240</v>
+        <v>135</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786256328952</t>
+          <t>9786256168619</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Heyhat</t>
+          <t>Temizlik</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>165</v>
+        <v>240</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786256328945</t>
+          <t>9786256168602</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Varoluştan Bugüne Sömüren ve Sömürülenler</t>
+          <t>Ata’ya Son Armağan</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>260</v>
+        <v>245</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786256328990</t>
+          <t>9786256168473</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya Diyarı</t>
+          <t>Düşlerden Kırıntılar</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>230</v>
+        <v>165</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786256168008</t>
+          <t>9786256168350</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Contes de ma mère</t>
+          <t>Hezar Kandil</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>355</v>
+        <v>180</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786256328358</t>
+          <t>9786256168404</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Sarmaşık</t>
+          <t>Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>165</v>
+        <v>180</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786256328631</t>
+          <t>9786256168596</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Psikoterapi Kültürel Bir Yaklaşım</t>
+          <t>Gülüşlerinde Gizli Sevdam</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>300</v>
+        <v>195</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786256328839</t>
+          <t>9786256168633</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Çeçence İngilizce Konuşma Kılavuzu</t>
+          <t>Mavi Bir Umut</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>310</v>
+        <v>230</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786256328938</t>
+          <t>9786256168466</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Genel Psikoloji – Modern Zamanlarda Psikoloji</t>
+          <t>Gülüm</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>370</v>
+        <v>260</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786256328600</t>
+          <t>9786256168305</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Psikoterapi ve Çağdaş Psikoterapi Kuramları</t>
+          <t>Serlerin Kaybı</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>705</v>
+        <v>790</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786256328914</t>
+          <t>9786256168299</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Mira Uzayda Bale</t>
+          <t>Sizi Cehennem Bile Kabul Etmeyecek</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>255</v>
+        <v>815</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786256328921</t>
+          <t>9786256168626</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Üşüyen Fırça</t>
+          <t>Bir Ömürden Satırlar</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>130</v>
+        <v>160</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786256328891</t>
+          <t>9786256168367</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Bu Benim Hikayem</t>
+          <t>Çınaraltı Yağmurları</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>195</v>
+        <v>175</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786256328808</t>
+          <t>9786256168480</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Sandıkçı Şükrü Zalime Boyun Eğmeyen Eşkiya</t>
+          <t>Papatyanın Suçu Ne</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>495</v>
+        <v>190</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786256328815</t>
+          <t>9786256168572</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Arayış</t>
+          <t>30 Şubat</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>135</v>
+        <v>160</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786256328822</t>
+          <t>9786256168220</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Figanım Sensin</t>
+          <t>İzin Olsun Be İnce</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>185</v>
+        <v>250</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786256328907</t>
+          <t>9786256168268</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Vahiy ve Bilim Işığında Esintiler</t>
+          <t>Tersinim Gerçeğinin Toplumsal Yönü</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>375</v>
+        <v>480</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786256328860</t>
+          <t>9786256168411</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Yaz Güneşi</t>
+          <t>Aynadaki Gül</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>125</v>
+        <v>215</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786256328853</t>
+          <t>9786256168381</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Denizler Ülkesi</t>
+          <t>Kördüğüm</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>220</v>
+        <v>245</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786256328884</t>
+          <t>9786256168398</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Veda &amp; Vefa</t>
+          <t>Kördüğüm Eğitim</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>280</v>
+        <v>245</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786256328570</t>
+          <t>9786256168282</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Dünya Eylem Yeridir</t>
+          <t>İnsanın Evrimi Safsatası</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>235</v>
+        <v>300</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786256328785</t>
+          <t>9786256168206</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Hiçlik Makamı</t>
+          <t>Hakikatin İzinde Güncel Meseleler</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>295</v>
+        <v>395</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786256328778</t>
+          <t>9786256168213</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Geceye Saldım Hüznümü</t>
+          <t>Bütünsüz Parçalar</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>270</v>
+        <v>185</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786256328150</t>
+          <t>9786256168275</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Karahitay Devleti ve Maveraünnehirdeki Askeri Faaliyetleri</t>
+          <t>Hz. Muhammed'in (A.S) Ataları</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>300</v>
+        <v>275</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786256328792</t>
+          <t>9786256168312</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Vitamin Çorbası</t>
+          <t>Müslüman Oluş Sıralarına Göre İlk Müslümanlar</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>225</v>
+        <v>345</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786256328754</t>
+          <t>9786256168237</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Bir Nefes Yeter</t>
+          <t>Simin-i Danişver Cennet Gibi Şehir (İnceleme)</t>
         </is>
       </c>
       <c r="C244" s="1">
         <v>205</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786256328761</t>
+          <t>9786256168244</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Tado : Hüznün Suskun Fısıltıları</t>
+          <t>Evhadüddin-i Meragi ve Gazelleri (İnceleme)</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>160</v>
+        <v>575</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786256328747</t>
+          <t>9786256168374</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Gökbey Göklerde : Her Gezegen Özeldir</t>
+          <t>Şirince Hikayeler</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>430</v>
+        <v>140</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786256328709</t>
+          <t>9786256168428</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Mavna</t>
+          <t>Yalnızlığın Sesi</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>335</v>
+        <v>360</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786256328716</t>
+          <t>9786256168251</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Ruhumdaki Deprem Asya</t>
+          <t>Limandaki Cinayet</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>340</v>
+        <v>150</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786256328730</t>
+          <t>9786256168497</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Battığı Yerden Ay Doğar Zeynep Alkan -1 Geliyor</t>
+          <t>Fakir, Öksüz, Köylü, Çerkes Kızının Başarı Öyküsü Gupse</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>530</v>
+        <v>165</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786256328587</t>
+          <t>9786256168445</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya Düzeninde Kariyer Yönetimi</t>
+          <t>Hırsız Baharı</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786256328594</t>
+          <t>9786256168336</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Mapavriden Çayeline Tarihi Araştırmalar</t>
+          <t>Hemşinli Kara Ahmet</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>335</v>
+        <v>330</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786256328563</t>
+          <t>9786256168329</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Şamanizm Gerçeği</t>
+          <t>Gölge İmparator</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>195</v>
+        <v>485</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786256328693</t>
+          <t>9786256168183</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Arafta</t>
+          <t>Aynalardan</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>140</v>
+        <v>315</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786256328556</t>
+          <t>9786256168190</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Doğanlar Çiftliği</t>
+          <t>Yakamozları Görünür Kılan Esaret</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>265</v>
+        <v>345</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786256328686</t>
+          <t>9786256328723</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Veli Baba - Anşa Bacı ve Sıraç Kültürü (Soru -Cevaplı)</t>
+          <t>Hemşen Kültürü- Hemşen Ağzı Sözlüğü</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>290</v>
+        <v>640</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786256328679</t>
+          <t>9786256168169</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Gayya Kuyusu</t>
+          <t>Çocuğumun Asıl Mirası – En Değerli Servet</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>260</v>
+        <v>130</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786256328501</t>
+          <t>9786256168176</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Tüm Rakamları Değerli Kılan Sıfırın Hikayesi</t>
+          <t>Dördüncü Cemre</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>150</v>
+        <v>345</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786256328495</t>
+          <t>9786256168152</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Üç Altın Üç Öğüt Üç Ay Üç Gün</t>
+          <t>Bir Dedenin Torunlarına Hikayesi Sadık Said</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>210</v>
+        <v>155</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786256328532</t>
+          <t>9786256168145</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Hasretinle Yaşarım Zamanı</t>
+          <t>Bir Ananın Kınalı Kuzusu Bayrak Mahmut</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786256328662</t>
+          <t>9786256168138</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Parlatan Çocuklar</t>
+          <t>Genel Müdür 7.0 Yeni Nesil Liderlik Yolculuğu</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786256328549</t>
+          <t>9786256168121</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Seyyid Şeyh Mahmud Samini Hazretleri</t>
+          <t>Lütfen Beni Yarım Bırak</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>320</v>
+        <v>135</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786256328488</t>
+          <t>9786256168084</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Rüyalar Da Sapıttı</t>
+          <t>Bestekarlar Çıkmazı</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>185</v>
+        <v>540</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786256328471</t>
+          <t>9786256168107</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Sayın Savcım</t>
+          <t>Firari Sürgün Şiirleri - Toplu Şiirler</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786256328518</t>
+          <t>9786256168114</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağda Doğu ve Batı Dünyasının Önemli Kadınları</t>
+          <t>Fikriye Hanım</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>205</v>
+        <v>135</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786256328099</t>
+          <t>9786256168077</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Kutup Yıldızı</t>
+          <t>Mendilimdeki Düşler</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>230</v>
+        <v>290</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786256328464</t>
+          <t>9786256168060</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Oğuz Kağan’dan Murat Hüdavendigar’a Osmanlı Tarihi Bir Deha Düşün-1</t>
+          <t>Sanatta Girişimcilik – Yaratıcı İş Modelinizi Nasıl Geliştirirsiniz ?</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>225</v>
+        <v>220</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786256328525</t>
+          <t>9786256328846</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Cinsiyet</t>
+          <t>Pansiyon</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>225</v>
+        <v>315</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786256328457</t>
+          <t>9786256168091</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Evrenin Şifresi</t>
+          <t>Havuç’un Maceraları</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>530</v>
+        <v>185</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786256328372</t>
+          <t>9786256168039</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Yahudiler ve Hristiyanlık</t>
+          <t>Büyük Göç Büyük Gözaltı</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>365</v>
+        <v>305</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786256328402</t>
+          <t>9786256168022</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Perçinlenmiş Yalnızlık</t>
+          <t>Şiirin Kitabı – Bir Yakışıklının Anatomisi</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>240</v>
+        <v>135</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786256328440</t>
+          <t>9786256168015</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Göz Ardı Edilen Gerçekler Cilt 3</t>
+          <t>Kayıp Mektuplar</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>355</v>
+        <v>165</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786256328433</t>
+          <t>9786256168046</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Göz Ardı Edilen Gerçekler Cilt 2</t>
+          <t>Maskeli Dostlar</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>355</v>
+        <v>175</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786256328426</t>
+          <t>9786256328969</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Göz Ardı Edilen Gerçekler Cilt 1</t>
+          <t>İnsancıl Sol</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786256328396</t>
+          <t>9786256168053</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Big Bang Neden Yanlış? Genişim Evresi</t>
+          <t>Size Sesleniş – Sen Ölmeyi Bilir misin ?</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>895</v>
+        <v>160</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786256328389</t>
+          <t>9786256328983</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Gerçeği</t>
+          <t>Güz Sarısı</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>685</v>
+        <v>165</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786256328341</t>
+          <t>9786256328976</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Var'lık</t>
+          <t>Farz et ki</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>165</v>
+        <v>240</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786256328365</t>
+          <t>9786256328952</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Renk Körünün Renkli Dünyası</t>
+          <t>Heyhat</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>190</v>
+        <v>165</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786256328334</t>
+          <t>9786256328945</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Pis Roman Karakterler Çağı 1</t>
+          <t>Varoluştan Bugüne Sömüren ve Sömürülenler</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>245</v>
+        <v>260</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786256328273</t>
+          <t>9786256328990</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Nur Harmanı</t>
+          <t>Mezopotamya Diyarı</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786256328327</t>
+          <t>9786256168008</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Kültür Ataşesi Kimdir?</t>
+          <t>Contes de ma mère</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>210</v>
+        <v>355</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786256328174</t>
+          <t>9786256328358</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Nasıl İş Bulabilirim?</t>
+          <t>Sarmaşık</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>225</v>
+        <v>165</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786256328259</t>
+          <t>9786256328631</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Odamda Kafka</t>
+          <t>Psikoterapi Kültürel Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>195</v>
+        <v>300</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786256328310</t>
+          <t>9786256328839</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Dünya Sahnesinde Uluslararası İlişkiler</t>
+          <t>Türkçe Çeçence İngilizce Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>405</v>
+        <v>310</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786256328303</t>
+          <t>9786256328938</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Travma Psikolojisi Travmatik "Ben"</t>
+          <t>Genel Psikoloji – Modern Zamanlarda Psikoloji</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>510</v>
+        <v>370</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786256328297</t>
+          <t>9786256328600</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Nihayet</t>
+          <t>Psikoterapi ve Çağdaş Psikoterapi Kuramları</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>190</v>
+        <v>705</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786256328242</t>
+          <t>9786256328914</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>1950 - 2020 Yılları Arası Türkiye'de Eğitim Öğretimde Önemli Hatlar</t>
+          <t>Mira Uzayda Bale</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>270</v>
+        <v>255</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786256328280</t>
+          <t>9786256328921</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kalemler Büyük Öyküler</t>
+          <t>Üşüyen Fırça</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>185</v>
+        <v>130</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786256328228</t>
+          <t>9786256328891</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Aydınlatma</t>
+          <t>Bu Benim Hikayem</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>200</v>
+        <v>195</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786256328211</t>
+          <t>9786256328808</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Başarı için Öğrenci Koçluğu</t>
+          <t>Sandıkçı Şükrü Zalime Boyun Eğmeyen Eşkiya</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>235</v>
+        <v>495</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786256328204</t>
+          <t>9786256328815</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Biraz Güz Biraz Mavi</t>
+          <t>Sonsuz Arayış</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>225</v>
+        <v>135</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786256328266</t>
+          <t>9786256328822</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Bu Dünyadan Bir Sevda Geçti</t>
+          <t>Figanım Sensin</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>230</v>
+        <v>185</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786256328198</t>
+          <t>9786256328907</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Urfa'dan Esintiler</t>
+          <t>Vahiy ve Bilim Işığında Esintiler</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>270</v>
+        <v>375</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786256328235</t>
+          <t>9786256328860</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Şamanın 3 Yaşamı Reenkarnasyon</t>
+          <t>Yaz Güneşi</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>300</v>
+        <v>125</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786256328143</t>
+          <t>9786256328853</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Clandestine Adası</t>
+          <t>Denizler Ülkesi</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>265</v>
+        <v>220</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786256328181</t>
+          <t>9786256328884</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Birinci</t>
+          <t>Veda &amp; Vefa</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786256328006</t>
+          <t>9786256328570</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Şirk</t>
+          <t>Dünya Eylem Yeridir</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>115</v>
+        <v>235</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786256328167</t>
+          <t>9786256328785</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Okuyorum</t>
+          <t>Hiçlik Makamı</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>220</v>
+        <v>295</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786256328051</t>
+          <t>9786256328778</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Zamansız Masallar - Eğlenceli Masallar 1</t>
+          <t>Geceye Saldım Hüznümü</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>140</v>
+        <v>270</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786256328037</t>
+          <t>9786256328150</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre</t>
+          <t>Karahitay Devleti ve Maveraünnehirdeki Askeri Faaliyetleri</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786259852744</t>
+          <t>9786256328792</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Dili Bir</t>
+          <t>Vitamin Çorbası</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>300</v>
+        <v>225</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786256328105</t>
+          <t>9786256328754</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Nur Damlaları - Peygamberler Tarihi</t>
+          <t>Bir Nefes Yeter</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>885</v>
+        <v>205</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786256328112</t>
+          <t>9786256328761</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Mekke Dönemi – İslam Tarihi</t>
+          <t>Tado : Hüznün Suskun Fısıltıları</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>700</v>
+        <v>160</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786256328068</t>
+          <t>9786256328747</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Kırılgan Masallar - Hüzünlü Masallar 1</t>
+          <t>Gökbey Göklerde : Her Gezegen Özeldir</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>140</v>
+        <v>430</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786256328129</t>
+          <t>9786256328709</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Kapının Öteki Yüzü</t>
+          <t>Mavna</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>320</v>
+        <v>335</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786256328044</t>
+          <t>9786256328716</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Kanatsız Uçmak – Kerpiç Ev</t>
+          <t>Ruhumdaki Deprem Asya</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>290</v>
+        <v>340</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786259454788</t>
+          <t>9786256328730</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Gülce Kızın Rüyası</t>
+          <t>Güneşin Battığı Yerden Ay Doğar Zeynep Alkan -1 Geliyor</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>185</v>
+        <v>530</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786256328136</t>
+          <t>9786256328587</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Fifila</t>
+          <t>Yeni Dünya Düzeninde Kariyer Yönetimi</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>235</v>
+        <v>240</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786256328082</t>
+          <t>9786256328594</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Double Vie</t>
+          <t>Mapavriden Çayeline Tarihi Araştırmalar</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>315</v>
+        <v>335</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786256328075</t>
+          <t>9786256328563</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Biz Kadınız</t>
+          <t>Şamanizm Gerçeği</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>325</v>
+        <v>195</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786259454795</t>
+          <t>9786256328693</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Bir Ölünün Hatıra Defteri</t>
+          <t>Arafta</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>800</v>
+        <v>140</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786259852737</t>
+          <t>9786256328556</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Ben de İstiyorum</t>
+          <t>Doğanlar Çiftliği</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>300</v>
+        <v>265</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786256328020</t>
+          <t>9786256328686</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Merhamet İlahi Adaletin Tecellisi</t>
+          <t>Veli Baba - Anşa Bacı ve Sıraç Kültürü (Soru -Cevaplı)</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786256328013</t>
+          <t>9786256328679</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Nurgül ve Kader Okuyan Adam</t>
+          <t>Gayya Kuyusu</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>420</v>
+        <v>260</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786259454771</t>
+          <t>9786256328501</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>KPSS Eğitim Bilimleri Öğretim İlke ve Yöntemleri Tamamı Çözümlü 7 Deneme</t>
+          <t>Tüm Rakamları Değerli Kılan Sıfırın Hikayesi</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786259454757</t>
+          <t>9786256328495</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Altın, Gümüş, Bronz Sözler</t>
+          <t>Üç Altın Üç Öğüt Üç Ay Üç Gün</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>400</v>
+        <v>210</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786259454764</t>
+          <t>9786256328532</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>55 Dakika</t>
+          <t>Hasretinle Yaşarım Zamanı</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>175</v>
+        <v>210</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786259852775</t>
+          <t>9786256328662</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Aşık Gökşani’den Şiirler</t>
+          <t>Dünyayı Parlatan Çocuklar</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786259454702</t>
+          <t>9786256328549</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Kayda Geçsin İstedim</t>
+          <t>Seyyid Şeyh Mahmud Samini Hazretleri</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>150</v>
+        <v>320</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786259454733</t>
+          <t>9786256328488</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Kanatsız Bulutlar</t>
+          <t>Rüyalar Da Sapıttı</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>160</v>
+        <v>185</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786259454719</t>
+          <t>9786256328471</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Huzurlu Hayat Stratejileri</t>
+          <t>Sayın Savcım</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786259852768</t>
+          <t>9786256328518</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Maviydi Gökyüzü</t>
+          <t>Ortaçağda Doğu ve Batı Dünyasının Önemli Kadınları</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>225</v>
+        <v>205</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786259454740</t>
+          <t>9786256328099</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Seri Katil</t>
+          <t>Kutup Yıldızı</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>445</v>
+        <v>230</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786259454726</t>
+          <t>9786256328464</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Sınavlarda Başarıya Giden Yol</t>
+          <t>Oğuz Kağan’dan Murat Hüdavendigar’a Osmanlı Tarihi Bir Deha Düşün-1</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>210</v>
+        <v>275</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786259852782</t>
+          <t>9786256328525</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimde Dört Mevsim</t>
+          <t>Cinsiyet</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>240</v>
+        <v>225</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786259852799</t>
+          <t>9786256328457</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Duygular Dünyası</t>
+          <t>Evrenin Şifresi</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>250</v>
+        <v>530</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786259859354</t>
+          <t>9786256328372</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Doğa ve Toprak</t>
+          <t>Yahudiler ve Hristiyanlık</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>130</v>
+        <v>365</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786259859385</t>
+          <t>9786256328402</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Pusat ve Şifreci 3</t>
+          <t>Perçinlenmiş Yalnızlık</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>115</v>
+        <v>240</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786259852751</t>
+          <t>9786256328440</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Güneş Düştü</t>
+          <t>Göz Ardı Edilen Gerçekler Cilt 3</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>315</v>
+        <v>355</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786259859392</t>
+          <t>9786256328433</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Gönül Fırtınası</t>
+          <t>Göz Ardı Edilen Gerçekler Cilt 2</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>130</v>
+        <v>355</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786259852720</t>
+          <t>9786256328426</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Papatya Kokulu Mısralar</t>
+          <t>Göz Ardı Edilen Gerçekler Cilt 1</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>135</v>
+        <v>350</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786259859361</t>
+          <t>9786256328396</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Adı Sevgi</t>
+          <t>Big Bang Neden Yanlış? Genişim Evresi</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>220</v>
+        <v>895</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786259859323</t>
+          <t>9786256328389</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kazlar</t>
+          <t>Tanrı Gerçeği</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>185</v>
+        <v>685</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786259852713</t>
+          <t>9786256328341</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Güzelsin Bütün Şehirlerden</t>
+          <t>Var'lık</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>230</v>
+        <v>165</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786259859330</t>
+          <t>9786256328365</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Bilge Baykuşun Bilmeceleri</t>
+          <t>Renk Körünün Renkli Dünyası</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>185</v>
+        <v>190</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786259859378</t>
+          <t>9786256328334</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Hislerin Dili</t>
+          <t>Pis Roman Karakterler Çağı 1</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>120</v>
+        <v>245</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786259859347</t>
+          <t>9786256328273</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Çalışkan Karınca</t>
+          <t>Nur Harmanı</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>185</v>
+        <v>190</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786259852706</t>
+          <t>9786256328327</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Aşk Merdiveni</t>
+          <t>Kültür Ataşesi Kimdir?</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>215</v>
+        <v>210</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786259859309</t>
+          <t>9786256328174</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Bu Sene Sular Daha Bi Soğuk</t>
+          <t>Nasıl İş Bulabilirim?</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>195</v>
+        <v>225</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786259859316</t>
+          <t>9786256328259</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Adres Bıraktım</t>
+          <t>Odamda Kafka</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>245</v>
+        <v>195</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786259864655</t>
+          <t>9786256328310</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Menua Kanalı</t>
+          <t>Dünya Sahnesinde Uluslararası İlişkiler</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>465</v>
+        <v>405</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786259864693</t>
+          <t>9786256328303</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Kalp Kırıntısı</t>
+          <t>Travma Psikolojisi Travmatik "Ben"</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>135</v>
+        <v>510</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786259864686</t>
+          <t>9786256328297</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Öldüler?</t>
+          <t>Nihayet</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>275</v>
+        <v>190</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786259864662</t>
+          <t>9786256328242</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Yaşanılan Şiirler</t>
+          <t>1950 - 2020 Yılları Arası Türkiye'de Eğitim Öğretimde Önemli Hatlar</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>560</v>
+        <v>270</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786057200549</t>
+          <t>9786256328280</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Pride and Prejudice</t>
+          <t>Küçük Kalemler Büyük Öyküler</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>495</v>
+        <v>185</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786057216700</t>
+          <t>9786256328228</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Robinson Crusoe</t>
+          <t>Aydınlatma</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>415</v>
+        <v>200</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786057218315</t>
+          <t>9786256328211</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>The Adventures of Sherlock Holmes</t>
+          <t>Başarı için Öğrenci Koçluğu</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>415</v>
+        <v>235</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786057218353</t>
+          <t>9786256328204</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>The Burning Secret</t>
+          <t>Biraz Güz Biraz Mavi</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>155</v>
+        <v>225</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786057216717</t>
+          <t>9786256328266</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>The Communist Manifesto</t>
+          <t>Bu Dünyadan Bir Sevda Geçti</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>120</v>
+        <v>230</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786057200501</t>
+          <t>9786256328198</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Utopia</t>
+          <t>Urfa'dan Esintiler</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>205</v>
+        <v>270</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786057218346</t>
+          <t>9786256328235</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>The Wonderful Wizard of Oz</t>
+          <t>Şamanın 3 Yaşamı Reenkarnasyon</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>210</v>
+        <v>300</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786057218339</t>
+          <t>9786256328143</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>The War of Worlds</t>
+          <t>Clandestine Adası</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>280</v>
+        <v>265</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786057216779</t>
+          <t>9786256328181</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>The Strange Case Of Dr. Jekyll And Mr. Hyde</t>
+          <t>Birinci</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>155</v>
+        <v>240</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786057200518</t>
+          <t>9786256328006</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>The Picture Of Dorian Gray</t>
+          <t>Şirk</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>330</v>
+        <v>115</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786057200570</t>
+          <t>9786256328167</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>The Curious Case Of Benjamin Button</t>
+          <t>Okuyorum</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>125</v>
+        <v>220</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786057200556</t>
+          <t>9786256328051</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>White Nights</t>
+          <t>Zamansız Masallar - Eğlenceli Masallar 1</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786057218360</t>
+          <t>9786256328037</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Hamlet</t>
+          <t>Yunus Emre</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>245</v>
+        <v>100</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786057216755</t>
+          <t>9786259852744</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Heart of Darkness</t>
+          <t>Sevginin Dili Bir</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786057200587</t>
+          <t>9786256328105</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Heidi</t>
+          <t>Nur Damlaları - Peygamberler Tarihi</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>335</v>
+        <v>885</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786057216786</t>
+          <t>9786256328112</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Le Petit Prince</t>
+          <t>Mekke Dönemi – İslam Tarihi</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>185</v>
+        <v>700</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786057200532</t>
+          <t>9786256328068</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Martin Eden</t>
+          <t>Kırılgan Masallar - Hüzünlü Masallar 1</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>560</v>
+        <v>140</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786057200525</t>
+          <t>9786256328129</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Notes From The Underground</t>
+          <t>Kapının Öteki Yüzü</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>215</v>
+        <v>320</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786057216731</t>
+          <t>9786256328044</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Group Psychology and the Analysis of the Ego</t>
+          <t>Kanatsız Uçmak – Kerpiç Ev</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>170</v>
+        <v>290</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786057218308</t>
+          <t>9786259454788</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Frankenstein</t>
+          <t>Gülce Kızın Rüyası</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>320</v>
+        <v>185</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786057200594</t>
+          <t>9786256328136</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Dream Psychology</t>
+          <t>Fifila</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>240</v>
+        <v>235</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786057216762</t>
+          <t>9786256328082</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Die Verwandlung</t>
+          <t>Double Vie</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>135</v>
+        <v>315</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786057218377</t>
+          <t>9786256328075</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Die Leiden Des Jungen Werther</t>
+          <t>Biz Kadınız</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>210</v>
+        <v>325</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786057216748</t>
+          <t>9786259454795</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>De Profundis</t>
+          <t>Bir Ölünün Hatıra Defteri</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>125</v>
+        <v>800</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786057216724</t>
+          <t>9786259852737</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Chess Story</t>
+          <t>Ben de İstiyorum</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786057218384</t>
+          <t>9786256328020</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Candide</t>
+          <t>Merhamet İlahi Adaletin Tecellisi</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>205</v>
+        <v>220</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786057218391</t>
+          <t>9786256328013</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Around the World in 80 Days</t>
+          <t>Nurgül ve Kader Okuyan Adam</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>320</v>
+        <v>420</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786057218322</t>
+          <t>9786259454771</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Anne of Green Gables</t>
+          <t>KPSS Eğitim Bilimleri Öğretim İlke ve Yöntemleri Tamamı Çözümlü 7 Deneme</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>415</v>
+        <v>240</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786057279804</t>
+          <t>9786259454757</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Animal Farm And 1984</t>
+          <t>Altın, Gümüş, Bronz Sözler</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786057216793</t>
+          <t>9786259454764</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>A Christmas Carol</t>
+          <t>55 Dakika</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>165</v>
+        <v>175</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786259864624</t>
+          <t>9786259852775</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Denemeler - Kırık Pusula</t>
+          <t>Aşık Gökşani’den Şiirler</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786259864617</t>
+          <t>9786259454702</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Çocuk</t>
+          <t>Kayda Geçsin İstedim</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786259864600</t>
+          <t>9786259454733</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Falezlerde Yankılanan Bir Ses</t>
+          <t>Kanatsız Bulutlar</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>255</v>
+        <v>160</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786259960999</t>
+          <t>9786259454719</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Adı Yok Vera</t>
+          <t>Huzurlu Hayat Stratejileri</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>225</v>
+        <v>260</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786259864631</t>
+          <t>9786259852768</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>%99’un Türkiye’si %1’in Dünyası</t>
+          <t>Maviydi Gökyüzü</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>310</v>
+        <v>225</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786259864648</t>
+          <t>9786259454740</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Ekonominin Aritmetiği</t>
+          <t>İstanbul’da Seri Katil</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>300</v>
+        <v>445</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786057241108</t>
+          <t>9786259454726</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Entrikalar</t>
+          <t>Sınavlarda Başarıya Giden Yol</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>235</v>
+        <v>210</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786259960944</t>
+          <t>9786259852782</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Genç Werter’in Acıları</t>
+          <t>Yüreğimde Dört Mevsim</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>175</v>
+        <v>240</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786259960968</t>
+          <t>9786259852799</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Mihrimah</t>
+          <t>Duygular Dünyası</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>135</v>
+        <v>250</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786057241122</t>
+          <t>9786259859354</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Odinin Çocukları</t>
+          <t>Doğa ve Toprak</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>265</v>
+        <v>130</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786259960951</t>
+          <t>9786259859385</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Pozitif Bilim ve Tersinim</t>
+          <t>Pusat ve Şifreci 3</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>825</v>
+        <v>115</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786057200006</t>
+          <t>9786259852751</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Yaz Çiz Boya Bul Kes Yapıştır</t>
+          <t>Güneş Düştü</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>340</v>
+        <v>315</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786259960975</t>
+          <t>9786259859392</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Çıkış</t>
+          <t>Gönül Fırtınası</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>365</v>
+        <v>130</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786255645609</t>
+          <t>9786259852720</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Tebeşir Tozu ve Gözyaşı</t>
+          <t>Papatya Kokulu Mısralar</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>150</v>
+        <v>135</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786258548150</t>
+          <t>9786259859361</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Enes</t>
+          <t>Adı Sevgi</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>380</v>
+        <v>220</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786258548235</t>
+          <t>9786259859323</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Bade ve Pamuk’un Dostluğu</t>
+          <t>Beyaz Kazlar</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>280</v>
+        <v>185</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786255645951</t>
+          <t>9786259852713</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Adını Sen Koy</t>
+          <t>Güzelsin Bütün Şehirlerden</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
+          <t>9786259859330</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>Bilge Baykuşun Bilmeceleri</t>
+        </is>
+      </c>
+      <c r="C391" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>9786259859378</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>Hislerin Dili</t>
+        </is>
+      </c>
+      <c r="C392" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>9786259859347</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
+          <t>Çalışkan Karınca</t>
+        </is>
+      </c>
+      <c r="C393" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3">
+      <c r="A394" s="1" t="inlineStr">
+        <is>
+          <t>9786259852706</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Merdiveni</t>
+        </is>
+      </c>
+      <c r="C394" s="1">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
+          <t>9786259859309</t>
+        </is>
+      </c>
+      <c r="B395" s="1" t="inlineStr">
+        <is>
+          <t>Bu Sene Sular Daha Bi Soğuk</t>
+        </is>
+      </c>
+      <c r="C395" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
+          <t>9786259859316</t>
+        </is>
+      </c>
+      <c r="B396" s="1" t="inlineStr">
+        <is>
+          <t>Adres Bıraktım</t>
+        </is>
+      </c>
+      <c r="C396" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>9786259864655</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>Menua Kanalı</t>
+        </is>
+      </c>
+      <c r="C397" s="1">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>9786259864693</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>Kalp Kırıntısı</t>
+        </is>
+      </c>
+      <c r="C398" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>9786259864686</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>Nasıl Öldüler?</t>
+        </is>
+      </c>
+      <c r="C399" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>9786259864662</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>Yaşanılan Şiirler</t>
+        </is>
+      </c>
+      <c r="C400" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>9786057200549</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>Pride and Prejudice</t>
+        </is>
+      </c>
+      <c r="C401" s="1">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
+          <t>9786057216700</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>Robinson Crusoe</t>
+        </is>
+      </c>
+      <c r="C402" s="1">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
+          <t>9786057218315</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>The Adventures of Sherlock Holmes</t>
+        </is>
+      </c>
+      <c r="C403" s="1">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3">
+      <c r="A404" s="1" t="inlineStr">
+        <is>
+          <t>9786057218353</t>
+        </is>
+      </c>
+      <c r="B404" s="1" t="inlineStr">
+        <is>
+          <t>The Burning Secret</t>
+        </is>
+      </c>
+      <c r="C404" s="1">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
+          <t>9786057216717</t>
+        </is>
+      </c>
+      <c r="B405" s="1" t="inlineStr">
+        <is>
+          <t>The Communist Manifesto</t>
+        </is>
+      </c>
+      <c r="C405" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3">
+      <c r="A406" s="1" t="inlineStr">
+        <is>
+          <t>9786057200501</t>
+        </is>
+      </c>
+      <c r="B406" s="1" t="inlineStr">
+        <is>
+          <t>Utopia</t>
+        </is>
+      </c>
+      <c r="C406" s="1">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3">
+      <c r="A407" s="1" t="inlineStr">
+        <is>
+          <t>9786057218346</t>
+        </is>
+      </c>
+      <c r="B407" s="1" t="inlineStr">
+        <is>
+          <t>The Wonderful Wizard of Oz</t>
+        </is>
+      </c>
+      <c r="C407" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3">
+      <c r="A408" s="1" t="inlineStr">
+        <is>
+          <t>9786057218339</t>
+        </is>
+      </c>
+      <c r="B408" s="1" t="inlineStr">
+        <is>
+          <t>The War of Worlds</t>
+        </is>
+      </c>
+      <c r="C408" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="409" spans="1:3">
+      <c r="A409" s="1" t="inlineStr">
+        <is>
+          <t>9786057216779</t>
+        </is>
+      </c>
+      <c r="B409" s="1" t="inlineStr">
+        <is>
+          <t>The Strange Case Of Dr. Jekyll And Mr. Hyde</t>
+        </is>
+      </c>
+      <c r="C409" s="1">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3">
+      <c r="A410" s="1" t="inlineStr">
+        <is>
+          <t>9786057200518</t>
+        </is>
+      </c>
+      <c r="B410" s="1" t="inlineStr">
+        <is>
+          <t>The Picture Of Dorian Gray</t>
+        </is>
+      </c>
+      <c r="C410" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="411" spans="1:3">
+      <c r="A411" s="1" t="inlineStr">
+        <is>
+          <t>9786057200570</t>
+        </is>
+      </c>
+      <c r="B411" s="1" t="inlineStr">
+        <is>
+          <t>The Curious Case Of Benjamin Button</t>
+        </is>
+      </c>
+      <c r="C411" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="412" spans="1:3">
+      <c r="A412" s="1" t="inlineStr">
+        <is>
+          <t>9786057200556</t>
+        </is>
+      </c>
+      <c r="B412" s="1" t="inlineStr">
+        <is>
+          <t>White Nights</t>
+        </is>
+      </c>
+      <c r="C412" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="413" spans="1:3">
+      <c r="A413" s="1" t="inlineStr">
+        <is>
+          <t>9786057218360</t>
+        </is>
+      </c>
+      <c r="B413" s="1" t="inlineStr">
+        <is>
+          <t>Hamlet</t>
+        </is>
+      </c>
+      <c r="C413" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="414" spans="1:3">
+      <c r="A414" s="1" t="inlineStr">
+        <is>
+          <t>9786057216755</t>
+        </is>
+      </c>
+      <c r="B414" s="1" t="inlineStr">
+        <is>
+          <t>Heart of Darkness</t>
+        </is>
+      </c>
+      <c r="C414" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="415" spans="1:3">
+      <c r="A415" s="1" t="inlineStr">
+        <is>
+          <t>9786057200587</t>
+        </is>
+      </c>
+      <c r="B415" s="1" t="inlineStr">
+        <is>
+          <t>Heidi</t>
+        </is>
+      </c>
+      <c r="C415" s="1">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="416" spans="1:3">
+      <c r="A416" s="1" t="inlineStr">
+        <is>
+          <t>9786057216786</t>
+        </is>
+      </c>
+      <c r="B416" s="1" t="inlineStr">
+        <is>
+          <t>Le Petit Prince</t>
+        </is>
+      </c>
+      <c r="C416" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="417" spans="1:3">
+      <c r="A417" s="1" t="inlineStr">
+        <is>
+          <t>9786057200532</t>
+        </is>
+      </c>
+      <c r="B417" s="1" t="inlineStr">
+        <is>
+          <t>Martin Eden</t>
+        </is>
+      </c>
+      <c r="C417" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="418" spans="1:3">
+      <c r="A418" s="1" t="inlineStr">
+        <is>
+          <t>9786057200525</t>
+        </is>
+      </c>
+      <c r="B418" s="1" t="inlineStr">
+        <is>
+          <t>Notes From The Underground</t>
+        </is>
+      </c>
+      <c r="C418" s="1">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="419" spans="1:3">
+      <c r="A419" s="1" t="inlineStr">
+        <is>
+          <t>9786057216731</t>
+        </is>
+      </c>
+      <c r="B419" s="1" t="inlineStr">
+        <is>
+          <t>Group Psychology and the Analysis of the Ego</t>
+        </is>
+      </c>
+      <c r="C419" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="420" spans="1:3">
+      <c r="A420" s="1" t="inlineStr">
+        <is>
+          <t>9786057218308</t>
+        </is>
+      </c>
+      <c r="B420" s="1" t="inlineStr">
+        <is>
+          <t>Frankenstein</t>
+        </is>
+      </c>
+      <c r="C420" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="421" spans="1:3">
+      <c r="A421" s="1" t="inlineStr">
+        <is>
+          <t>9786057200594</t>
+        </is>
+      </c>
+      <c r="B421" s="1" t="inlineStr">
+        <is>
+          <t>Dream Psychology</t>
+        </is>
+      </c>
+      <c r="C421" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="422" spans="1:3">
+      <c r="A422" s="1" t="inlineStr">
+        <is>
+          <t>9786057216762</t>
+        </is>
+      </c>
+      <c r="B422" s="1" t="inlineStr">
+        <is>
+          <t>Die Verwandlung</t>
+        </is>
+      </c>
+      <c r="C422" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3">
+      <c r="A423" s="1" t="inlineStr">
+        <is>
+          <t>9786057218377</t>
+        </is>
+      </c>
+      <c r="B423" s="1" t="inlineStr">
+        <is>
+          <t>Die Leiden Des Jungen Werther</t>
+        </is>
+      </c>
+      <c r="C423" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="424" spans="1:3">
+      <c r="A424" s="1" t="inlineStr">
+        <is>
+          <t>9786057216748</t>
+        </is>
+      </c>
+      <c r="B424" s="1" t="inlineStr">
+        <is>
+          <t>De Profundis</t>
+        </is>
+      </c>
+      <c r="C424" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="425" spans="1:3">
+      <c r="A425" s="1" t="inlineStr">
+        <is>
+          <t>9786057216724</t>
+        </is>
+      </c>
+      <c r="B425" s="1" t="inlineStr">
+        <is>
+          <t>Chess Story</t>
+        </is>
+      </c>
+      <c r="C425" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="426" spans="1:3">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
+          <t>9786057218384</t>
+        </is>
+      </c>
+      <c r="B426" s="1" t="inlineStr">
+        <is>
+          <t>Candide</t>
+        </is>
+      </c>
+      <c r="C426" s="1">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="427" spans="1:3">
+      <c r="A427" s="1" t="inlineStr">
+        <is>
+          <t>9786057218391</t>
+        </is>
+      </c>
+      <c r="B427" s="1" t="inlineStr">
+        <is>
+          <t>Around the World in 80 Days</t>
+        </is>
+      </c>
+      <c r="C427" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="428" spans="1:3">
+      <c r="A428" s="1" t="inlineStr">
+        <is>
+          <t>9786057218322</t>
+        </is>
+      </c>
+      <c r="B428" s="1" t="inlineStr">
+        <is>
+          <t>Anne of Green Gables</t>
+        </is>
+      </c>
+      <c r="C428" s="1">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="429" spans="1:3">
+      <c r="A429" s="1" t="inlineStr">
+        <is>
+          <t>9786057279804</t>
+        </is>
+      </c>
+      <c r="B429" s="1" t="inlineStr">
+        <is>
+          <t>Animal Farm And 1984</t>
+        </is>
+      </c>
+      <c r="C429" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="430" spans="1:3">
+      <c r="A430" s="1" t="inlineStr">
+        <is>
+          <t>9786057216793</t>
+        </is>
+      </c>
+      <c r="B430" s="1" t="inlineStr">
+        <is>
+          <t>A Christmas Carol</t>
+        </is>
+      </c>
+      <c r="C430" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="431" spans="1:3">
+      <c r="A431" s="1" t="inlineStr">
+        <is>
+          <t>9786259864624</t>
+        </is>
+      </c>
+      <c r="B431" s="1" t="inlineStr">
+        <is>
+          <t>Denemeler - Kırık Pusula</t>
+        </is>
+      </c>
+      <c r="C431" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="432" spans="1:3">
+      <c r="A432" s="1" t="inlineStr">
+        <is>
+          <t>9786259864617</t>
+        </is>
+      </c>
+      <c r="B432" s="1" t="inlineStr">
+        <is>
+          <t>Kelebek Çocuk</t>
+        </is>
+      </c>
+      <c r="C432" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="433" spans="1:3">
+      <c r="A433" s="1" t="inlineStr">
+        <is>
+          <t>9786259864600</t>
+        </is>
+      </c>
+      <c r="B433" s="1" t="inlineStr">
+        <is>
+          <t>Falezlerde Yankılanan Bir Ses</t>
+        </is>
+      </c>
+      <c r="C433" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="434" spans="1:3">
+      <c r="A434" s="1" t="inlineStr">
+        <is>
+          <t>9786259960999</t>
+        </is>
+      </c>
+      <c r="B434" s="1" t="inlineStr">
+        <is>
+          <t>Adı Yok Vera</t>
+        </is>
+      </c>
+      <c r="C434" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="435" spans="1:3">
+      <c r="A435" s="1" t="inlineStr">
+        <is>
+          <t>9786259864631</t>
+        </is>
+      </c>
+      <c r="B435" s="1" t="inlineStr">
+        <is>
+          <t>%99’un Türkiye’si %1’in Dünyası</t>
+        </is>
+      </c>
+      <c r="C435" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="436" spans="1:3">
+      <c r="A436" s="1" t="inlineStr">
+        <is>
+          <t>9786259864648</t>
+        </is>
+      </c>
+      <c r="B436" s="1" t="inlineStr">
+        <is>
+          <t>Ekonominin Aritmetiği</t>
+        </is>
+      </c>
+      <c r="C436" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="437" spans="1:3">
+      <c r="A437" s="1" t="inlineStr">
+        <is>
+          <t>9786057241108</t>
+        </is>
+      </c>
+      <c r="B437" s="1" t="inlineStr">
+        <is>
+          <t>Aşk ve Entrikalar</t>
+        </is>
+      </c>
+      <c r="C437" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="438" spans="1:3">
+      <c r="A438" s="1" t="inlineStr">
+        <is>
+          <t>9786259960944</t>
+        </is>
+      </c>
+      <c r="B438" s="1" t="inlineStr">
+        <is>
+          <t>Genç Werter’in Acıları</t>
+        </is>
+      </c>
+      <c r="C438" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="439" spans="1:3">
+      <c r="A439" s="1" t="inlineStr">
+        <is>
+          <t>9786259960968</t>
+        </is>
+      </c>
+      <c r="B439" s="1" t="inlineStr">
+        <is>
+          <t>Mihrimah</t>
+        </is>
+      </c>
+      <c r="C439" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="440" spans="1:3">
+      <c r="A440" s="1" t="inlineStr">
+        <is>
+          <t>9786057241122</t>
+        </is>
+      </c>
+      <c r="B440" s="1" t="inlineStr">
+        <is>
+          <t>Odinin Çocukları</t>
+        </is>
+      </c>
+      <c r="C440" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="441" spans="1:3">
+      <c r="A441" s="1" t="inlineStr">
+        <is>
+          <t>9786259960951</t>
+        </is>
+      </c>
+      <c r="B441" s="1" t="inlineStr">
+        <is>
+          <t>Pozitif Bilim ve Tersinim</t>
+        </is>
+      </c>
+      <c r="C441" s="1">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="442" spans="1:3">
+      <c r="A442" s="1" t="inlineStr">
+        <is>
+          <t>9786057200006</t>
+        </is>
+      </c>
+      <c r="B442" s="1" t="inlineStr">
+        <is>
+          <t>Yaz Çiz Boya Bul Kes Yapıştır</t>
+        </is>
+      </c>
+      <c r="C442" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="443" spans="1:3">
+      <c r="A443" s="1" t="inlineStr">
+        <is>
+          <t>9786259960975</t>
+        </is>
+      </c>
+      <c r="B443" s="1" t="inlineStr">
+        <is>
+          <t>Çıkış</t>
+        </is>
+      </c>
+      <c r="C443" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="444" spans="1:3">
+      <c r="A444" s="1" t="inlineStr">
+        <is>
+          <t>9786255645609</t>
+        </is>
+      </c>
+      <c r="B444" s="1" t="inlineStr">
+        <is>
+          <t>Tebeşir Tozu ve Gözyaşı</t>
+        </is>
+      </c>
+      <c r="C444" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="445" spans="1:3">
+      <c r="A445" s="1" t="inlineStr">
+        <is>
+          <t>9786258548150</t>
+        </is>
+      </c>
+      <c r="B445" s="1" t="inlineStr">
+        <is>
+          <t>Yaramaz Enes</t>
+        </is>
+      </c>
+      <c r="C445" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="446" spans="1:3">
+      <c r="A446" s="1" t="inlineStr">
+        <is>
+          <t>9786258548235</t>
+        </is>
+      </c>
+      <c r="B446" s="1" t="inlineStr">
+        <is>
+          <t>Bade ve Pamuk’un Dostluğu</t>
+        </is>
+      </c>
+      <c r="C446" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="447" spans="1:3">
+      <c r="A447" s="1" t="inlineStr">
+        <is>
+          <t>9786255645951</t>
+        </is>
+      </c>
+      <c r="B447" s="1" t="inlineStr">
+        <is>
+          <t>Adını Sen Koy</t>
+        </is>
+      </c>
+      <c r="C447" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="448" spans="1:3">
+      <c r="A448" s="1" t="inlineStr">
+        <is>
           <t>9786255645456</t>
         </is>
       </c>
-      <c r="B391" s="1" t="inlineStr">
+      <c r="B448" s="1" t="inlineStr">
         <is>
           <t>Gökyüzleri</t>
         </is>
       </c>
-      <c r="C391" s="1">
+      <c r="C448" s="1">
         <v>450</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>