--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -94,81 +94,81 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786259804705</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>3. ve 4. Sınıf Bir Başka Matematik</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786057306739</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Bir Başka Matematik 3. ve 4. Sınıf</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057306722</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Bir Başka Matematik 1. ve 2. Sınıf</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259804712</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Uçan Salyangoz</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>195</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>