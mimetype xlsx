--- v0 (2026-02-14)
+++ v1 (2026-09-12)
@@ -94,301 +94,301 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786057169617</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Öznelliğin Zaferi: Transandantal Fenomenolojiye Giriş</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>420</v>
+        <v>504</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786057169693</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Robert Nozick: Adalet Teorisi ve Temel Kavramları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>384</v>
+        <v>461</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057169686</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Türkiye’ye Schmitt ile Bakmak: 1970’lerde Düşmanlıklar ve Ötekiler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>600</v>
+        <v>720</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786057169679</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Pagan Antik Çağ’da Ateizm</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>390</v>
+        <v>468</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057169655</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Suyun ve Sükunetin Kitabı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>210</v>
+        <v>252</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057169662</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Bazı Eski Yanlışlar Bazı Yeni Yanılgılar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>330</v>
+        <v>396</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057169648</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Geleceği Eskitmek AKP ve Türkiye</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057169624</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Sadakat Güzergahı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>330</v>
+        <v>396</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057449146</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Toplum Kavram ve Gerçeklik</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057449108</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Teo-Politik Müdahaleler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>360</v>
+        <v>432</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786057449115</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Taşra Epiği</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>330</v>
+        <v>396</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786057449184</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Kimliğin Kimliği</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>408</v>
+        <v>490</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786057449153</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>John Rawls: Adalet Teorisi ve Temel Kavramları</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>384</v>
+        <v>461</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786057449191</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Doğrudan Demokrasi - Kuram ve Uygulama</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786057449177</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Bir İmkan Olarak Modernite: Weber ve Habermas</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>390</v>
+        <v>468</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786057449122</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Aydınlanma Düşüncesi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786057449160</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Akıl ve Toplumun Özgürleşimi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786057449139</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Hukuk Felsefesi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>576</v>
+        <v>692</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>