--- v0 (2026-02-14)
+++ v1 (2026-09-12)
@@ -259,121 +259,121 @@
         <is>
           <t>9781526303196</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Kids Get Coding: Staying Safe Online</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>480</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9781526300805</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Feeling Shy!: Feelings and Emotions Series</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>360</v>
+        <v>420</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9781526300140</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Feeling Angry!: Feelings and Emotions Series</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>360</v>
+        <v>420</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9781526300782</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Feeling Frightened!: Feelings and Emotions Series</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>360</v>
+        <v>420</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9781526300744</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Feeling Worried!: Feelings and Emotions Series</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>360</v>
+        <v>420</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9781526300768</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Feeling Jealous!: Feelings and Emotions Series</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>360</v>
+        <v>420</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9781526300720</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Feeling Sad!: Feelings and Emotions Series</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>360</v>
+        <v>420</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>