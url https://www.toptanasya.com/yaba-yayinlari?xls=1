--- v0 (2025-11-02)
+++ v1 (2026-04-03)
@@ -85,2365 +85,2890 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789753861359</t>
+          <t>9789753862165</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Şerefname Kürt Ulusunun Tarihi 5. Cilt</t>
+          <t>Ömrümün Önsözü</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789753861472</t>
+          <t>3990000004514</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Şerefname Kürt Ulusunun Tarihi 2. Cildin Birinci Kitabı 4: Kronoloji</t>
+          <t>Yaşayan Mumya</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3990000012856</t>
+          <t>9789753860086</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Şerefname (5 Kitap Takım)</t>
+          <t>Ulysses</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>780</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789753861601</t>
+          <t>9789753860758</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Süryanilerin Tarihi</t>
+          <t>Şiirler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3990000027751</t>
+          <t>9789753861366</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Midyat’ta Etnik Gruplar</t>
+          <t>Şerefname 1/1</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9750386009609</t>
+          <t>3990000017821</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Leyleğin Ömrü</t>
+          <t>Sonsuz Değişim Doğa ve İnsan Fizik ve Doğu Düşüncesi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>100</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789753861564</t>
+          <t>9789753860215</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kral Oidipus</t>
+          <t>Solgun Ateş</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789753861397</t>
+          <t>3990000002922</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Generallerin İkindi Kahvaltısı</t>
+          <t>Sanat ve Erotizm</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>100</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789753861663</t>
+          <t>9789753861144</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Gecekondunun Mekan Sosyolojisi</t>
+          <t>Mihail</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789753861915</t>
+          <t>9789753861014</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kürt Halk Anlatıları</t>
+          <t>Mezopotamya’da 1915 - 1920 Sivil Yönetimi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9799753861037</t>
+          <t>3990000009226</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>6. Koğuş</t>
+          <t>Lorca Kitabı Tiyatrosu - Oyun Yazarlığı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>120</v>
+        <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789753861717</t>
+          <t>3990000004513</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Martı</t>
+          <t>Köylüler (Mujikler)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>110</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3990000012674</t>
+          <t>9789753860970</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Acı Duygular</t>
+          <t>Kemal Tahir’in Sohbetleri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>110</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789753862264</t>
+          <t>9789753861403</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kusurlu Bir Akşam Rüyası</t>
+          <t>Kafir Halil</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>150</v>
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789753862219</t>
+          <t>9789753861540</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sincar Dağı - Bilinmeyen Bir Halkın Öyküsü</t>
+          <t>Julius Caesar</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789753860560</t>
+          <t>3990000012952</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Demiryolu Çocukları</t>
+          <t>Hem Uzak Hem Yakın</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789753861953</t>
+          <t>3990000006118</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Romeo İle Juliet</t>
+          <t>Kaçırılan Doktor</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>120</v>
+        <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789753862141</t>
+          <t>3990000011962</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Vişne Bahçesi</t>
+          <t>Yalnız Efe Seçme Öyküler 1</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789753862202</t>
+          <t>9789753861298</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Afyon Savaşları</t>
+          <t>Hacı Murat</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>100</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789753862059</t>
+          <t>3990000004665</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Seçme Dünya Öyküleri</t>
+          <t>Güneşli Bayır</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>90</v>
+        <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789753861908</t>
+          <t>3990000011961</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Makbet</t>
+          <t>Falaka</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>120</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>3990000001897</t>
+          <t>9789753860116</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yerma</t>
+          <t>Erzurum Yolculuğu</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>110</v>
+        <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>3990000034465</t>
+          <t>3990000005771</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Günlerin İzi</t>
+          <t>Eğin Türküleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>3990000071009</t>
+          <t>3990000007137</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yaprağın Ardı Kiraz</t>
+          <t>Dönek</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>90</v>
+        <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789753862042</t>
+          <t>3990000013357</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>7 Numaralı Koltukla Ana Yolculuğu</t>
+          <t>Çoğalan Adam</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>120</v>
+        <v>40</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789753862066</t>
+          <t>9789753860475</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Ayın Yittiği Gece</t>
+          <t>Cesur Yeni Dünya</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>90</v>
+        <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789753862035</t>
+          <t>9789753860383</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yeni Diyalektik Mantık</t>
+          <t>Cemile</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>180</v>
+        <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789753862028</t>
+          <t>3990000005602</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Mevlana Celaleddin-i Rumi Rubailerinden Manzum Tercümeler</t>
+          <t>Bir Uzmanın Gözüyle Darbe</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>80</v>
+        <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789753862011</t>
+          <t>9789753860918</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Konuşabilselerdi</t>
+          <t>5. Yüzyılda Asur/Süryanilerin Kurduğu Antakya Akademisi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>180</v>
+        <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789753862004</t>
+          <t>3990000017820</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Hatıralarım</t>
+          <t>Amerikan ve İngiliz Raporları Işığında Dersim</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>35</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789753861748</t>
+          <t>9789753860951</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kiracımız - Cep Kitapları</t>
+          <t>Aynıyla İnsan</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>90</v>
+        <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>3990000031299</t>
+          <t>3990000005511</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Öksüzoğlan</t>
+          <t>70 Kuşağı Şiirimizi Tartışıyor</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>80</v>
+        <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>3990000031278</t>
+          <t>9789753861113</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Altın Top</t>
+          <t>1. ve 2. Haçlı Seferleri Vekayinamesi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>3990000031305</t>
+          <t>9789753860895</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Nalıncı Padişah</t>
+          <t>Şehnameden Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>3990000031294</t>
+          <t>3990000082256</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Cimri ile Cömert</t>
+          <t>Şerefname 2.Cilt</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789753861441</t>
+          <t>9789753861359</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İki Yaşlı Küçükhanımın Curcunası</t>
+          <t>Şerefname Kürt Ulusunun Tarihi 5. Cilt</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>90</v>
+        <v>400</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789753861946</t>
+          <t>9789753861472</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Güliver'in Gezileri</t>
+          <t>Şerefname Kürt Ulusunun Tarihi 2. Cildin Birinci Kitabı 4: Kronoloji</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>110</v>
+        <v>400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789753861533</t>
+          <t>3990000012856</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Varidat</t>
+          <t>Şerefname (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>780</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789753861960</t>
+          <t>9789753861601</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Son Roman</t>
+          <t>Süryanilerin Tarihi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789753861984</t>
+          <t>3990000027751</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Köy Enstitüsü - Yaşanmış Denemeler</t>
+          <t>Midyat’ta Etnik Gruplar</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789753861939</t>
+          <t>9750386009609</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Çakıcı'nın İlk Kurşunu</t>
+          <t>Leyleğin Ömrü</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789753861885</t>
+          <t>9789753861564</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Ferhat da Gelsin</t>
+          <t>Kral Oidipus</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789753861861</t>
+          <t>9789753861397</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İlyada - Truva Anlatıları</t>
+          <t>Generallerin İkindi Kahvaltısı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789753860536</t>
+          <t>9789753861663</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Gecekondunun Mekan Sosyolojisi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789753861922</t>
+          <t>9789753861915</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Polisiye Yazarlarından Hikayeler</t>
+          <t>Kürt Halk Anlatıları</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789753861786</t>
+          <t>9799753861037</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Yiğıkili Zülküf</t>
+          <t>6. Koğuş</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789753861823</t>
+          <t>9789753861717</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Dünya Şiiri</t>
+          <t>Martı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>300</v>
+        <v>110</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789753861816</t>
+          <t>3990000012674</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Maraş Uzunoluk Destanı</t>
+          <t>Acı Duygular</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789753861755</t>
+          <t>9789753862264</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Üç Kızkardeş</t>
+          <t>Kusurlu Bir Akşam Rüyası</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789753861779</t>
+          <t>9789753862219</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Gargantua</t>
+          <t>Sincar Dağı - Bilinmeyen Bir Halkın Öyküsü</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789753861656</t>
+          <t>9789753860560</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Çingene Halk Anlatıları</t>
+          <t>Demiryolu Çocukları</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789753861793</t>
+          <t>9789753861953</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Eylülertesi</t>
+          <t>Romeo İle Juliet</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789753861762</t>
+          <t>9789753862141</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Efendinin Sesi</t>
+          <t>Vişne Bahçesi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789753860390</t>
+          <t>9789753862202</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kral Ulis’in Serüvenleri</t>
+          <t>Afyon Savaşları</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>3990000027752</t>
+          <t>9789753862059</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kör Pencere</t>
+          <t>Seçme Dünya Öyküleri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789753860949</t>
+          <t>9789753861908</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Köpek Var</t>
+          <t>Makbet</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9750386009700</t>
+          <t>3990000001897</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Simavna Kadısıoğlu Şeyh Bedreddin'in Yargılanması</t>
+          <t>Yerma</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>40</v>
+        <v>110</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789753861724</t>
+          <t>3990000034465</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Hamlet</t>
+          <t>Günlerin İzi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789753860505</t>
+          <t>3990000071009</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kelile ve Dimne</t>
+          <t>Yaprağın Ardı Kiraz</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>3990000006633</t>
+          <t>9789753862042</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kara İlkbahar</t>
+          <t>7 Numaralı Koltukla Ana Yolculuğu</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>3990000006280</t>
+          <t>9789753862066</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Le Horla Saplantı</t>
+          <t>Ayın Yittiği Gece</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789753861001</t>
+          <t>9789753862035</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Küllerde Kor Ararken</t>
+          <t>Yeni Diyalektik Mantık</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789753861212</t>
+          <t>9789753862028</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Komün</t>
+          <t>Mevlana Celaleddin-i Rumi Rubailerinden Manzum Tercümeler</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>3990000006144</t>
+          <t>9789753862011</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Klementine Teyze’nin Arabaları</t>
+          <t>Konuşabilselerdi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>80</v>
+        <v>180</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789753862103</t>
+          <t>9789753862004</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Şerefname 1/3</t>
+          <t>Hatıralarım</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>3990000004662</t>
+          <t>9789753861748</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Delioğlan ve Diğerleri</t>
+          <t>Kiracımız - Cep Kitapları</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789753860062</t>
+          <t>3990000031299</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Değişim</t>
+          <t>Öksüzoğlan</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789753860291</t>
+          <t>3990000031278</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>De Profundis Mektup</t>
+          <t>Altın Top</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789753860666</t>
+          <t>3990000031305</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kafkas Esiri</t>
+          <t>Nalıncı Padişah</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789753861267</t>
+          <t>3990000031294</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Rahika</t>
+          <t>Cimri ile Cömert</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>3990000006179</t>
+          <t>9789753861441</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Pecos Bill</t>
+          <t>İki Yaşlı Küçükhanımın Curcunası</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>3990000012045</t>
+          <t>9789753861946</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Bakireler</t>
+          <t>Güliver'in Gezileri</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9799753861051</t>
+          <t>9789753861533</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Islık Çalmayı Bilmezdi</t>
+          <t>Varidat</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789753860765</t>
+          <t>9789753861960</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Islak Kaldırımlar</t>
+          <t>Son Roman</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789753860871</t>
+          <t>9789753861984</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Hem Eylül Hem Deniz</t>
+          <t>Köy Enstitüsü - Yaşanmış Denemeler</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789753860234</t>
+          <t>9789753861939</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Halkın Cönkü Güldeste</t>
+          <t>Çakıcı'nın İlk Kurşunu</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>3990000005510</t>
+          <t>9789753861885</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Avrupalı Yazarlardan Çocuklara Öyküler</t>
+          <t>Ferhat da Gelsin</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>3990000027017</t>
+          <t>9789753861861</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Augustus Annajenka - Bolşevik İmparatoriçe</t>
+          <t>İlyada - Truva Anlatıları</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789753861311</t>
+          <t>9789753860536</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Asurlular - Sürekli Bir Öykü</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>3990000029721</t>
+          <t>9789753861922</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Ordusunda Dört Yıl (1915 - 1919)</t>
+          <t>Polisiye Yazarlarından Hikayeler</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>280</v>
+        <v>120</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789753861618</t>
+          <t>9789753861786</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu Coğrafyası Sözlüğü</t>
+          <t>Yiğıkili Zülküf</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>3990000006608</t>
+          <t>9789753861823</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Gelincik</t>
+          <t>Dünya Şiiri</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>80</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789753861687</t>
+          <t>9789753861816</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Geç Kalmış Hikayeler</t>
+          <t>Maraş Uzunoluk Destanı</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789753860986</t>
+          <t>9789753861755</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Tarih Yarındır</t>
+          <t>Üç Kızkardeş</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>220</v>
+        <v>110</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789753860978</t>
+          <t>9789753861779</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Bedrettin’in Yargılanması</t>
+          <t>Gargantua</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>20</v>
+        <v>120</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>3990000007224</t>
+          <t>9789753861656</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Hadi Bakalım Miguel</t>
+          <t>Çingene Halk Anlatıları</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789753861702</t>
+          <t>9789753861793</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Ziya Osman Saba'nın Şiiri</t>
+          <t>Eylülertesi</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789753861083</t>
+          <t>9789753861762</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Nusaybin Akademisi</t>
+          <t>Efendinin Sesi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>300</v>
+        <v>90</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9799753861068</t>
+          <t>9789753860390</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Ninova Sarayı Kütüphanesi</t>
+          <t>Kral Ulis’in Serüvenleri</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>180</v>
+        <v>110</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789753861021</t>
+          <t>3990000027752</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Übü</t>
+          <t>Kör Pencere</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789753860673</t>
+          <t>9789753860949</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Cellat Fred’in Anıları</t>
+          <t>Dikkat Köpek Var</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>3990000012077</t>
+          <t>9750386009700</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Büyük Reis</t>
+          <t>Simavna Kadısıoğlu Şeyh Bedreddin'in Yargılanması</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>90</v>
+        <v>40</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789753861588</t>
+          <t>9789753861724</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Birinci Dünya Savaşında İstanbul</t>
+          <t>Hamlet</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789753862127</t>
+          <t>9789753860505</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Bir Taşralı Gencin Günlüğü</t>
+          <t>Kelile ve Dimne</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789753861496</t>
+          <t>3990000006633</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Berceste Mısraı Yazan Komünist - Enver Gökçe</t>
+          <t>Kara İlkbahar</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>300</v>
+        <v>110</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789753860932</t>
+          <t>3990000006280</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Ben-Hur</t>
+          <t>Le Horla Saplantı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789753861434</t>
+          <t>9789753861001</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Bambaşka Günler</t>
+          <t>Küllerde Kor Ararken</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>3990000004507</t>
+          <t>9789753861212</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Zenda Mahkumları</t>
+          <t>Komün</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789753861694</t>
+          <t>3990000006144</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Yüreğe Yağan Kar</t>
+          <t>Klementine Teyze’nin Arabaları</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>110</v>
+        <v>80</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789753861106</t>
+          <t>9789753862103</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Yeni Zaman</t>
+          <t>Şerefname 1/3</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>3990000005509</t>
+          <t>3990000004662</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Yanıtlarıyla  (Söyleşiler)</t>
+          <t>Delioğlan ve Diğerleri</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789753862097</t>
+          <t>9789753860062</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Urfa’da Ermeni Yetimhanesi (1919-1921)</t>
+          <t>Değişim</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>3990000003980</t>
+          <t>9789753860291</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Yazını</t>
+          <t>De Profundis Mektup</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>3990000004865</t>
+          <t>9789753860666</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Tiryaki Baba Anadolu’dan Masallar</t>
+          <t>Kafkas Esiri</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789753862226</t>
+          <t>9789753861267</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Tavasin</t>
+          <t>Rahika</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789753861373</t>
+          <t>3990000006179</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Şerefname 2</t>
+          <t>Pecos Bill</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>280</v>
+        <v>90</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789753861649</t>
+          <t>3990000012045</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Süryanilerde Felsefe</t>
+          <t>Ölümsüz Bakireler</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789753860802</t>
+          <t>9799753861051</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Sokaktaki İnsan Öyküleri</t>
+          <t>Islık Çalmayı Bilmezdi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>3990000010448</t>
+          <t>9789753860765</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Snark’ı Avlamak</t>
+          <t>Islak Kaldırımlar</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789753860789</t>
+          <t>9789753860871</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Siirt Vakayinamesi</t>
+          <t>Hem Eylül Hem Deniz</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>350</v>
+        <v>90</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9799753860825</t>
+          <t>9789753860234</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Sibirya Sürgünü Asurilerin Anıları (1947-1956)</t>
+          <t>Halkın Cönkü Güldeste</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789753861595</t>
+          <t>3990000005510</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış Hatlarında Bir Amerikalı Doktor’un Türkiye Hatıraları (1917)</t>
+          <t>Avrupalı Yazarlardan Çocuklara Öyküler</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789753861410</t>
+          <t>3990000027017</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Öğle Şarabı</t>
+          <t>Augustus Annajenka - Bolşevik İmparatoriçe</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789753861731</t>
+          <t>9789753861311</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Nefzavi’den Öyküler - Ortaçağ Öyküleri</t>
+          <t>Asurlular - Sürekli Bir Öykü</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>3990000009224</t>
+          <t>3990000029721</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Onları Tanıyın</t>
+          <t>Osmanlı Ordusunda Dört Yıl (1915 - 1919)</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>120</v>
+        <v>280</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789753861304</t>
+          <t>9789753861618</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Nazım</t>
+          <t>Osmanlı İmparatorluğu Coğrafyası Sözlüğü</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789753860468</t>
+          <t>3990000006608</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Nasrettin Hoca Fıkraları</t>
+          <t>Gelincik</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789753861625</t>
+          <t>9789753861687</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya Mimarisinde Kutsal Mekanlar</t>
+          <t>Geç Kalmış Hikayeler</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>3990000004339</t>
+          <t>9789753860986</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Maskeliler</t>
+          <t>Tarih Yarındır</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789753861120</t>
+          <t>9789753860978</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Kurbağalar</t>
+          <t>Şeyh Bedrettin’in Yargılanması</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789753862110</t>
+          <t>3990000007224</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Kildaniler ve Doğu Süryani Kilisesi</t>
+          <t>Hadi Bakalım Miguel</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789753860714</t>
+          <t>9789753861702</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Kırık Ayna</t>
+          <t>Ziya Osman Saba'nın Şiiri</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>3990000070019</t>
+          <t>9789753861083</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Kara Fıkralar</t>
+          <t>Nusaybin Akademisi</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>3990000006421</t>
+          <t>9799753861068</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Kanatlı Çocuk</t>
+          <t>Ninova Sarayı Kütüphanesi</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789753861502</t>
+          <t>9789753861021</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Jan Dark</t>
+          <t>Übü</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>80</v>
+        <v>300</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789753861199</t>
+          <t>9789753860673</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>İslam’ın Savaşı</t>
+          <t>Cellat Fred’in Anıları</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789753861427</t>
+          <t>3990000012077</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Halk Tiyatrosu Deprem ve Zulüm</t>
+          <t>Büyük Reis</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>110</v>
+        <v>90</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>3990000002434</t>
+          <t>9789753861588</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Gundi-Şapur Akademisi</t>
+          <t>Birinci Dünya Savaşında İstanbul</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789753860734</t>
+          <t>9789753862127</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Grevden Sonra</t>
+          <t>Bir Taşralı Gencin Günlüğü</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789753861465</t>
+          <t>9789753861496</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Görevin Ötesinde</t>
+          <t>Berceste Mısraı Yazan Komünist - Enver Gökçe</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789753861632</t>
+          <t>9789753860932</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Gohar</t>
+          <t>Ben-Hur</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>110</v>
+        <v>80</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789753861458</t>
+          <t>9789753861434</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Gılgamış</t>
+          <t>Bambaşka Günler</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789753861526</t>
+          <t>3990000004507</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Gece</t>
+          <t>Zenda Mahkumları</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>3990000003981</t>
+          <t>9789753861694</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Başlangıcından Bugüne Fransız Şiiri (9.-20. Yüzyıl)</t>
+          <t>Yüreğe Yağan Kar</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>3990000006393</t>
+          <t>9789753861106</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Firavun’un Kızı</t>
+          <t>Yeni Zaman</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789753860741</t>
+          <t>3990000005509</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Felsefe ve Şiir</t>
+          <t>Yanıtlarıyla  (Söyleşiler)</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>3990000006695</t>
+          <t>9789753862097</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Etik Yeni Değerler ve Özgürlük</t>
+          <t>Urfa’da Ermeni Yetimhanesi (1919-1921)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789753861342</t>
+          <t>3990000003980</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Mektupları 1896-1897</t>
+          <t>Türk Halk Yazını</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789753860796</t>
+          <t>3990000004865</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Erbil Vakayinamesi</t>
+          <t>Tiryaki Baba Anadolu’dan Masallar</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>240</v>
+        <v>80</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>3990000005123</t>
+          <t>9789753862226</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Kuramı Rus Biçimciliği</t>
+          <t>Tavasin</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9799753860771</t>
+          <t>9789753861373</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Doğu - Batı Asur / Süryanilerin Kurduğu Urfa Akademisi</t>
+          <t>Şerefname 2</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>3990000030749</t>
+          <t>9789753861649</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Doğrular</t>
+          <t>Süryanilerde Felsefe</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>3990000003979</t>
+          <t>9789753860802</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Denize Karşı Şiirler</t>
+          <t>Sokaktaki İnsan Öyküleri</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>3999753860710</t>
+          <t>3990000010448</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Çorak Ülke</t>
+          <t>Snark’ı Avlamak</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789753861670</t>
+          <t>9789753860789</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Çarşıbaşı Esnafları</t>
+          <t>Siirt Vakayinamesi</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>110</v>
+        <v>350</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>3990000003683</t>
+          <t>9799753860825</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Che: Ulu ve Derin</t>
+          <t>Sibirya Sürgünü Asurilerin Anıları (1947-1956)</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>110</v>
+        <v>250</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>3990000002432</t>
+          <t>9789753861595</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Charles Baudelaire - Şiirler</t>
+          <t>Savaş ve Barış Hatlarında Bir Amerikalı Doktor’un Türkiye Hatıraları (1917)</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789753861137</t>
+          <t>9789753861410</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Aygar Dağı Mektupları</t>
+          <t>Öğle Şarabı</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789753861335</t>
+          <t>9789753861731</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Asur Edebiyatı</t>
+          <t>Nefzavi’den Öyküler - Ortaçağ Öyküleri</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789753860901</t>
+          <t>3990000009224</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Artin Usta</t>
+          <t>Onları Tanıyın</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>3990000012164</t>
+          <t>9789753861304</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Arizona’lı Red Kid</t>
+          <t>Nazım</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>80</v>
+        <v>350</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789753860857</t>
+          <t>9789753860468</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Antigone</t>
+          <t>Nasrettin Hoca Fıkraları</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>3990000005629</t>
+          <t>9789753861625</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Amerika Amerika</t>
+          <t>Mezopotamya Mimarisinde Kutsal Mekanlar</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789753860840</t>
+          <t>3990000004339</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Altın ve Erguvan Dünya Şiirinden Seçmeler</t>
+          <t>Maskeliler</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
+          <t>9789753861120</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Kurbağalar</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9789753862110</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Kildaniler ve Doğu Süryani Kilisesi</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9789753860714</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Kırık Ayna</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>3990000070019</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Kara Fıkralar</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>3990000006421</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Kanatlı Çocuk</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9789753861502</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Jan Dark</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9789753861199</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>İslam’ın Savaşı</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9789753861427</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Halk Tiyatrosu Deprem ve Zulüm</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>3990000002434</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Gundi-Şapur Akademisi</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9789753860734</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Grevden Sonra</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9789753861465</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Görevin Ötesinde</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9789753861632</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Gohar</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9789753861458</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Gılgamış</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>9789753861526</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Gece</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>3990000003981</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Başlangıcından Bugüne Fransız Şiiri (9.-20. Yüzyıl)</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>3990000006393</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Firavun’un Kızı</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9789753860741</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Felsefe ve Şiir</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>3990000006695</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Etik Yeni Değerler ve Özgürlük</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9789753861342</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Ermeni Mektupları 1896-1897</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>9789753860796</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Erbil Vakayinamesi</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>3990000005123</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Edebiyat Kuramı Rus Biçimciliği</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>9799753860771</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Doğu - Batı Asur / Süryanilerin Kurduğu Urfa Akademisi</t>
+        </is>
+      </c>
+      <c r="C177" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>3990000030749</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Doğrular</t>
+        </is>
+      </c>
+      <c r="C178" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>3990000003979</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Denize Karşı Şiirler</t>
+        </is>
+      </c>
+      <c r="C179" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>3999753860710</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Çorak Ülke</t>
+        </is>
+      </c>
+      <c r="C180" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>9789753861670</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Çarşıbaşı Esnafları</t>
+        </is>
+      </c>
+      <c r="C181" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>3990000003683</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Che: Ulu ve Derin</t>
+        </is>
+      </c>
+      <c r="C182" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>3990000002432</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Charles Baudelaire - Şiirler</t>
+        </is>
+      </c>
+      <c r="C183" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>9789753861137</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Aygar Dağı Mektupları</t>
+        </is>
+      </c>
+      <c r="C184" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>9789753861335</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Asur Edebiyatı</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>9789753860901</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Artin Usta</t>
+        </is>
+      </c>
+      <c r="C186" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>3990000012164</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Arizona’lı Red Kid</t>
+        </is>
+      </c>
+      <c r="C187" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>9789753860857</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Antigone</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>3990000005629</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Amerika Amerika</t>
+        </is>
+      </c>
+      <c r="C189" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>9789753860840</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Altın ve Erguvan Dünya Şiirinden Seçmeler</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
           <t>3990000004666</t>
         </is>
       </c>
-      <c r="B156" s="1" t="inlineStr">
+      <c r="B191" s="1" t="inlineStr">
         <is>
           <t>Afişte Ölen Adam Dünyaya Açılan Sokak</t>
         </is>
       </c>
-      <c r="C156" s="1">
+      <c r="C191" s="1">
         <v>120</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>