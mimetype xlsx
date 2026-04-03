--- v0 (2025-11-02)
+++ v1 (2026-04-03)
@@ -85,2005 +85,2050 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259470986</t>
+          <t>9786058224582</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sivil Toplumun Gücü</t>
+          <t>Gülşen-i Raz</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>140</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259470979</t>
+          <t>9786057443106</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Vatanseverlik</t>
+          <t>İkizce Masallar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>220</v>
+        <v>80</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259470962</t>
+          <t>9786050606102</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sirkeli Sokağın Kızları</t>
+          <t>Küs Topraklar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259470955</t>
+          <t>9786259470986</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>English Phrasal Verbs</t>
+          <t>Sivil Toplumun Gücü</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057093592</t>
+          <t>9786259470979</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Nil’in Dili</t>
+          <t>Vatanseverlik</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786058174580</t>
+          <t>9786259470962</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kendimi Okuyorum</t>
+          <t>Sirkeli Sokağın Kızları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786056944871</t>
+          <t>9786259470955</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Dünya Tarihinden İlginç Notlar</t>
+          <t>English Phrasal Verbs</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>20</v>
+        <v>120</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057937032</t>
+          <t>9786057093592</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Çiftik Masalları</t>
+          <t>Nil’in Dili</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789759248789</t>
+          <t>9786058174580</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Dem Seslerin Gamlı Yalnızlığında</t>
+          <t>Kendimi Okuyorum</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>12</v>
+        <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057937247</t>
+          <t>9786056944871</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kardeş Meyveler</t>
+          <t>Dünya Tarihinden İlginç Notlar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786058163263</t>
+          <t>9786057937032</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>I Have a Story</t>
+          <t>Çiftik Masalları</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>15</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786058163287</t>
+          <t>9789759248789</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Edebi Mühendislik Sanatı</t>
+          <t>Dem Seslerin Gamlı Yalnızlığında</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259470948</t>
+          <t>9786057937247</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bana Renk Ver Mandala-Bitkiler Yetişkin</t>
+          <t>Kardeş Meyveler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>90</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259470931</t>
+          <t>9786058163263</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bana Renk Ver Mandala-Türk Mitolojisi</t>
+          <t>I Have a Story</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>90</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259470924</t>
+          <t>9786058163287</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Süpürge Otu</t>
+          <t>Edebi Mühendislik Sanatı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>120</v>
+        <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259886046</t>
+          <t>9786259470948</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Bana Renk Ver Mandala-Bitkiler Çocuk</t>
+          <t>Bana Renk Ver Mandala-Bitkiler Yetişkin</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259470917</t>
+          <t>9786259470931</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yakınların Kitabı</t>
+          <t>Bana Renk Ver Mandala-Türk Mitolojisi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>240</v>
+        <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259470900</t>
+          <t>9786259470924</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kağıttan Pencereler</t>
+          <t>Süpürge Otu</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259842325</t>
+          <t>9786259886046</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sabahın Kokusu</t>
+          <t>Bana Renk Ver Mandala-Bitkiler Çocuk</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057199034</t>
+          <t>9786259470917</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bana Renk Ver Mandala - Eşyalar</t>
+          <t>Yakınların Kitabı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>90</v>
+        <v>240</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259886039</t>
+          <t>9786259470900</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Bana Renk Ver Mandala - Hayvanlar (Çocuklar İçin)</t>
+          <t>Kağıttan Pencereler</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>90</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057303325</t>
+          <t>9786259842325</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bana Renk Ver Mandala - Hayvanlar</t>
+          <t>Sabahın Kokusu</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259886022</t>
+          <t>9786057199034</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Pamuk ve Zeytin</t>
+          <t>Bana Renk Ver Mandala - Eşyalar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057443151</t>
+          <t>9786259886039</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Faydasız Mantarlar</t>
+          <t>Bana Renk Ver Mandala - Hayvanlar (Çocuklar İçin)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259886015</t>
+          <t>9786057303325</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Vak Vak ile Gak Gak</t>
+          <t>Bana Renk Ver Mandala - Hayvanlar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259886008</t>
+          <t>9786259886022</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kardeş</t>
+          <t>Pamuk ve Zeytin</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057443199</t>
+          <t>9786057443151</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Tuna ve Atatürk</t>
+          <t>Faydasız Mantarlar</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786058163218</t>
+          <t>9786259886015</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yabancı Dil Olarak Türkçe Öğretiminde Konuşma ve Yazma Kulüp Çalışmaları C1</t>
+          <t>Vak Vak ile Gak Gak</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>160</v>
+        <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786058163270</t>
+          <t>9786259886008</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yabancı Dil Olarak Türkçe Öğretiminde Konuşma ve Yazma Kulüp Çalışmaları</t>
+          <t>Küçük Kardeş</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>160</v>
+        <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057443182</t>
+          <t>9786057443199</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Ayakkabı</t>
+          <t>Tuna ve Atatürk</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057199096</t>
+          <t>9786058163218</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yüzyılın Dehası Atatürk</t>
+          <t>Yabancı Dil Olarak Türkçe Öğretiminde Konuşma ve Yazma Kulüp Çalışmaları C1</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057199089</t>
+          <t>9786058163270</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sığırcıklar Dönerken</t>
+          <t>Yabancı Dil Olarak Türkçe Öğretiminde Konuşma ve Yazma Kulüp Çalışmaları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057199072</t>
+          <t>9786057443182</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İyimserlik - Hayatın Sorumluluğunu Üzerine Al</t>
+          <t>Kırmızı Ayakkabı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057096197</t>
+          <t>9786057199096</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bir Köy Yaşamından Masalsı Anılar</t>
+          <t>Yüzyılın Dehası Atatürk</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057096166</t>
+          <t>9786057199089</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Küldeki Ayak İzleri</t>
+          <t>Sığırcıklar Dönerken</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057443175</t>
+          <t>9786057199072</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Psikoloji Çiçeği - Bitkiler Nasıl Büyür?</t>
+          <t>İyimserlik - Hayatın Sorumluluğunu Üzerine Al</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>80</v>
+        <v>180</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057096159</t>
+          <t>9786057096197</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Panayır Zamanı</t>
+          <t>Bir Köy Yaşamından Masalsı Anılar</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057096142</t>
+          <t>9786057096166</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ar-Ge ve Teknolojiyi Anlamak</t>
+          <t>Küldeki Ayak İzleri</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057424617</t>
+          <t>9786057443175</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>200 İngilizce Bulmaca</t>
+          <t>Psikoloji Çiçeği - Bitkiler Nasıl Büyür?</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>280</v>
+        <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057443168</t>
+          <t>9786057096159</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ben ve Balina</t>
+          <t>Panayır Zamanı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057096135</t>
+          <t>9786057096142</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Başarıya Giden Yolda Prensipler</t>
+          <t>Ar-Ge ve Teknolojiyi Anlamak</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057424624</t>
+          <t>9786057424617</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Bu Kadınlar Bu Adamlar Nasıl Başardılar?</t>
+          <t>200 İngilizce Bulmaca</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057424600</t>
+          <t>9786057443168</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Uyku</t>
+          <t>Ben ve Balina</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786050606195</t>
+          <t>9786057096135</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Güvercin Hırsızı</t>
+          <t>Başarıya Giden Yolda Prensipler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786056991516</t>
+          <t>9786057424624</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Milli Edebiyat Dönemi Türk Şiiri Çözümlemeleri</t>
+          <t>Bu Kadınlar Bu Adamlar Nasıl Başardılar?</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786056991523</t>
+          <t>9786057424600</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Servet-i Fünun Akımı Şiiri Çözümlemeleri</t>
+          <t>Uyku</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786056991530</t>
+          <t>9786050606195</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat Dönemi Şiiri Çözümlemeleri</t>
+          <t>Güvercin Hırsızı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>440</v>
+        <v>160</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057000392</t>
+          <t>9786056991516</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Deniz</t>
+          <t>Milli Edebiyat Dönemi Türk Şiiri Çözümlemeleri</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>80</v>
+        <v>400</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057000385</t>
+          <t>9786056991523</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Mimar Kunduzlar</t>
+          <t>Servet-i Fünun Akımı Şiiri Çözümlemeleri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>80</v>
+        <v>320</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057443113</t>
+          <t>9786056991530</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İkizce Öyküler</t>
+          <t>Tanzimat Dönemi Şiiri Çözümlemeleri</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>80</v>
+        <v>440</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057000378</t>
+          <t>9786057000392</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Prensesler Okulu</t>
+          <t>Meraklı Deniz</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786050606188</t>
+          <t>9786057000385</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Demokratik Diktatör Atatürk</t>
+          <t>Mimar Kunduzlar</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>250</v>
+        <v>80</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057000347</t>
+          <t>9786057443113</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Şeker Antalya'yı Geziyor - Boyama Kitabı</t>
+          <t>İkizce Öyküler</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057000330</t>
+          <t>9786057000378</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Şeker Trabzon'u Geziyor - Boyama Kitabı</t>
+          <t>Prensesler Okulu</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057000354</t>
+          <t>9786050606188</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Şeker Gaziantep'i Geziyor - Boyama Kitabı</t>
+          <t>Demokratik Diktatör Atatürk</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>40</v>
+        <v>250</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057000323</t>
+          <t>9786057000347</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Şeker Erzurum'u Geziyor - Boyama Kitabı</t>
+          <t>Şeker Antalya'yı Geziyor - Boyama Kitabı</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057000309</t>
+          <t>9786057000330</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Şeker İstanbul'u Geziyor - Boyama Kitabı</t>
+          <t>Şeker Trabzon'u Geziyor - Boyama Kitabı</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057000316</t>
+          <t>9786057000354</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Şeker İzmir'i Geziyor - Boyama Kitabı</t>
+          <t>Şeker Gaziantep'i Geziyor - Boyama Kitabı</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057000361</t>
+          <t>9786057000323</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Dodo Maceralar Serisi (5 Kitap Takım)</t>
+          <t>Şeker Erzurum'u Geziyor - Boyama Kitabı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>350</v>
+        <v>40</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786050606140</t>
+          <t>9786057000309</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Çembere İlk Tükürük</t>
+          <t>Şeker İstanbul'u Geziyor - Boyama Kitabı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786050606133</t>
+          <t>9786057000316</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Eyvah! Oğlum Çölyak</t>
+          <t>Şeker İzmir'i Geziyor - Boyama Kitabı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>140</v>
+        <v>40</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786050606157</t>
+          <t>9786057000361</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Irak’ın Ünlü Filozof ve Şairi Cemil Sıtkı Ez-Zahavi</t>
+          <t>Dodo Maceralar Serisi (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786050606164</t>
+          <t>9786050606140</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Bana Renk Ver Mandala - Çocuk</t>
+          <t>Çembere İlk Tükürük</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786050606171</t>
+          <t>9786050606133</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Bana Renk Ver Mandala - Mutluluk Terapisi</t>
+          <t>Eyvah! Oğlum Çölyak</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>90</v>
+        <v>140</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786058041004</t>
+          <t>9786050606157</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Perde Ruhi - Dodo</t>
+          <t>Irak’ın Ünlü Filozof ve Şairi Cemil Sıtkı Ez-Zahavi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786058041097</t>
+          <t>9786050606164</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kalem Amca ve Silgirella - Dodo</t>
+          <t>Bana Renk Ver Mandala - Çocuk</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786058041073</t>
+          <t>9786050606171</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Mangır İle Şangır - Dodo</t>
+          <t>Bana Renk Ver Mandala - Mutluluk Terapisi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786058041080</t>
+          <t>9786058041004</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kral Koca Göbek - Dodo</t>
+          <t>Perde Ruhi - Dodo</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786058041066</t>
+          <t>9786058041097</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Hayvanların Düzeni</t>
+          <t>Kalem Amca ve Silgirella - Dodo</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786050606126</t>
+          <t>9786058041073</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Bana Renk Ver - Mandala</t>
+          <t>Mangır İle Şangır - Dodo</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786058041059</t>
+          <t>9786058041080</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Can Ali</t>
+          <t>Kral Koca Göbek - Dodo</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786050606119</t>
+          <t>9786058041066</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Yorgun Yabancı</t>
+          <t>Hayvanların Düzeni</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786056944819</t>
+          <t>9786050606126</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Unutulmaz Röportajları</t>
+          <t>Bana Renk Ver - Mandala</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>250</v>
+        <v>90</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786056944864</t>
+          <t>9786058041059</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Hayat Zor Diye Sahtekar mı Olacağız?</t>
+          <t>Can Ali</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786056944895</t>
+          <t>9786050606119</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Uşağının Gizli Defteri (Tam Metin)</t>
+          <t>Yorgun Yabancı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>280</v>
+        <v>120</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786058063297</t>
+          <t>9786056944819</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>03.15</t>
+          <t>Atatürk’ün Unutulmaz Röportajları</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786056944888</t>
+          <t>9786056944864</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Gavurun Değirmeni</t>
+          <t>Hayat Zor Diye Sahtekar mı Olacağız?</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786056962714</t>
+          <t>9786056944895</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Uluğ Türkistan'dan Anadolu'ya Türk Hikayeleri 1</t>
+          <t>Atatürk’ün Uşağının Gizli Defteri (Tam Metin)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>130</v>
+        <v>280</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786058063280</t>
+          <t>9786058063297</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Basit Goller Yedik</t>
+          <t>03.15</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786058041035</t>
+          <t>9786056944888</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>Gavurun Değirmeni</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>60</v>
+        <v>120</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786058041028</t>
+          <t>9786056962714</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Püsküllü Deve</t>
+          <t>Uluğ Türkistan'dan Anadolu'ya Türk Hikayeleri 1</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>50</v>
+        <v>130</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786056944833</t>
+          <t>9786058063280</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya</t>
+          <t>Basit Goller Yedik</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786056944840</t>
+          <t>9786058041035</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Ses</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>45</v>
+        <v>60</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786056944857</t>
+          <t>9786058041028</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Kağnı</t>
+          <t>Püsküllü Deve</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786058041011</t>
+          <t>9786056944833</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Masalı</t>
+          <t>Yeni Dünya</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786056944826</t>
+          <t>9786056944840</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Değirmen</t>
+          <t>Ses</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>60</v>
+        <v>45</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786058041042</t>
+          <t>9786056944857</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Dodo - Bay Poşet</t>
+          <t>Kağnı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786056944802</t>
+          <t>9786058041011</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Daha Papatyalara Yetişeceğim</t>
+          <t>Sevgi Masalı</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057937438</t>
+          <t>9786056944826</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Vergi İhtilaflarının Çözüm Rehberi</t>
+          <t>Değirmen</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057937407</t>
+          <t>9786058041042</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Dodo - Bay Poşet</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057937384</t>
+          <t>9786056944802</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Sırça Köşk</t>
+          <t>Daha Papatyalara Yetişeceğim</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057937254</t>
+          <t>9786057937438</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>Vergi İhtilaflarının Çözüm Rehberi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>70</v>
+        <v>120</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057937223</t>
+          <t>9786057937407</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Şeker Ankara'yı Geziyor</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>40</v>
+        <v>70</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057937209</t>
+          <t>9786057937384</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Sırça Köşk</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057937155</t>
+          <t>9786057937254</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Vuslat</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057937193</t>
+          <t>9786057937223</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Gülçiçek</t>
+          <t>Şeker Ankara'yı Geziyor</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786057937117</t>
+          <t>9786057937209</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Pembe Eldivenler</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057937230</t>
+          <t>9786057937155</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Vuslat</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786057937216</t>
+          <t>9786057937193</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Gülçiçek</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786057937186</t>
+          <t>9786057937117</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Hızlı Okuyorum Zamanı Yönetiyorum Çağı Kavrıyorum</t>
+          <t>Pembe Eldivenler</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786057937094</t>
+          <t>9786057937230</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Firuzan</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786057937124</t>
+          <t>9786057937216</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Babaannemin Kızkardeşleri</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786057937148</t>
+          <t>9786057937186</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Bir Yürek Yürüyüşü</t>
+          <t>Hızlı Okuyorum Zamanı Yönetiyorum Çağı Kavrıyorum</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786057937131</t>
+          <t>9786057937094</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Metanoia</t>
+          <t>Firuzan</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786057937063</t>
+          <t>9786057937124</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın Çocukları</t>
+          <t>Babaannemin Kızkardeşleri</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057937025</t>
+          <t>9786057937148</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Emanet Öpücük</t>
+          <t>Bir Yürek Yürüyüşü</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>80</v>
+        <v>180</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786058137790</t>
+          <t>9786057937131</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>İki Limonata Bir Pasta</t>
+          <t>Metanoia</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786057937001</t>
+          <t>9786057937063</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>İmanın İmkanı Yendiği Zafer - Çanakkale 1915</t>
+          <t>Şeytanın Çocukları</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786057937018</t>
+          <t>9786057937025</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Uzaktan Gelen Adam</t>
+          <t>Emanet Öpücük</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786058190399</t>
+          <t>9786058137790</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Truva’nın İntikamı</t>
+          <t>İki Limonata Bir Pasta</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786058137738</t>
+          <t>9786057937001</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Arap Baharı ve Hatay Faktörü</t>
+          <t>İmanın İmkanı Yendiği Zafer - Çanakkale 1915</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786058137707</t>
+          <t>9786057937018</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Mazlumların Gözüyle Recep Tayyip Erdoğan</t>
+          <t>Uzaktan Gelen Adam</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786058163232</t>
+          <t>9786058190399</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Vatan Namustur</t>
+          <t>Truva’nın İntikamı</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786058163225</t>
+          <t>9786058137738</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Amerikan İslamcılığı</t>
+          <t>Arap Baharı ve Hatay Faktörü</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786058163256</t>
+          <t>9786058137707</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Otopsist</t>
+          <t>Mazlumların Gözüyle Recep Tayyip Erdoğan</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786058174535</t>
+          <t>9786058163232</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Muhafazakarlık ve Medeniyet</t>
+          <t>Vatan Namustur</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786058174528</t>
+          <t>9786058163225</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Bayramı</t>
+          <t>Amerikan İslamcılığı</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>80</v>
+        <v>160</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786058174511</t>
+          <t>9786058163256</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Esmaü’l Hüsna ile Dualaşan Şiirler</t>
+          <t>Otopsist</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786058190382</t>
+          <t>9786058174535</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Bu Bir Rüya Mı?</t>
+          <t>Muhafazakarlık ve Medeniyet</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786058190368</t>
+          <t>9786058174528</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Köşeye Sıkışanlar</t>
+          <t>Çocuk Bayramı</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786058190320</t>
+          <t>9786058174511</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Savunmasız Sokrates’in Savunması</t>
+          <t>Esmaü’l Hüsna ile Dualaşan Şiirler</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786058190344</t>
+          <t>9786058190382</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Darbelerin Gölgesinde Bir Düğün Gecesi</t>
+          <t>Bu Bir Rüya Mı?</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786058190337</t>
+          <t>9786058190368</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Ayet ve Hadislerin Işığında Başarılı ve Mutlu Olmanın Sırrı</t>
+          <t>Köşeye Sıkışanlar</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786058190306</t>
+          <t>9786058190320</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Şifresi</t>
+          <t>Savunmasız Sokrates’in Savunması</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786058224575</t>
+          <t>9786058190344</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Öl Dediği Yerde</t>
+          <t>Darbelerin Gölgesinde Bir Düğün Gecesi</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786058224599</t>
+          <t>9786058190337</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Eylül Çocukları</t>
+          <t>Ayet ve Hadislerin Işığında Başarılı ve Mutlu Olmanın Sırrı</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786058190313</t>
+          <t>9786058190306</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Cihad-ı Ekber ve Milli Müdafaa Acıları</t>
+          <t>Aşkın Şifresi</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786058224551</t>
+          <t>9786058224575</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Atın Şu Gazeteciyi Dışarı</t>
+          <t>Aşkın Öl Dediği Yerde</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>75</v>
+        <v>120</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786058224544</t>
+          <t>9786058224599</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Erkeklerin Ölmeden Önce Söylediği 101 Yalan</t>
+          <t>Eylül Çocukları</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786058224568</t>
+          <t>9786058190313</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Küçük Bir Ege Masalı</t>
+          <t>Cihad-ı Ekber ve Milli Müdafaa Acıları</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
+          <t>9786058224551</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Atın Şu Gazeteciyi Dışarı</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786058224544</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Erkeklerin Ölmeden Önce Söylediği 101 Yalan</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9786058224568</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Bir Ege Masalı</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
           <t>9789759248796</t>
         </is>
       </c>
-      <c r="B132" s="1" t="inlineStr">
+      <c r="B135" s="1" t="inlineStr">
         <is>
           <t>İnsan Olma Bilinci</t>
         </is>
       </c>
-      <c r="C132" s="1">
+      <c r="C135" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>