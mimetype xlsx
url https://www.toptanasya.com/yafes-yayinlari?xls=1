--- v0 (2026-02-14)
+++ v1 (2026-06-10)
@@ -85,805 +85,835 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259848280</t>
+          <t>9786259848273</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Üzülme</t>
+          <t>İtirazın Müziği Arabesk</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>120</v>
+        <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4444444444286</t>
+          <t>9786259848259</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Buhariye Yapılan Eleştirilere Cevaplar</t>
+          <t>İrfani'nin Küfesi 4 - Cin Olmadan Adam Çarpmak</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>600</v>
+        <v>140</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259848266</t>
+          <t>9786259848280</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sis</t>
+          <t>Üzülme</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259848242</t>
+          <t>4444444444286</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Beşik Kertmesi</t>
+          <t>Buhariye Yapılan Eleştirilere Cevaplar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259848297</t>
+          <t>9786259848266</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Akrebin Kıskacındaki Kadın</t>
+          <t>Sis</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786056973741</t>
+          <t>9786259848242</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Gurbette Sılasını Arayan Şair Abdullah Gülcemal</t>
+          <t>Beşik Kertmesi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057480569</t>
+          <t>9786259848297</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Tekerlekten Tayyare</t>
+          <t>Akrebin Kıskacındaki Kadın</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057092441</t>
+          <t>9786056973741</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Gönülden Gelen Şiirler</t>
+          <t>Gurbette Sılasını Arayan Şair Abdullah Gülcemal</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259848235</t>
+          <t>9786057480569</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Nasrettin Hoca Şair Olursa</t>
+          <t>Tekerlekten Tayyare</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259848228</t>
+          <t>9786057092441</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Emekli Mebuslar Kıraathanesi</t>
+          <t>Gönülden Gelen Şiirler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057092458</t>
+          <t>9786259848235</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Gençlere Muhsin'ce Öğütler</t>
+          <t>Nasrettin Hoca Şair Olursa</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786250649338</t>
+          <t>9786259848228</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Hikmet Arayışları</t>
+          <t>Emekli Mebuslar Kıraathanesi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4440000004562</t>
+          <t>9786057092458</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Vatan Sağolsun</t>
+          <t>Gençlere Muhsin'ce Öğütler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259853864</t>
+          <t>9786250649338</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bir Fincan Sıcak Tebessüm</t>
+          <t>Hikmet Arayışları</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259853826</t>
+          <t>4440000004562</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Taht Savaşları</t>
+          <t>Vatan Sağolsun</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259853833</t>
+          <t>9786259853864</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Misafir</t>
+          <t>Bir Fincan Sıcak Tebessüm</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259848211</t>
+          <t>9786259853826</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Geç Kalan İtiraf</t>
+          <t>Taht Savaşları</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259853895</t>
+          <t>9786259853833</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İrfani'nin Küfesi - 3 Kız Kaçırma Davası</t>
+          <t>Misafir</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259853888</t>
+          <t>9786259848211</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İrfani'nin Küfesi- 2 Bir Ramık Bagaç</t>
+          <t>Geç Kalan İtiraf</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259853857</t>
+          <t>9786259853895</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İşgüzar</t>
+          <t>İrfani'nin Küfesi - 3 Kız Kaçırma Davası</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259853871</t>
+          <t>9786259853888</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İrfani'nin Küfesi 1- Geç Gelen Saadet</t>
+          <t>İrfani'nin Küfesi- 2 Bir Ramık Bagaç</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259853840</t>
+          <t>9786259853857</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Anahtar</t>
+          <t>İşgüzar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>90</v>
+        <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259853802</t>
+          <t>9786259853871</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Süheyb!</t>
+          <t>İrfani'nin Küfesi 1- Geç Gelen Saadet</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259853819</t>
+          <t>9786259853840</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Baht Savaşları</t>
+          <t>Anahtar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>160</v>
+        <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057092410</t>
+          <t>9786259853802</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yine yeniden</t>
+          <t>Benim Adım Süheyb!</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>36</v>
+        <v>160</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>4444444444285</t>
+          <t>9786259853819</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Milli Görüşün Siyasi Kimliği</t>
+          <t>Baht Savaşları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786056973796</t>
+          <t>9786057092410</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hurdalığı</t>
+          <t>Yine yeniden</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>110</v>
+        <v>36</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057092403</t>
+          <t>4444444444285</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre Gelin Tanış Olalım</t>
+          <t>Milli Görüşün Siyasi Kimliği</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>45</v>
+        <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786056973789</t>
+          <t>9786056973796</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Muska</t>
+          <t>İnsan Hurdalığı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057480590</t>
+          <t>9786057092403</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kuyuda Bir Yusuf</t>
+          <t>Yunus Emre Gelin Tanış Olalım</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>240</v>
+        <v>45</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786050649369</t>
+          <t>9786056973789</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Meleklere ve Cinlere İman</t>
+          <t>Muska</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057480538</t>
+          <t>9786057480590</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İstiklal Marşı Kültürü</t>
+          <t>Kuyuda Bir Yusuf</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>110</v>
+        <v>240</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786250649343</t>
+          <t>9786050649369</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Hayattan Nasıl Tat Alabiliriz ?</t>
+          <t>Meleklere ve Cinlere İman</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>220</v>
+        <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786050649390</t>
+          <t>9786057480538</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Allah'a İman</t>
+          <t>İstiklal Marşı Kültürü</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786056973772</t>
+          <t>9786250649343</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sözün Hasadı</t>
+          <t>Hayattan Nasıl Tat Alabiliriz ?</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056973710</t>
+          <t>9786050649390</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İman Abidesi Bir Şair Mehmet Akif Ersoy</t>
+          <t>Allah'a İman</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057480552</t>
+          <t>9786056973772</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Keyd Boşa Çıkan Oyun Abdülmuttalib</t>
+          <t>Sözün Hasadı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786050649352</t>
+          <t>9786056973710</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Arşiv Belgeleri Işığında Genç Tarihi</t>
+          <t>İman Abidesi Bir Şair Mehmet Akif Ersoy</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>40</v>
+        <v>130</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057480576</t>
+          <t>9786057480552</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Duanız Olmazsa Ne Kıymetiniz Var?</t>
+          <t>Keyd Boşa Çıkan Oyun Abdülmuttalib</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786050649307</t>
+          <t>9786050649352</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kur'an ve Sünnet'in Gölgesinde</t>
+          <t>Arşiv Belgeleri Işığında Genç Tarihi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>260</v>
+        <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057480507</t>
+          <t>9786057480576</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İman ve Küfür Kavramı</t>
+          <t>Duanız Olmazsa Ne Kıymetiniz Var?</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786050649376</t>
+          <t>9786050649307</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>KEYD - Boşa Çıkan Oyun Bahira</t>
+          <t>Kur'an ve Sünnet'in Gölgesinde</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>160</v>
+        <v>260</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057480514</t>
+          <t>9786057480507</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Niyet, İhlas ve Doğruluk Kitabı</t>
+          <t>İman ve Küfür Kavramı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786050649383</t>
+          <t>9786050649376</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Allah'ı Tanımak - Külliyat</t>
+          <t>KEYD - Boşa Çıkan Oyun Bahira</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786056973758</t>
+          <t>9786057480514</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Sosyalizm Arasında Kürtler</t>
+          <t>Niyet, İhlas ve Doğruluk Kitabı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786056973734</t>
+          <t>9786050649383</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Zamanda Kaybolan Adam</t>
+          <t>Allah'ı Tanımak - Külliyat</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786050649314</t>
+          <t>9786056973758</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Bağdat Kitapçısı</t>
+          <t>İslam ve Sosyalizm Arasında Kürtler</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>24</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057480521</t>
+          <t>9786056973734</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İstiklal Marşının 100. Yılında Mehmet Akif Ersoy</t>
+          <t>Zamanda Kaybolan Adam</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786056973727</t>
+          <t>9786050649314</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Göçmen Gözler Şairi: Özkan Yalçın</t>
+          <t>Bağdat Kitapçısı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>160</v>
+        <v>24</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786056973765</t>
+          <t>9786057480521</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Ey İnsan Sana İki Çift Lafım Var!</t>
+          <t>İstiklal Marşının 100. Yılında Mehmet Akif Ersoy</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>160</v>
+        <v>70</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
+          <t>9786056973727</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Göçmen Gözler Şairi: Özkan Yalçın</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786056973765</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Ey İnsan Sana İki Çift Lafım Var!</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
           <t>9786056973703</t>
         </is>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Ayağını Sert Basma Çocuk!</t>
         </is>
       </c>
-      <c r="C52" s="1">
+      <c r="C54" s="1">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>