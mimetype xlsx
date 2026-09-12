--- v1 (2026-06-10)
+++ v2 (2026-09-12)
@@ -274,51 +274,51 @@
         <is>
           <t>9786259848228</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Emekli Mebuslar Kıraathanesi</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786057092458</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Gençlere Muhsin'ce Öğütler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786250649338</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Hikmet Arayışları</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>4440000004562</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>