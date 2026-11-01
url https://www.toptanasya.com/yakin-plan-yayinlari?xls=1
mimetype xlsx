--- v2 (2026-04-03)
+++ v3 (2026-11-01)
@@ -1954,781 +1954,766 @@
         <is>
           <t>9789752487383</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Türkçenin Mücahid Kalemi Yavuz Bülent Bakiler</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>9786059839693</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Kösem Sultan</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>9786059839709</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Safiye Sultan</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>9786055535957</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Unutamadıklarım</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>9786055027308</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Kafkas Ruleti 1 - Fırat'ın Ayak Sesleri</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>9786055535964</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Harman</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>300</v>
+        <v>540</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>9786055535308</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Üsküp’ten Kosova’ya</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>230</v>
+        <v>400</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>9786055535261</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Tabuları Yıkmak</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>230</v>
+        <v>400</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>9786055535346</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Sözün Doğrusu 1</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>9786055027292</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Kılıçlar ve Kalemler</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>9786055027070</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Gönlümdekiler ve Ötekiler</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>9789752487413</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Dilimizdeki Dikenler</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>9786059839730</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Mardin’in Kitapçısı</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>9789752487390</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Kurt Yalnızlığı</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>280</v>
+        <v>480</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>9789752487260</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>Gazi Mustafa Kemal’e Cevaplar</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>300</v>
+        <v>540</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>9786055535971</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Gazi Evrenos'un Gizemi</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>320</v>
+        <v>570</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>9789752487147</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Türk İmparatorluğu’nu Parçalamak</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>320</v>
+        <v>570</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>9789752487185</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>Osmanlı İmparatorluğu’nu Yıkanlar</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>320</v>
+        <v>570</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>9786059839853</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>Bir Kuşağın Dramı</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>300</v>
+        <v>540</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>9789752487062</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>Enver</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>300</v>
+        <v>480</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>9786059839990</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Sarı Saltık 2 - Alperenler Dergahı</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>9789752487048</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>Sultan Abdülhamid'in Sırdaşı</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>300</v>
+        <v>540</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>9786055535254</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>Çalı Harmanı</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>320</v>
+        <v>570</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>9786059839785</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>Sarı Saltık 1 - Aşkabad Yolcusu</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>320</v>
+        <v>570</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>9786055027520</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>Selanik Masalı</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>320</v>
+        <v>570</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>9789752487055</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>Sultan Abdülhamid’in Yıldız Hatıraları</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>9789752487345</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>Karadenizin Eski Çocukları - Çalı Harmanı</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>320</v>
+        <v>570</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>9789752487338</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Sarı Saltık 3 - Bal ve Kan</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>320</v>
+        <v>570</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>9789752487246</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Unutulanlar</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>280</v>
+        <v>480</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>9789752487444</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>Tamga</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>300</v>
+        <v>540</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>9786055027216</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>Operasyon</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>9789752487420</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Vay Başıma Gelenler</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>9789752487406</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>Debreli Hasan</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>9789752487376</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>Aşık Veysel</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>9789752487352</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>Safahat</t>
         </is>
       </c>
       <c r="C159" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>9789752487291</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>Hançer</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>9789752487284</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>Serdengeçti Geldi Geçti</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>9789752487253</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>Halil Halid’in Mücadelesi</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>9789752487031</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>Siyonizm ve Türkiye</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>9789752487000</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>Avrupa’da Türk İzleri</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>230</v>
+        <v>400</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>9789752487017</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>Kor Kurt</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>230</v>
+        <v>400</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>9786059839464</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Muhsin Başkan</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>230</v>
+        <v>400</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>9786055027513</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>Azerbaycan Yüreğimde Bir Şahdamardır</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>300</v>
+        <v>540</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>9786055027322</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>Kafkas Ruleti 2 - Türkiye'nin Gözyaşları</t>
         </is>
       </c>
       <c r="C168" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>9786055027247</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>Muhsin Yazıcıoğlu Suikasti</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>230</v>
+        <v>400</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>9786055027575</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>Karar Odası</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786055535322</t>
+          <t>9786055535681</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Türkistan Türkistan</t>
+          <t>Teşkilat</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>280</v>
+        <v>450</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786055535681</t>
+          <t>9786055535360</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Teşkilat</t>
+          <t>Sözün Doğrusu 2</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786055535360</t>
+          <t>9786055535674</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Sözün Doğrusu 2</t>
+          <t>Muhafız</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786055535674</t>
+          <t>9786055535797</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Muhafız</t>
+          <t>Hanedan</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>250</v>
-[...14 lines deleted...]
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>