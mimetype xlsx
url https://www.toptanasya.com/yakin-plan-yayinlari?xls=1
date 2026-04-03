--- v1 (2026-02-04)
+++ v2 (2026-04-03)
@@ -85,790 +85,2650 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059839693</t>
+          <t>9789752487437</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kösem Sultan</t>
+          <t>Efendime Söyleyeyim</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059839709</t>
+          <t>9789752487178</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Safiye Sultan</t>
+          <t>Bozkırın Ruhu</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786055535957</t>
+          <t>9786059839501</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Unutamadıklarım</t>
+          <t>Özlenen Anne Beklenen Kadın</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>280</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786055027308</t>
+          <t>9786055027674</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kafkas Ruleti 1 - Fırat'ın Ayak Sesleri</t>
+          <t>Gülün Goncası</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>180</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786055535964</t>
+          <t>9786055027667</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Harman</t>
+          <t>Güldehun</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786055535308</t>
+          <t>9786055027728</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Üsküp’ten Kosova’ya</t>
+          <t>Deli Adamlar Ülkesi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>230</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786055535261</t>
+          <t>9786055027469</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Tabuları Yıkmak</t>
+          <t>Son Dönem Türk Edebiyatından Psikoportreler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>230</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786055535346</t>
+          <t>9786055027582</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sözün Doğrusu 1</t>
+          <t>Aşıklar Ölmez</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786055027292</t>
+          <t>9786055535919</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kılıçlar ve Kalemler</t>
+          <t>Ağlatan Kahkaha</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>280</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786055027070</t>
+          <t>9786055027131</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Gönlümdekiler ve Ötekiler</t>
+          <t>Yanılsamalar Meyhanesi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>280</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789752487413</t>
+          <t>9786055027162</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Dilimizdeki Dikenler</t>
+          <t>Devlet Düşmanı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>220</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059839730</t>
+          <t>9786055535766</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Mardin’in Kitapçısı</t>
+          <t>Türkçenin Katli</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789752487390</t>
+          <t>9786055027124</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kurt Yalnızlığı</t>
+          <t>Uzaklarda Üç Mevsim</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>280</v>
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789752487260</t>
+          <t>9786055535995</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Gazi Mustafa Kemal’e Cevaplar</t>
+          <t>Fatih</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786055535971</t>
+          <t>9786055027063</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Gazi Evrenos'un Gizemi</t>
+          <t>Kıyametin İlk Günü Malazgirt 1071</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>320</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789752487147</t>
+          <t>9786055535780</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Türk İmparatorluğu’nu Parçalamak</t>
+          <t>Osmanlıya Veda (1808-1923)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>320</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789752487185</t>
+          <t>9789752487307</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu’nu Yıkanlar</t>
+          <t>Kıvılcım</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>320</v>
+        <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059839853</t>
+          <t>9789752487024</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bir Kuşağın Dramı</t>
+          <t>Hayal Değirmen</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789752487062</t>
+          <t>9786059839945</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Enver</t>
+          <t>Fedailer</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059839990</t>
+          <t>9789752487130</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sarı Saltık 2 - Alperenler Dergahı</t>
+          <t>Plevne Müdafaası</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>350</v>
+        <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789752487048</t>
+          <t>9786059839877</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülhamid'in Sırdaşı</t>
+          <t>Cihatçılar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786055535254</t>
+          <t>9786059839815</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Çalı Harmanı</t>
+          <t>Cinlerin Efendisi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>320</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059839785</t>
+          <t>9786059839822</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sarı Saltık 1 - Aşkabad Yolcusu</t>
+          <t>Azrail Menekşesi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>320</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055027520</t>
+          <t>9786059839839</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Selanik Masalı</t>
+          <t>Renkli Psikoportreler - Cumhuriyet Dönemi Türk Edebiyatından</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>320</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789752487055</t>
+          <t>3990000032164</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülhamid’in Yıldız Hatıraları</t>
+          <t>Burdur'un İncisi Güney</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789752487345</t>
+          <t>9786059839686</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Karadenizin Eski Çocukları - Çalı Harmanı</t>
+          <t>Kızıl Cehennem</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>320</v>
+        <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789752487338</t>
+          <t>9789752487093</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sarı Saltık 3 - Bal ve Kan</t>
+          <t>Parola Muin: Bir Abdülhamid Dönemi Polisiyesi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>320</v>
+        <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789752487246</t>
+          <t>9786059839938</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Unutulanlar</t>
+          <t>Uyanmak Zamanı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>280</v>
+        <v>22</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789752487444</t>
+          <t>9786059839914</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Tamga</t>
+          <t>Kıyı Hikayeleri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055027216</t>
+          <t>9786059839969</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Operasyon</t>
+          <t>Devlet Savaşı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789752487420</t>
+          <t>9786059839457</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Vay Başıma Gelenler</t>
+          <t>Cumhuriyet Dönemi Türk Edebiyatından Zıt Kutupların Psikoportreleri</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>300</v>
+        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789752487406</t>
+          <t>9786055027742</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Debreli Hasan</t>
+          <t>Davut Harekatı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>350</v>
+        <v>22</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789752487376</t>
+          <t>9786055027636</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Aşık Veysel</t>
+          <t>Kuruluş</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789752487352</t>
+          <t>9786055027773</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Safahat</t>
+          <t>Depremi Bilen Adam</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>240</v>
+        <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789752487291</t>
+          <t>9786055027681</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Hançer</t>
+          <t>İmparatorluk Türkiyesi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789752487284</t>
+          <t>3990000047691</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Serdengeçti Geldi Geçti</t>
+          <t>Katilin Özrü</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>280</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789752487253</t>
+          <t>9786059839723</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Halil Halid’in Mücadelesi</t>
+          <t>Kadın Padişah: Mahpeyker Kösem Sultan</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789752487031</t>
+          <t>9786055027230</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Siyonizm ve Türkiye</t>
+          <t>Liderlik Yönetim Yöneticilik</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789752487000</t>
+          <t>9786055027759</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Avrupa’da Türk İzleri</t>
+          <t>Çöl Gülü</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>230</v>
+        <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789752487017</t>
+          <t>9789752487109</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kor Kurt</t>
+          <t>Ölmeden Önce Ölmeye Çalışan Gangster</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>230</v>
+        <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059839464</t>
+          <t>9786059839952</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Muhsin Başkan</t>
+          <t>Yılmaz Öztuna'yı Hatırlamak</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>230</v>
+        <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055027513</t>
+          <t>9786059839792</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan Yüreğimde Bir Şahdamardır</t>
+          <t>Sınav Sürecinde Şampiyonlar ve Deneyimleri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>300</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055027322</t>
+          <t>9786059839471</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kafkas Ruleti 2 - Türkiye'nin Gözyaşları</t>
+          <t>Hiç - Aşk'ın Tarifi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>180</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055027247</t>
+          <t>9786059839488</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Muhsin Yazıcıoğlu Suikasti</t>
+          <t>Mayıs Papatyası</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>230</v>
+        <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055027575</t>
+          <t>9786059839518</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Karar Odası</t>
+          <t>Ümidim Biterken Başlar</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>250</v>
+        <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786055535322</t>
+          <t>9786055027599</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Türkistan Türkistan</t>
+          <t>Osman Bey’in Rüyası</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>280</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055535681</t>
+          <t>9786055535537</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Teşkilat</t>
+          <t>Vakitsiz Şarkılar</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055535360</t>
+          <t>9786055535568</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Sözün Doğrusu 2</t>
+          <t>Vahiy</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>250</v>
+        <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055535674</t>
+          <t>9786055535148</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Muhafız</t>
+          <t>Türkiye Ekseni</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>250</v>
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
+          <t>9786055535506</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Türk Müsünüz?</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786055535155</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Tarihin Dönüşü</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786055535933</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Tarih ve Miras</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786055535841</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Suç Bundan Sonra</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786055535025</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Sistemi Yeniden Kurgulamak</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786055535629</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Serzeniş</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786055535223</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Sarıkamış</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786055535193</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Rumeli’nin Fethi</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786055535834</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Rastlantıdan Bilgeliğe</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786055535100</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Piri Reis</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786055535391</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Öcalan’ın Mustafa Kemal Okumaları</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786055535063</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Menderes</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786055535186</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Mehmet Akif</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786055535698</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Mahkum</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786055535827</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Kral Antiochos 1. Kitap: Dönüşüm</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786055535377</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Tarihimiz 2</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786055535292</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Tarihimiz</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786055535131</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Kanuni’nin Gölgesi Barbaros Hayreddin Paşa</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786055535759</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>İrtidat</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786055535018</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>İhanetin Tarihi</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786055535179</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Hürrem Sultan</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786055535735</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Hayal Fotoğrafçısı</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786055535582</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Gölgelerimle Tek Başına</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786055535056</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Gel ve Hüküm Sür</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786055535162</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Devletin Beka Sorunu</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786055535094</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Devlet Sırrı</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786055535803</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Çok Tarz-ı Siyaset</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786055535575</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Çağdaş Esaret Kampı</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786055535247</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Cem Sultan</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786055535216</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Bir Kağıt Daha</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786059839648</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Mars Sonun Başlangıcı</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786059839495</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Samaras ve Sarı</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786059839983</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Savaşçı Yeşil</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9789752487079</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Fedailer - 2: Gladio Operasyonu</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9789752487086</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Kimliksizler</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786059839600</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Yakındaki Uzak Ülke Ermenistan</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786055027254</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Kötülük Unutulmaz</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786055027261</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Karanlığın Yükselişi - Kalsedon Serisi 1</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786055027544</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Lisandan İnsana</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9756055027417</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>1. Dünya Savaşı'nda Ermeniler ve Türkler : Huzurum</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786055027018</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Diksiyondan Mikrofona</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786055027049</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Yıldızların Konuşma Sanatı</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786055027155</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Akmezar'ın Gölgesi</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786055027223</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Selçuk Bey</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786059839563</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Kırık Kurşun</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786055027278</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Derviş</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786055027360</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Erikler Çiçek Açmıyor</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786059839617</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Siyasilere Işık olsun</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786055027698</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Kovan</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786055027315</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Tuğrul ve Çağrı Bey Devlet Yolunda</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786055027100</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Hey Çocuk Baksana!</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786055535896</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Boşuna Yaşamak</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786055535889</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Ruhunu Bul</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786055535902</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Her Kulakta Bir Çınlama</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786055535872</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Annemin Mirası</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786055027056</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Özgürce Şiirler</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786055027186</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Kutsal Plan - Kıyamet</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786055027285</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Eylül ve Yağmur</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786055027704</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Küresel Güç Türkiye</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786055027148</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Şehzade</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786055027087</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Kaos</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786055027537</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Sultan Abdülhamid: Kurtlar Sofrasında Savaş</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786055027339</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Vicdan Manifestosu</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786055027094</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Homo Sapiens Manifesto - Modern Toplumda İnsanın Sonu</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786055027025</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Yıldız Adası</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786055535926</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Anastasia</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786055535704</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Bekle! Dönmeyeceğim</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786055535421</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Atatürk’ün Askeri Elçibey</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9756055535479</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Aşk’tan Aşk’a</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786055535612</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Aşk ve Biraz da Yalnızlık</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786055535285</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Mahal</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786055535742</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Aşılmaz Dağların Ardında</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786055535810</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Akıl Tutulması</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786055535209</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Aforizmalar</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9789752487383</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Türkçenin Mücahid Kalemi Yavuz Bülent Bakiler</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9786059839693</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Kösem Sultan</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9786059839709</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Safiye Sultan</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9786055535957</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Unutamadıklarım</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9786055027308</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Kafkas Ruleti 1 - Fırat'ın Ayak Sesleri</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9786055535964</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Harman</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9786055535308</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Üsküp’ten Kosova’ya</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9786055535261</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Tabuları Yıkmak</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786055535346</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Sözün Doğrusu 1</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9786055027292</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Kılıçlar ve Kalemler</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9786055027070</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Gönlümdekiler ve Ötekiler</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9789752487413</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Dilimizdeki Dikenler</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9786059839730</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Mardin’in Kitapçısı</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9789752487390</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Kurt Yalnızlığı</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9789752487260</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Gazi Mustafa Kemal’e Cevaplar</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9786055535971</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Gazi Evrenos'un Gizemi</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9789752487147</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Türk İmparatorluğu’nu Parçalamak</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9789752487185</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı İmparatorluğu’nu Yıkanlar</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9786059839853</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Bir Kuşağın Dramı</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9789752487062</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Enver</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9786059839990</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Sarı Saltık 2 - Alperenler Dergahı</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9789752487048</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Sultan Abdülhamid'in Sırdaşı</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9786055535254</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Çalı Harmanı</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9786059839785</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Sarı Saltık 1 - Aşkabad Yolcusu</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9786055027520</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Selanik Masalı</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9789752487055</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Sultan Abdülhamid’in Yıldız Hatıraları</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9789752487345</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Karadenizin Eski Çocukları - Çalı Harmanı</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9789752487338</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Sarı Saltık 3 - Bal ve Kan</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9789752487246</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Unutulanlar</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9789752487444</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Tamga</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9786055027216</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Operasyon</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9789752487420</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Vay Başıma Gelenler</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9789752487406</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Debreli Hasan</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9789752487376</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Aşık Veysel</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9789752487352</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Safahat</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9789752487291</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Hançer</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9789752487284</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Serdengeçti Geldi Geçti</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9789752487253</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Halil Halid’in Mücadelesi</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9789752487031</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Siyonizm ve Türkiye</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9789752487000</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa’da Türk İzleri</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9789752487017</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Kor Kurt</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9786059839464</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Muhsin Başkan</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9786055027513</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Azerbaycan Yüreğimde Bir Şahdamardır</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9786055027322</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Kafkas Ruleti 2 - Türkiye'nin Gözyaşları</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>9786055027247</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Muhsin Yazıcıoğlu Suikasti</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9786055027575</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Karar Odası</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>9786055535322</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Türkistan Türkistan</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9786055535681</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Teşkilat</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9786055535360</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Sözün Doğrusu 2</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9786055535674</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Muhafız</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
           <t>9786055535797</t>
         </is>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B175" s="1" t="inlineStr">
         <is>
           <t>Hanedan</t>
         </is>
       </c>
-      <c r="C51" s="1">
+      <c r="C175" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>