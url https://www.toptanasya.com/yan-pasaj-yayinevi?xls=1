--- v0 (2025-11-02)
+++ v1 (2026-04-03)
@@ -85,475 +85,505 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259562315</t>
+          <t>9786058276680</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Mutluluğa Giden Yol Çakıl Taşlarıyla Doludur</t>
+          <t>Her Yas On Sekiz Ay Sürer</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>290</v>
+        <v>185</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259562308</t>
+          <t>9786058276659</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>22 Tur</t>
+          <t>Bitir</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>230</v>
+        <v>160</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259938691</t>
+          <t>9786259562315</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Zaman</t>
+          <t>Mutluluğa Giden Yol Çakıl Taşlarıyla Doludur</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>260</v>
+        <v>290</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259938684</t>
+          <t>9786259562308</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinler</t>
+          <t>22 Tur</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>145</v>
+        <v>230</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259938677</t>
+          <t>9786259938691</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Londra’nın Son Kitapçısı</t>
+          <t>Görünmez Zaman</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>290</v>
+        <v>260</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057463203</t>
+          <t>9786259938684</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yaşamadan Ölmeyeceğim</t>
+          <t>Yetişkinler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>320</v>
+        <v>145</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259938660</t>
+          <t>9786259938677</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Güzelliğe Doğru</t>
+          <t>Londra’nın Son Kitapçısı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259938653</t>
+          <t>9786057463203</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kraliçe Arı Şarkı Söylediğinde Arılar Dans Eder</t>
+          <t>Yaşamadan Ölmeyeceğim</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259938646</t>
+          <t>9786259938660</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Mariana Çukuru</t>
+          <t>Güzelliğe Doğru</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057463227</t>
+          <t>9786259938653</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kazananlar</t>
+          <t>Kraliçe Arı Şarkı Söylediğinde Arılar Dans Eder</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259938639</t>
+          <t>9786259938646</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bayan Seninki</t>
+          <t>Mariana Çukuru</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>160</v>
+        <v>260</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259938622</t>
+          <t>9786057463227</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yanlış Anlaşılma</t>
+          <t>Kazananlar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>175</v>
+        <v>280</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259938615</t>
+          <t>9786259938639</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Paris’teki Ev</t>
+          <t>Bayan Seninki</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>340</v>
+        <v>160</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259938608</t>
+          <t>9786259938622</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Artık Bensiz Asla</t>
+          <t>Yanlış Anlaşılma</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>320</v>
+        <v>175</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057463296</t>
+          <t>9786259938615</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Tahta Kurdu</t>
+          <t>Paris’teki Ev</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>135</v>
+        <v>340</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057463289</t>
+          <t>9786259938608</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yarın Güneş Yeniden Doğacak</t>
+          <t>Artık Bensiz Asla</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>260</v>
+        <v>320</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057463272</t>
+          <t>9786057463296</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Uçurtma</t>
+          <t>Tahta Kurdu</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>280</v>
+        <v>135</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057463265</t>
+          <t>9786057463289</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Güçlü Olduğumuz İçin Bizim Başımıza Geldi</t>
+          <t>Yarın Güneş Yeniden Doğacak</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057463258</t>
+          <t>9786057463272</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gün Işığının Tadı</t>
+          <t>Uçurtma</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057463234</t>
+          <t>9786057463265</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kendimi Kaybettiğim Yerde Buldum</t>
+          <t>Güçlü Olduğumuz İçin Bizim Başımıza Geldi</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057463241</t>
+          <t>9786057463258</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>O Yaz</t>
+          <t>Gün Işığının Tadı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057463210</t>
+          <t>9786057463234</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Renkli Çekmeceli Şifonyer</t>
+          <t>Kendimi Kaybettiğim Yerde Buldum</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>170</v>
+        <v>260</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786058276697</t>
+          <t>9786057463241</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yıldızları Yeniden Yakmanın Vakti Geldi</t>
+          <t>O Yaz</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786058276673</t>
+          <t>9786057463210</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Mutluluğun Parfümü Yağmur Altında Daha Güzel Kokar</t>
+          <t>Renkli Çekmeceli Şifonyer</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>260</v>
+        <v>170</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786058276666</t>
+          <t>9786058276697</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Saç Örgüsü</t>
+          <t>Yıldızları Yeniden Yakmanın Vakti Geldi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786058276642</t>
+          <t>9786058276673</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bugün Kalan Hayatımın İlk Günü</t>
+          <t>Mutluluğun Parfümü Yağmur Altında Daha Güzel Kokar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>320</v>
+        <v>260</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786058276635</t>
+          <t>9786058276666</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Büyüdüğün Zaman Anlayacaksın</t>
+          <t>Saç Örgüsü</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>295</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786058276611</t>
+          <t>9786058276642</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Başka Bir Doğum Hikayesi</t>
+          <t>Bugün Kalan Hayatımın İlk Günü</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
+          <t>9786058276635</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Büyüdüğün Zaman Anlayacaksın</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786058276611</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Başka Bir Doğum Hikayesi</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
           <t>9786058276604</t>
         </is>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>İkinci Hayatın Tek Bir Hayatın Olduğunu Anladığında Başlar</t>
         </is>
       </c>
-      <c r="C30" s="1">
+      <c r="C32" s="1">
         <v>270</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>