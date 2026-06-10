--- v1 (2026-04-03)
+++ v2 (2026-06-10)
@@ -499,51 +499,51 @@
         <is>
           <t>9786058276666</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Saç Örgüsü</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>295</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786058276642</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Bugün Kalan Hayatımın İlk Günü</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786058276635</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Büyüdüğün Zaman Anlayacaksın</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786058276611</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>