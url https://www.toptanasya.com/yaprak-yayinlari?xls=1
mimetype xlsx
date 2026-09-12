--- v0 (2026-02-14)
+++ v1 (2026-09-12)
@@ -109,96 +109,96 @@
         <is>
           <t>4440000001155</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Mevsimlik Başkanlık</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>4440000001153</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Yaptım Çünkü Onu Seviyordum</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>60</v>
+        <v>210</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>4440000001152</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Yağmur Altında Sevişsek</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>4440000001150</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Merhaba Erkekler</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>3990000003221</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Yasak Öyküler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>155</v>
+        <v>190</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>3990000003172</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Çocukların Cinsel Eğitimi ve Bazı Cinsel Sorunlar</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>3990000015404</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>