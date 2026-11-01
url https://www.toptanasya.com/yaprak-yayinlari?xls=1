--- v1 (2026-09-12)
+++ v2 (2026-11-01)
@@ -139,51 +139,51 @@
         <is>
           <t>4440000001152</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Yağmur Altında Sevişsek</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>4440000001150</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Merhaba Erkekler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>80</v>
+        <v>215</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>3990000003221</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Yasak Öyküler</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>3990000003172</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>