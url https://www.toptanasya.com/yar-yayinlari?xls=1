--- v0 (2026-02-14)
+++ v1 (2026-04-03)
@@ -85,3355 +85,3415 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258340716</t>
+          <t>9786258340747</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Marksist Açıdan Dünya Dinler Tarihi</t>
+          <t>Edebiyat, Müzik ve Felsefe Üzerine</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>690</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258340709</t>
+          <t>9786258340730</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Şiir Nasıl Yapılır?</t>
+          <t>Marksist Açıdan Psikoloji Tarihi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>240</v>
+        <v>720</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258340693</t>
+          <t>9786258340723</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Komiser Memo</t>
+          <t>Sanatta Sosyalist Gerçeklik</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>480</v>
+        <v>325</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258340167</t>
+          <t>9786258340624</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Ordu Tarihi</t>
+          <t>Kore Sosyalizmi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>679</v>
+        <v>546</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258340648</t>
+          <t>9786258340716</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Seçme Yazılar</t>
+          <t>Marksist Açıdan Dünya Dinler Tarihi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>368</v>
+        <v>690</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258340600</t>
+          <t>9786258340709</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Devrimci Yaşamın İlkeleri</t>
+          <t>Şiir Nasıl Yapılır?</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>208</v>
+        <v>240</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257136006</t>
+          <t>9786258340693</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>1871 Paris Komünü</t>
+          <t>Komiser Memo</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>452</v>
+        <v>480</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258340686</t>
+          <t>9786258340167</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Diyalektik Materyalizm Üzerine</t>
+          <t>Kızıl Ordu Tarihi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>414</v>
+        <v>679</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258340662</t>
+          <t>9786258340648</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Çekoslovakya Meselesi</t>
+          <t>Seçme Yazılar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>208</v>
+        <v>368</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258340679</t>
+          <t>9786258340600</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ya Özgür Vatan Ya Ölüm</t>
+          <t>Devrimci Yaşamın İlkeleri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>248</v>
+        <v>208</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258340655</t>
+          <t>9786257136006</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Nazım’ın Coğrafyası</t>
+          <t>1871 Paris Komünü</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>442</v>
+        <v>452</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258340594</t>
+          <t>9786258340686</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yeni Tarihsel Süreçte Devrim ve Karşı-Devrim</t>
+          <t>Diyalektik Materyalizm Üzerine</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>312</v>
+        <v>414</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258340570</t>
+          <t>9786258340662</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Teslim Olmayanlar Ölmez - 1</t>
+          <t>Çekoslovakya Meselesi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>412</v>
+        <v>208</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258340587</t>
+          <t>9786258340679</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Teslim Olmayanlar Ölmez - 2</t>
+          <t>Ya Özgür Vatan Ya Ölüm</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>390</v>
+        <v>248</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257136594</t>
+          <t>9786258340655</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Devlet ve Devrim</t>
+          <t>Nazım’ın Coğrafyası</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>273</v>
+        <v>442</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258340556</t>
+          <t>9786258340594</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ailenin, Özel Mülkiyetin ve Devletin Kökeni</t>
+          <t>Yeni Tarihsel Süreçte Devrim ve Karşı-Devrim</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>266</v>
+        <v>312</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258340457</t>
+          <t>9786258340570</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Tutsak</t>
+          <t>Teslim Olmayanlar Ölmez - 1</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>286</v>
+        <v>412</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258340433</t>
+          <t>9786258340587</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Temel İlkeleri</t>
+          <t>Teslim Olmayanlar Ölmez - 2</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>520</v>
+        <v>390</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258340440</t>
+          <t>9786257136594</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Başlangıç İlkeleri</t>
+          <t>Devlet ve Devrim</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>310</v>
+        <v>273</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258340389</t>
+          <t>9786258340556</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Nazım Hikmet</t>
+          <t>Ailenin, Özel Mülkiyetin ve Devletin Kökeni</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>440</v>
+        <v>266</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258340419</t>
+          <t>9786258340457</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sovyetlerin Gözünden Türkiye Tarihi</t>
+          <t>Tutsak</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>530</v>
+        <v>286</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257136884</t>
+          <t>9786258340433</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Sarsan On Gün</t>
+          <t>Felsefenin Temel İlkeleri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>450</v>
+        <v>520</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789757530008</t>
+          <t>9786258340440</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin İlkeleri</t>
+          <t>Felsefenin Başlangıç İlkeleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>590</v>
+        <v>310</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789757530435</t>
+          <t>9786258340389</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bölünme Üzerine Rsdip’de Bölünmenin Kısa Tarihçesi</t>
+          <t>Nazım Hikmet</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>290</v>
+        <v>440</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258340372</t>
+          <t>9786258340419</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Esat Adil Müstecaplıoğlu ve Türkiye Sosyalist Partisi (1946)</t>
+          <t>Sovyetlerin Gözünden Türkiye Tarihi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>680</v>
+        <v>530</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257136310</t>
+          <t>9786257136884</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Baharın On Yedi Anı - SS Karargahında Bir Sovyet Ajanı</t>
+          <t>Dünyayı Sarsan On Gün</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>425</v>
+        <v>450</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258340402</t>
+          <t>9789757530008</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Kamyon</t>
+          <t>Felsefenin İlkeleri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>340</v>
+        <v>590</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258340396</t>
+          <t>9789757530435</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yasemin Kurt Öldü</t>
+          <t>Bölünme Üzerine Rsdip’de Bölünmenin Kısa Tarihçesi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>340</v>
+        <v>290</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258340297</t>
+          <t>9786258340372</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Üzerine - Diyalektik ve Tarihi Materyalizm</t>
+          <t>Esat Adil Müstecaplıoğlu ve Türkiye Sosyalist Partisi (1946)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>440</v>
+        <v>680</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258340303</t>
+          <t>9786257136310</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizme Giriş - Sosyalizmin Alfabesi</t>
+          <t>Baharın On Yedi Anı - SS Karargahında Bir Sovyet Ajanı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>206</v>
+        <v>425</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258340310</t>
+          <t>9786258340402</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizmin Kumdaki Ayak İzi: Robınson Crusoe - Neden Sosyalizm?</t>
+          <t>Kırmızı Kamyon</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>198</v>
+        <v>340</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258340273</t>
+          <t>9786258340396</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sınıf, Cinsiyet, Eşitsizlik - 1970' lerde, Fransa’da Kadın Mücadelesi</t>
+          <t>Yasemin Kurt Öldü</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>260</v>
+        <v>340</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786056989186</t>
+          <t>9786258340297</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Üç Şişman Adam</t>
+          <t>Felsefe Üzerine - Diyalektik ve Tarihi Materyalizm</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>230</v>
+        <v>440</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258340358</t>
+          <t>9786258340303</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Uçuruma Bakmak</t>
+          <t>Sosyalizme Giriş - Sosyalizmin Alfabesi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>312</v>
+        <v>206</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258340235</t>
+          <t>9786258340310</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Mimozalar Adadan</t>
+          <t>Emperyalizmin Kumdaki Ayak İzi: Robınson Crusoe - Neden Sosyalizm?</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>220</v>
+        <v>198</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257136839</t>
+          <t>9786258340273</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Gülcemal İle Nikomedya</t>
+          <t>Sınıf, Cinsiyet, Eşitsizlik - 1970' lerde, Fransa’da Kadın Mücadelesi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258340334</t>
+          <t>9786056989186</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Leipzig Duruşması</t>
+          <t>Üç Şişman Adam</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>320</v>
+        <v>230</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258340280</t>
+          <t>9786258340358</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kadının Kurtuluşu ve Sosyalizm</t>
+          <t>Uçuruma Bakmak</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>240</v>
+        <v>312</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258340327</t>
+          <t>9786258340235</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Darağacından Notlar</t>
+          <t>Mimozalar Adadan</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258340341</t>
+          <t>9786257136839</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bir Tutam İrade</t>
+          <t>Gülcemal İle Nikomedya</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258340259</t>
+          <t>9786258340334</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sınır Tanımayan Feminist: Clara Zetkin</t>
+          <t>Leipzig Duruşması</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>390</v>
+        <v>320</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257136792</t>
+          <t>9786258340280</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Tekkulak</t>
+          <t>Kadının Kurtuluşu ve Sosyalizm</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258340228</t>
+          <t>9786258340327</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Sevgi İnsanı ve Direnen Yıldızlar</t>
+          <t>Darağacından Notlar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>126</v>
+        <v>260</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257136464</t>
+          <t>9786258340341</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Amfibi Adam</t>
+          <t>Bir Tutam İrade</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>355</v>
+        <v>220</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257136808</t>
+          <t>9786258340259</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Tebriz’in Gül Oğlu: Samed Behrengi</t>
+          <t>Sınır Tanımayan Feminist: Clara Zetkin</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>220</v>
+        <v>390</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257136815</t>
+          <t>9786257136792</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Amerika Altında İki İtalyan: Sacco İle Vanzetti</t>
+          <t>Tekkulak</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258340266</t>
+          <t>9786258340228</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Burjuva Demokrasisi</t>
+          <t>Sevgi İnsanı ve Direnen Yıldızlar</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>240</v>
+        <v>126</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789757530046</t>
+          <t>9786257136464</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>THKP-C Dava Dosyası</t>
+          <t>Amfibi Adam</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>560</v>
+        <v>355</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258340204</t>
+          <t>9786257136808</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Siyasi Savunma ve Faşizmin Yargılanması</t>
+          <t>Tebriz’in Gül Oğlu: Samed Behrengi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>380</v>
+        <v>220</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257136730</t>
+          <t>9786257136815</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Faşizme Karşı Birleşik Cephe</t>
+          <t>Amerika Altında İki İtalyan: Sacco İle Vanzetti</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>520</v>
+        <v>220</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786258340174</t>
+          <t>9786258340266</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Hapishane Kapısında 40 Yıl</t>
+          <t>Burjuva Demokrasisi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>290</v>
+        <v>240</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258340143</t>
+          <t>9789757530046</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Şafakta Kazandık Zaferi</t>
+          <t>THKP-C Dava Dosyası</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>420</v>
+        <v>560</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257136976</t>
+          <t>9786258340204</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Aslan Asker Şvayk 2</t>
+          <t>Siyasi Savunma ve Faşizmin Yargılanması</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>400</v>
+        <v>380</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257136969</t>
+          <t>9786257136730</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Aslan Asker Şvayk 1</t>
+          <t>Faşizme Karşı Birleşik Cephe</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>420</v>
+        <v>520</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786258340136</t>
+          <t>9786258340174</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Menzil</t>
+          <t>Hapishane Kapısında 40 Yıl</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>512</v>
+        <v>290</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786258340150</t>
+          <t>9786258340143</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İspanya İç Savaşı (1936-1939)</t>
+          <t>Şafakta Kazandık Zaferi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>290</v>
+        <v>420</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257136563</t>
+          <t>9786257136976</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Hiroşima'nın Kızı</t>
+          <t>Aslan Asker Şvayk 2</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>470</v>
+        <v>400</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786258340037</t>
+          <t>9786257136969</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Tamil Ulusal Kurtuluş Mücadelesi</t>
+          <t>Aslan Asker Şvayk 1</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>285</v>
+        <v>420</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257136723</t>
+          <t>9786258340136</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Camilistas</t>
+          <t>Karanlık Menzil</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>285</v>
+        <v>512</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786258340044</t>
+          <t>9786258340150</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Şiirler ve Öyküler</t>
+          <t>İspanya İç Savaşı (1936-1939)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>273</v>
+        <v>290</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786258340006</t>
+          <t>9786257136563</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>CIA Che'ye Karşı</t>
+          <t>Hiroşima'nın Kızı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>542</v>
+        <v>470</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257136877</t>
+          <t>9786258340037</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Çekirge</t>
+          <t>Tamil Ulusal Kurtuluş Mücadelesi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>310</v>
+        <v>285</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257136266</t>
+          <t>9786257136723</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Ne Yapmalı?</t>
+          <t>Camilistas</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>370</v>
+        <v>285</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786258340075</t>
+          <t>9786258340044</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm ve İnsan</t>
+          <t>Şiirler ve Öyküler</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>310</v>
+        <v>273</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786258340099</t>
+          <t>9786258340006</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Politik Yazılar</t>
+          <t>CIA Che'ye Karşı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>382</v>
+        <v>542</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786258340129</t>
+          <t>9786257136877</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Askeri Yazılar</t>
+          <t>Çekirge</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>330</v>
+        <v>310</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789757530473</t>
+          <t>9786257136266</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kurdu Öldürmek İçin</t>
+          <t>Ne Yapmalı?</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>296</v>
+        <v>370</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257136686</t>
+          <t>9786258340075</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Tarih Beni Beraat Ettirecektir</t>
+          <t>Sosyalizm ve İnsan</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>248</v>
+        <v>310</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786258340020</t>
+          <t>9786258340099</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Fidel Castro Konuşuyor</t>
+          <t>Politik Yazılar</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>210</v>
+        <v>382</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786258340068</t>
+          <t>9786258340129</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizme Doğru</t>
+          <t>Askeri Yazılar</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>413</v>
+        <v>330</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786258340105</t>
+          <t>9789757530473</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Ekonomik Yazılar</t>
+          <t>Kurdu Öldürmek İçin</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>330</v>
+        <v>296</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786258340051</t>
+          <t>9786257136686</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Yaşamöyküsü, Röportajlar, Mektuplar</t>
+          <t>Tarih Beni Beraat Ettirecektir</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>310</v>
+        <v>248</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786258340013</t>
+          <t>9786258340020</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Dinle Yankee</t>
+          <t>Fidel Castro Konuşuyor</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>320</v>
+        <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257136990</t>
+          <t>9786258340068</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Che Guevara ve Devrimin Ekonomisi</t>
+          <t>Sosyalizme Doğru</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>614</v>
+        <v>413</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257136860</t>
+          <t>9786258340105</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kibrit Kutusundaki Aşk</t>
+          <t>Ekonomik Yazılar</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>220</v>
+        <v>330</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257136983</t>
+          <t>9786258340051</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğe Doğru</t>
+          <t>Yaşamöyküsü, Röportajlar, Mektuplar</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>590</v>
+        <v>310</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789757530350</t>
+          <t>9786258340013</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kıyı</t>
+          <t>Dinle Yankee</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>500</v>
+        <v>320</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786257136303</t>
+          <t>9786257136990</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizm</t>
+          <t>Che Guevara ve Devrimin Ekonomisi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>260</v>
+        <v>614</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257136181</t>
+          <t>9786257136860</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Aelita - Mars'ta Günbatımı</t>
+          <t>Kibrit Kutusundaki Aşk</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>370</v>
+        <v>220</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257136433</t>
+          <t>9786257136983</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Vietnam'da Halk Savaşı ve Amerika</t>
+          <t>Özgürlüğe Doğru</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>390</v>
+        <v>590</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257136518</t>
+          <t>9789757530350</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Sevda Gelin</t>
+          <t>Kıyı</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257136549</t>
+          <t>9786257136303</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Boran</t>
+          <t>Emperyalizm</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>375</v>
+        <v>260</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786056989155</t>
+          <t>9786257136181</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Uzun Yolun Yolcuları</t>
+          <t>Aelita - Mars'ta Günbatımı</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>89</v>
+        <v>370</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786056985379</t>
+          <t>9786257136433</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Öykü'nün Bir Tatil Günü</t>
+          <t>Vietnam'da Halk Savaşı ve Amerika</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>65</v>
+        <v>390</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786056985393</t>
+          <t>9786257136518</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kıpırtı Yazıları</t>
+          <t>Sevda Gelin</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257136068</t>
+          <t>9786257136549</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Chavez</t>
+          <t>Boran</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>290</v>
+        <v>375</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257136259</t>
+          <t>9786056989155</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Savaşı</t>
+          <t>Uzun Yolun Yolcuları</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>405</v>
+        <v>89</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257136525</t>
+          <t>9786056985379</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Küçük Trampetçi</t>
+          <t>Öykü'nün Bir Tatil Günü</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>260</v>
+        <v>65</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257136556</t>
+          <t>9786056985393</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Beklenen Gün</t>
+          <t>Kıpırtı Yazıları</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>405</v>
+        <v>180</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257136624</t>
+          <t>9786257136068</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Gündüzler ve Geceler</t>
+          <t>Chavez</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>515</v>
+        <v>290</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257136273</t>
+          <t>9786257136259</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Merhaba Çukotka</t>
+          <t>Özgürlük Savaşı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>355</v>
+        <v>405</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786257136327</t>
+          <t>9786257136525</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Asılanların İsyanı</t>
+          <t>Küçük Trampetçi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>388</v>
+        <v>260</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257136532</t>
+          <t>9786257136556</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kabahat Kimde?</t>
+          <t>Beklenen Gün</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>448</v>
+        <v>405</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789757530042</t>
+          <t>9786257136624</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Halk Kurtuluş Parti - Cephesi (THKP-C)</t>
+          <t>Gündüzler ve Geceler</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>15.74</v>
+        <v>515</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789757530923</t>
+          <t>9786257136273</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzü Masalları</t>
+          <t>Merhaba Çukotka</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>161</v>
+        <v>355</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786056989179</t>
+          <t>9786257136327</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Dünden Sonra Yarından Önce</t>
+          <t>Asılanların İsyanı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>9.26</v>
+        <v>388</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257136075</t>
+          <t>9786257136532</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Cesur Bir Adam</t>
+          <t>Kabahat Kimde?</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>530</v>
+        <v>448</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789757530060</t>
+          <t>9789757530042</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Yedi Asılmışların Hikayesi</t>
+          <t>Türkiye Halk Kurtuluş Parti - Cephesi (THKP-C)</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>250</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786056985348</t>
+          <t>9789757530923</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Hası Özgürlük Kavgası</t>
+          <t>Yeryüzü Masalları</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>89</v>
+        <v>161</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789757530718</t>
+          <t>9786056989179</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Yaşadım Diyebilmek İçin</t>
+          <t>Dünden Sonra Yarından Önce</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>260</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789757530275</t>
+          <t>9786257136075</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Yarın Bizimdir Yoldaşlar</t>
+          <t>Cesur Bir Adam</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>460</v>
+        <v>530</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789757530916</t>
+          <t>9789757530060</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>www.bossahne.com</t>
+          <t>Yedi Asılmışların Hikayesi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789757530787</t>
+          <t>9786056985348</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Viva Che Albüm</t>
+          <t>Yaşamın Hası Özgürlük Kavgası</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>269</v>
+        <v>89</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789757530268</t>
+          <t>9789757530718</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Çelik Böyle Sertleşti Cilt: 2</t>
+          <t>Yaşadım Diyebilmek İçin</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>270</v>
+        <v>260</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789757530735</t>
+          <t>9789757530275</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Uzunburun Dramı</t>
+          <t>Yarın Bizimdir Yoldaşlar</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>66</v>
+        <v>460</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786258340501</t>
+          <t>9789757530916</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Solunun Hapishane Tarihi 2 (1960-1974)</t>
+          <t>www.bossahne.com</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>510</v>
+        <v>180</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789757530893</t>
+          <t>9789757530787</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Yaşasın! İlhan Selçuk! Kalemi ve Senfonisi!</t>
+          <t>Viva Che Albüm</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>25</v>
+        <v>269</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786258340495</t>
+          <t>9789757530268</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Solunun Hapishane Tarihi 1 (1839-1960)</t>
+          <t>Çelik Böyle Sertleşti Cilt: 2</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>410</v>
+        <v>270</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257136228</t>
+          <t>9789757530735</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Proletaryası</t>
+          <t>Uzunburun Dramı</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>210</v>
+        <v>66</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789757530671</t>
+          <t>9786258340501</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Şoför İdris</t>
+          <t>Türkiye Solunun Hapishane Tarihi 2 (1960-1974)</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>312</v>
+        <v>510</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789757530404</t>
+          <t>9789757530893</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Şiirler</t>
+          <t>Yaşasın! İlhan Selçuk! Kalemi ve Senfonisi!</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>6.48</v>
+        <v>25</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789757530817</t>
+          <t>9786258340495</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Süt Kardeşler</t>
+          <t>Türkiye Solunun Hapishane Tarihi 1 (1839-1960)</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>13.89</v>
+        <v>410</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>3990000014729</t>
+          <t>9786257136228</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Soruşturma</t>
+          <t>Türkiye Proletaryası</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>20</v>
+        <v>210</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789757530879</t>
+          <t>9789757530671</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Sibel</t>
+          <t>Şoför İdris</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>135</v>
+        <v>312</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789757530442</t>
+          <t>9789757530404</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Seni Halk Adına Ölüme Mahkum Ediyorum</t>
+          <t>Şiirler</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>550</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786258340082</t>
+          <t>9789757530817</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Savaş Anıları</t>
+          <t>Süt Kardeşler</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>407</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789757530947</t>
+          <t>3990000014729</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>San Francisco’nun Güneyi</t>
+          <t>Soruşturma</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>215</v>
+        <v>20</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789757530697</t>
+          <t>9789757530879</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Samur Kürk Uzayan Yolculuk</t>
+          <t>Sibel</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>15</v>
+        <v>135</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789757530633</t>
+          <t>9789757530442</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Sakindi Oranın Şafakları</t>
+          <t>Seni Halk Adına Ölüme Mahkum Ediyorum</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>320</v>
+        <v>550</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789757530169</t>
+          <t>9786258340082</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Sabırsızlık Zamanı 2</t>
+          <t>Savaş Anıları</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>398</v>
+        <v>407</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789757530152</t>
+          <t>9789757530947</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Sabırsızlık Zamanı 1</t>
+          <t>San Francisco’nun Güneyi</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>380</v>
+        <v>215</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786056985386</t>
+          <t>9789757530697</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Recep Çelebi Seyahatnamesi</t>
+          <t>Samur Kürk Uzayan Yolculuk</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>56</v>
+        <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789757530053</t>
+          <t>9789757530633</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Proletarya Kültürü</t>
+          <t>Sakindi Oranın Şafakları</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>260</v>
+        <v>320</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>3990000014115</t>
+          <t>9789757530169</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Partizanlar Ölmez</t>
+          <t>Sabırsızlık Zamanı 2</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>15.74</v>
+        <v>398</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789757530558</t>
+          <t>9789757530152</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Partizanın Kızı</t>
+          <t>Sabırsızlık Zamanı 1</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>388</v>
+        <v>380</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789757530484</t>
+          <t>9786056985386</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Partizan Savaşı</t>
+          <t>Recep Çelebi Seyahatnamesi</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>98</v>
+        <v>56</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789757530459</t>
+          <t>9789757530053</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Parti Sırrı</t>
+          <t>Proletarya Kültürü</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>3990000014989</t>
+          <t>3990000014115</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Savaşında Düşenler Ölmez</t>
+          <t>Partizanlar Ölmez</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>6.48</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789757530596</t>
+          <t>9789757530558</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Ölümün Ufkundaki Zafer (Ciltli)</t>
+          <t>Partizanın Kızı</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>30</v>
+        <v>388</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789757530640</t>
+          <t>9789757530484</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu VaadedilmişTopraklar</t>
+          <t>Partizan Savaşı</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>18</v>
+        <v>98</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789757530626</t>
+          <t>9789757530459</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Oğlumun Hikayesi</t>
+          <t>Parti Sırrı</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>370</v>
+        <v>260</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789757530039</t>
+          <t>3990000014989</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Yapmalı Cilt: 2</t>
+          <t>Özgürlük Savaşında Düşenler Ölmez</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>400</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789757530022</t>
+          <t>9789757530596</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Yapmalı Cilt: 1</t>
+          <t>Ölümün Ufkundaki Zafer (Ciltli)</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>270</v>
+        <v>30</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789757530573</t>
+          <t>9789757530640</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Mişko</t>
+          <t>Ortadoğu VaadedilmişTopraklar</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>130</v>
+        <v>18</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789757530138</t>
+          <t>9789757530626</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Marksizm, Leninizmin İlkeleri Cilt: 4 - Sosyalizm ve Komünizmin Teorisi</t>
+          <t>Oğlumun Hikayesi</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>438</v>
+        <v>370</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789757530114</t>
+          <t>9789757530039</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Marksizm, Leninizmin İlkeleri Cilt: 2 Kapitalizmin Ekonomi Politiği</t>
+          <t>Nasıl Yapmalı Cilt: 2</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>299</v>
+        <v>400</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789757530107</t>
+          <t>9789757530022</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Marksizm, Leninizmin İlkeleri Cilt: 1 Diyalektik ve Tarihi Materyalizm</t>
+          <t>Nasıl Yapmalı Cilt: 1</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>418</v>
+        <v>270</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789757530121</t>
+          <t>9789757530573</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Marksizm, Leninizmin İlkeleri Cilt: 3 - Uluslararası Komünist Hareketin Teori ve Taktiği</t>
+          <t>Mişko</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>478</v>
+        <v>130</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789757530961</t>
+          <t>9789757530138</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Marksist Sözler</t>
+          <t>Marksizm, Leninizmin İlkeleri Cilt: 4 - Sosyalizm ve Komünizmin Teorisi</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>330</v>
+        <v>438</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789757530749</t>
+          <t>9789757530114</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Lenin Destanı</t>
+          <t>Marksizm, Leninizmin İlkeleri Cilt: 2 Kapitalizmin Ekonomi Politiği</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>280</v>
+        <v>299</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789757530530</t>
+          <t>9789757530107</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Leipzig Duruşması</t>
+          <t>Marksizm, Leninizmin İlkeleri Cilt: 1 Diyalektik ve Tarihi Materyalizm</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>83</v>
+        <v>418</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789757530503</t>
+          <t>9789757530121</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Kolombiya Halk Gerillası</t>
+          <t>Marksizm, Leninizmin İlkeleri Cilt: 3 - Uluslararası Komünist Hareketin Teori ve Taktiği</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>79</v>
+        <v>478</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789757530725</t>
+          <t>9789757530961</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Jimmie Higgins</t>
+          <t>Marksist Sözler</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>480</v>
+        <v>330</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789757530831</t>
+          <t>9789757530749</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>İkiantikomünist</t>
+          <t>Lenin Destanı</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>160</v>
+        <v>280</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789757530657</t>
+          <t>9789757530530</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>İdam Mahkumunun Son Günü</t>
+          <t>Leipzig Duruşması</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>185</v>
+        <v>83</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789757530848</t>
+          <t>9789757530503</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Irak Eylem Günlüğü</t>
+          <t>Kolombiya Halk Gerillası</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>25</v>
+        <v>79</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789757530466</t>
+          <t>9789757530725</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Havana Duruşması</t>
+          <t>Jimmie Higgins</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>412</v>
+        <v>480</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789757530770</t>
+          <t>9789757530831</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Gerilla Tanya</t>
+          <t>İkiantikomünist</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>320</v>
+        <v>160</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789757530763</t>
+          <t>9789757530657</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Fidel Castro Konuşuyor</t>
+          <t>İdam Mahkumunun Son Günü</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>10</v>
+        <v>185</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>3990000054874</t>
+          <t>9789757530848</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Fırtınada Kaçkar Çıplaktı</t>
+          <t>Irak Eylem Günlüğü</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>27.78</v>
+        <v>25</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>3990000014988</t>
+          <t>9789757530466</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin İlkeleri</t>
+          <t>Havana Duruşması</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>12</v>
+        <v>412</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789757530862</t>
+          <t>9789757530770</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Evsahibi</t>
+          <t>Gerilla Tanya</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>103</v>
+        <v>320</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789757530381</t>
+          <t>9789757530763</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Devrim için Savaşmayana Komünist Denmez</t>
+          <t>Fidel Castro Konuşuyor</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789757530282</t>
+          <t>3990000054874</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Demir Tufanı</t>
+          <t>Fırtınada Kaçkar Çıplaktı</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>320</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789757530549</t>
+          <t>3990000014988</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Darağacında Röportaj</t>
+          <t>Felsefenin İlkeleri</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>83</v>
+        <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>3990000031341</t>
+          <t>9789757530862</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Çağrı</t>
+          <t>Evsahibi</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>15</v>
+        <v>103</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789757530565</t>
+          <t>9789757530381</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>CIA Che’ye Karşı</t>
+          <t>Devrim için Savaşmayana Komünist Denmez</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>11.11</v>
+        <v>200</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786257136082</t>
+          <t>9789757530282</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Canımız Güler Zere İçin</t>
+          <t>Demir Tufanı</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>10</v>
+        <v>320</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789757530992</t>
+          <t>9789757530549</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Bulut</t>
+          <t>Darağacında Röportaj</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>20</v>
+        <v>83</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789757530433</t>
+          <t>3990000031341</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Bölünme Üzerine RSDİP’de Bölünmenin Kısa Tarihçesi</t>
+          <t>Çağrı</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>110</v>
+        <v>15</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789757530886</t>
+          <t>9789757530565</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Bozkır</t>
+          <t>CIA Che’ye Karşı</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>260</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786258340112</t>
+          <t>9786257136082</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Bolivya Günlüğü</t>
+          <t>Canımız Güler Zere İçin</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>384</v>
+        <v>10</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789757530701</t>
+          <t>9789757530992</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Başmusahip Sokağı Anıları</t>
+          <t>Bulut</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>18.52</v>
+        <v>20</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789757530514</t>
+          <t>9789757530433</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Baş Eğmeyenler</t>
+          <t>Bölünme Üzerine RSDİP’de Bölünmenin Kısa Tarihçesi</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>104</v>
+        <v>110</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9780950488684</t>
+          <t>9789757530886</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs Türk Cemiyeti Avrupa’nın İlk Türk Derneği</t>
+          <t>Bozkır</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>30</v>
+        <v>260</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789757530930</t>
+          <t>9786258340112</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Ateş Yakmak</t>
+          <t>Bolivya Günlüğü</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>215</v>
+        <v>384</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789757530855</t>
+          <t>9789757530701</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Ateş Çiçekleri</t>
+          <t>Başmusahip Sokağı Anıları</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>56</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789757530602</t>
+          <t>9789757530514</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Ana</t>
+          <t>Baş Eğmeyenler</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>325</v>
+        <v>104</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789757530954</t>
+          <t>9780950488684</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Altıncı Koğuş</t>
+          <t>Kıbrıs Türk Cemiyeti Avrupa’nın İlk Türk Derneği</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>215</v>
+        <v>30</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789757530589</t>
+          <t>9789757530930</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Bir Direniş Odağı Metris</t>
+          <t>Ateş Yakmak</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>18.52</v>
+        <v>215</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789757530824</t>
+          <t>9789757530855</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Ben Dünyayım</t>
+          <t>Ateş Çiçekleri</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>89</v>
+        <v>56</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789757530522</t>
+          <t>9789757530602</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Bataklık</t>
+          <t>Ana</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>83</v>
+        <v>325</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789757530251</t>
+          <t>9789757530954</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Çelik Böyle Sertleşti Cilt: 1</t>
+          <t>Altıncı Koğuş</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>250</v>
+        <v>215</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789757530688</t>
+          <t>9789757530589</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Bir Direniş Odağı Metris</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>280</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789757530794</t>
+          <t>9789757530824</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Komünist Manifesto</t>
+          <t>Ben Dünyayım</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>240</v>
+        <v>89</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789757530909</t>
+          <t>9789757530522</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Diyalektik ve Tarihi Materyalizm</t>
+          <t>Bataklık</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>200</v>
+        <v>83</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786257136587</t>
+          <t>9789757530251</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Yenilgi</t>
+          <t>Çelik Böyle Sertleşti Cilt: 1</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>345</v>
+        <v>250</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786257136198</t>
+          <t>9789757530688</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Ufukta Beyaz Bir Yelken</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>490</v>
+        <v>280</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786257136143</t>
+          <t>9789757530794</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Okul</t>
+          <t>Komünist Manifesto</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>406</v>
+        <v>240</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786257136174</t>
+          <t>9789757530909</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Ötekilerin Tarihi</t>
+          <t>Diyalektik ve Tarihi Materyalizm</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786257136167</t>
+          <t>9786257136587</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Zeka Fetişizmine Karşı</t>
+          <t>Yenilgi</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>260</v>
+        <v>345</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786257136396</t>
+          <t>9786257136198</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Halk İsyanı 3</t>
+          <t>Ufukta Beyaz Bir Yelken</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>430</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786257136389</t>
+          <t>9786257136143</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Halk İsyanı 2</t>
+          <t>Okul</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>460</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786257136372</t>
+          <t>9786257136174</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Halk İsyanı 1</t>
+          <t>Ötekilerin Tarihi</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>640</v>
+        <v>260</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786257136457</t>
+          <t>9786257136167</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Güneşe Doğru</t>
+          <t>Zeka Fetişizmine Karşı</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>485</v>
+        <v>260</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786257136204</t>
+          <t>9786257136396</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Genç Engels’ten Mektuplar</t>
+          <t>Halk İsyanı 3</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>440</v>
+        <v>430</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786056989162</t>
+          <t>9786257136389</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Ekim Destanı</t>
+          <t>Halk İsyanı 2</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>245</v>
+        <v>460</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786257136235</t>
+          <t>9786257136372</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Ve O Döndü</t>
+          <t>Halk İsyanı 1</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>248</v>
+        <v>640</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789757530492</t>
+          <t>9786257136457</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Darağacı</t>
+          <t>Güneşe Doğru</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>15</v>
+        <v>485</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789757530800</t>
+          <t>9786257136204</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Çimento</t>
+          <t>Genç Engels’ten Mektuplar</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>408</v>
+        <v>440</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786257136242</t>
+          <t>9786056989162</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Sisler Dağılırken</t>
+          <t>Ekim Destanı</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>330</v>
+        <v>245</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786257136600</t>
+          <t>9786257136235</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Devrimle Doğanlar</t>
+          <t>Ve O Döndü</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>220</v>
+        <v>248</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786257136440</t>
+          <t>9789757530492</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Artık Kan Dökülmesin</t>
+          <t>Darağacı</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>415</v>
+        <v>15</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786257136280</t>
+          <t>9789757530800</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Liberal Ekonomi</t>
+          <t>Çimento</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>285</v>
+        <v>408</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786257136631</t>
+          <t>9786257136242</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Dünya Savaşı Dünya Barışı</t>
+          <t>Sisler Dağılırken</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>312</v>
+        <v>330</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786257136648</t>
+          <t>9786257136600</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Dirlik Düzenlik ve Çatışma</t>
+          <t>Devrimle Doğanlar</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>279</v>
+        <v>220</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786257136297</t>
+          <t>9786257136440</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>İnsanlık Uğruna</t>
+          <t>Artık Kan Dökülmesin</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>485</v>
+        <v>415</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789757530695</t>
+          <t>9786257136280</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Vahşetin Çağrısı</t>
+          <t>Liberal Ekonomi</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>210</v>
+        <v>285</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786257136136</t>
+          <t>9786257136631</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Oz Büyücüsü (Tam Metin)</t>
+          <t>Dünya Savaşı Dünya Barışı</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>198</v>
+        <v>312</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786257136099</t>
+          <t>9786257136648</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Güvercin</t>
+          <t>Dirlik Düzenlik ve Çatışma</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>205</v>
+        <v>279</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786257136020</t>
+          <t>9786257136297</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Kaştanka Sirk Köpeği</t>
+          <t>İnsanlık Uğruna</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>150</v>
+        <v>485</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786257136013</t>
+          <t>9789757530695</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens (Tam Metin)</t>
+          <t>Vahşetin Çağrısı</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>120</v>
+        <v>210</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786056989117</t>
+          <t>9786257136136</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Hançer</t>
+          <t>Oz Büyücüsü (Tam Metin)</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>470</v>
+        <v>198</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786257136150</t>
+          <t>9786257136099</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Güneşe And İçenler</t>
+          <t>Beyaz Güvercin</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>245</v>
+        <v>205</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786257136051</t>
+          <t>9786257136020</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Çocuklara Özgürlük!</t>
+          <t>Kaştanka Sirk Köpeği</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>215</v>
+        <v>150</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786257136044</t>
+          <t>9786257136013</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Dördüncü Güneş</t>
+          <t>Küçük Prens (Tam Metin)</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>325</v>
+        <v>120</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786257136211</t>
+          <t>9786056989117</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Mühendis Garin’in Ölüm Işını</t>
+          <t>Hançer</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>420</v>
+        <v>470</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786257136358</t>
+          <t>9786257136150</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Altın 2</t>
+          <t>Güneşe And İçenler</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>394</v>
+        <v>245</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786257136341</t>
+          <t>9786257136051</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Altın 1</t>
+          <t>Çocuklara Özgürlük!</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>350</v>
+        <v>215</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786257136419</t>
+          <t>9786257136044</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Saat On Üç’te Sayın Generalim 1 - Bir Sovyet İstihbaratçısının Anıları</t>
+          <t>Dördüncü Güneş</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>422</v>
+        <v>325</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789757530343</t>
+          <t>9786257136211</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Sıcak Karlar</t>
+          <t>Mühendis Garin’in Ölüm Işını</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>605</v>
+        <v>420</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786257136426</t>
+          <t>9786257136358</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Saat On Üç’te Sayın Generalim 2 - Bir Sovyet İstihbaratçısının Anıları</t>
+          <t>Altın 2</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>500</v>
+        <v>394</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786257136570</t>
+          <t>9786257136341</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Romeo, Juliet ve Karanlıklar</t>
+          <t>Altın 1</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786056989131</t>
+          <t>9786257136419</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Keje’nin Umudu</t>
+          <t>Saat On Üç’te Sayın Generalim 1 - Bir Sovyet İstihbaratçısının Anıları</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>117</v>
+        <v>422</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786056989193</t>
+          <t>9789757530343</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Pinokyo’nun Serüvenleri</t>
+          <t>Sıcak Karlar</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>220</v>
+        <v>605</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786056989148</t>
+          <t>9786257136426</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Eylül Yüzleşmedir</t>
+          <t>Saat On Üç’te Sayın Generalim 2 - Bir Sovyet İstihbaratçısının Anıları</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>89</v>
+        <v>500</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786257136037</t>
+          <t>9786257136570</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Japon Masalları</t>
+          <t>Romeo, Juliet ve Karanlıklar</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>225</v>
+        <v>330</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786257136105</t>
+          <t>9786056989131</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Baltık Masalları</t>
+          <t>Keje’nin Umudu</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>205</v>
+        <v>117</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786257136112</t>
+          <t>9786056989193</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan Masalları</t>
+          <t>Pinokyo’nun Serüvenleri</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>305</v>
+        <v>220</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786257136129</t>
+          <t>9786056989148</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Alice Harikalar Diyarında</t>
+          <t>Eylül Yüzleşmedir</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>180</v>
+        <v>89</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
+          <t>9786257136037</t>
+        </is>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>Japon Masalları</t>
+        </is>
+      </c>
+      <c r="C222" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3">
+      <c r="A223" s="1" t="inlineStr">
+        <is>
+          <t>9786257136105</t>
+        </is>
+      </c>
+      <c r="B223" s="1" t="inlineStr">
+        <is>
+          <t>Baltık Masalları</t>
+        </is>
+      </c>
+      <c r="C223" s="1">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3">
+      <c r="A224" s="1" t="inlineStr">
+        <is>
+          <t>9786257136112</t>
+        </is>
+      </c>
+      <c r="B224" s="1" t="inlineStr">
+        <is>
+          <t>Azerbaycan Masalları</t>
+        </is>
+      </c>
+      <c r="C224" s="1">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3">
+      <c r="A225" s="1" t="inlineStr">
+        <is>
+          <t>9786257136129</t>
+        </is>
+      </c>
+      <c r="B225" s="1" t="inlineStr">
+        <is>
+          <t>Alice Harikalar Diyarında</t>
+        </is>
+      </c>
+      <c r="C225" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3">
+      <c r="A226" s="1" t="inlineStr">
+        <is>
           <t>3990000530916</t>
         </is>
       </c>
-      <c r="B222" s="1" t="inlineStr">
+      <c r="B226" s="1" t="inlineStr">
         <is>
           <t>İsa Tanrı mı?</t>
         </is>
       </c>
-      <c r="C222" s="1">
+      <c r="C226" s="1">
         <v>16</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>