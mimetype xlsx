--- v1 (2026-04-03)
+++ v2 (2026-06-10)
@@ -109,1311 +109,1311 @@
         <is>
           <t>9786258340747</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Edebiyat, Müzik ve Felsefe Üzerine</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786258340730</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Marksist Açıdan Psikoloji Tarihi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>720</v>
+        <v>770</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786258340723</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Sanatta Sosyalist Gerçeklik</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786258340624</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Kore Sosyalizmi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>546</v>
+        <v>582</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786258340716</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Marksist Açıdan Dünya Dinler Tarihi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>690</v>
+        <v>815</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786258340709</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Şiir Nasıl Yapılır?</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786258340693</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Komiser Memo</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>480</v>
+        <v>530</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786258340167</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Kızıl Ordu Tarihi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>679</v>
+        <v>780</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786258340648</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Seçme Yazılar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>368</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786258340600</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Devrimci Yaşamın İlkeleri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>208</v>
+        <v>230</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786257136006</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>1871 Paris Komünü</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>452</v>
+        <v>480</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786258340686</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Diyalektik Materyalizm Üzerine</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>414</v>
+        <v>420</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786258340662</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Çekoslovakya Meselesi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>208</v>
+        <v>230</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786258340679</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Ya Özgür Vatan Ya Ölüm</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>248</v>
+        <v>280</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786258340655</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Nazım’ın Coğrafyası</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>442</v>
+        <v>500</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786258340594</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Yeni Tarihsel Süreçte Devrim ve Karşı-Devrim</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>312</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786258340570</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Teslim Olmayanlar Ölmez - 1</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>412</v>
+        <v>600</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786258340587</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Teslim Olmayanlar Ölmez - 2</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>390</v>
+        <v>550</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786257136594</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Devlet ve Devrim</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>273</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786258340556</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Ailenin, Özel Mülkiyetin ve Devletin Kökeni</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>266</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786258340457</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Tutsak</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>286</v>
+        <v>400</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786258340433</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Felsefenin Temel İlkeleri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>520</v>
+        <v>700</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786258340440</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Felsefenin Başlangıç İlkeleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>310</v>
+        <v>400</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786258340389</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Nazım Hikmet</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>440</v>
+        <v>570</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786258340419</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Sovyetlerin Gözünden Türkiye Tarihi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>530</v>
+        <v>770</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786257136884</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Dünyayı Sarsan On Gün</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9789757530008</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Felsefenin İlkeleri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>590</v>
+        <v>850</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9789757530435</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Bölünme Üzerine Rsdip’de Bölünmenin Kısa Tarihçesi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>290</v>
+        <v>340</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786258340372</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Esat Adil Müstecaplıoğlu ve Türkiye Sosyalist Partisi (1946)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>680</v>
+        <v>990</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786257136310</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Baharın On Yedi Anı - SS Karargahında Bir Sovyet Ajanı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>425</v>
+        <v>550</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786258340402</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Kırmızı Kamyon</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786258340396</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Yasemin Kurt Öldü</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786258340297</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Felsefe Üzerine - Diyalektik ve Tarihi Materyalizm</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>440</v>
+        <v>560</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786258340303</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Sosyalizme Giriş - Sosyalizmin Alfabesi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>206</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786258340310</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Emperyalizmin Kumdaki Ayak İzi: Robınson Crusoe - Neden Sosyalizm?</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>198</v>
+        <v>230</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786258340273</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Sınıf, Cinsiyet, Eşitsizlik - 1970' lerde, Fransa’da Kadın Mücadelesi</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786056989186</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Üç Şişman Adam</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786258340358</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Uçuruma Bakmak</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>312</v>
+        <v>400</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786258340235</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Mimozalar Adadan</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786257136839</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Gülcemal İle Nikomedya</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786258340334</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Leipzig Duruşması</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786258340280</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Kadının Kurtuluşu ve Sosyalizm</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786258340327</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Darağacından Notlar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>260</v>
+        <v>320</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786258340341</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Bir Tutam İrade</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786258340259</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Sınır Tanımayan Feminist: Clara Zetkin</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>390</v>
+        <v>510</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786257136792</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Tekkulak</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786258340228</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Sevgi İnsanı ve Direnen Yıldızlar</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>126</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786257136464</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Amfibi Adam</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>355</v>
+        <v>370</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786257136808</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Tebriz’in Gül Oğlu: Samed Behrengi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786257136815</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Amerika Altında İki İtalyan: Sacco İle Vanzetti</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786258340266</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Burjuva Demokrasisi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9789757530046</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>THKP-C Dava Dosyası</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>560</v>
+        <v>750</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786258340204</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Siyasi Savunma ve Faşizmin Yargılanması</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>380</v>
+        <v>430</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786257136730</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Faşizme Karşı Birleşik Cephe</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>520</v>
+        <v>670</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786258340174</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Hapishane Kapısında 40 Yıl</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>290</v>
+        <v>350</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786258340143</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Şafakta Kazandık Zaferi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>420</v>
+        <v>550</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786257136976</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Aslan Asker Şvayk 2</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786257136969</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Aslan Asker Şvayk 1</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>420</v>
+        <v>550</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786258340136</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Karanlık Menzil</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>512</v>
+        <v>740</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786258340150</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>İspanya İç Savaşı (1936-1939)</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786257136563</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Hiroşima'nın Kızı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>470</v>
+        <v>610</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786258340037</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Tamil Ulusal Kurtuluş Mücadelesi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>285</v>
+        <v>320</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786257136723</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Camilistas</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>285</v>
+        <v>320</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786258340044</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Şiirler ve Öyküler</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>273</v>
+        <v>275</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786258340006</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>CIA Che'ye Karşı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>542</v>
+        <v>785</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786257136877</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Çekirge</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>310</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786257136266</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Ne Yapmalı?</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>370</v>
+        <v>420</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786258340075</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Sosyalizm ve İnsan</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>310</v>
+        <v>325</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786258340099</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Politik Yazılar</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>382</v>
+        <v>485</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786258340129</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Askeri Yazılar</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>330</v>
+        <v>365</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9789757530473</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Kurdu Öldürmek İçin</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>296</v>
+        <v>350</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786257136686</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Tarih Beni Beraat Ettirecektir</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>248</v>
+        <v>270</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786258340020</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Fidel Castro Konuşuyor</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>210</v>
+        <v>230</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786258340068</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Sosyalizme Doğru</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>413</v>
+        <v>530</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786258340105</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Ekonomik Yazılar</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>330</v>
+        <v>375</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786258340051</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Yaşamöyküsü, Röportajlar, Mektuplar</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>310</v>
+        <v>345</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786258340013</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Dinle Yankee</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786257136990</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Che Guevara ve Devrimin Ekonomisi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>614</v>
+        <v>890</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786257136860</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Kibrit Kutusundaki Aşk</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786257136983</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Özgürlüğe Doğru</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>590</v>
+        <v>860</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9789757530350</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Kıyı</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786257136303</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Emperyalizm</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786257136181</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Aelita - Mars'ta Günbatımı</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>370</v>
+        <v>450</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786257136433</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Vietnam'da Halk Savaşı ve Amerika</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>390</v>
+        <v>450</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786257136518</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Sevda Gelin</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>400</v>
+        <v>520</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786257136549</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Boran</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>375</v>
+        <v>480</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9786056989155</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Uzun Yolun Yolcuları</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>89</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9786056985379</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
@@ -1429,156 +1429,156 @@
         <is>
           <t>9786056985393</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Kıpırtı Yazıları</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9786257136068</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Chavez</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>290</v>
+        <v>300</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9786257136259</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Özgürlük Savaşı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>405</v>
+        <v>520</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9786257136525</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Küçük Trampetçi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>260</v>
+        <v>310</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9786257136556</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Beklenen Gün</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>405</v>
+        <v>520</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786257136624</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Gündüzler ve Geceler</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>515</v>
+        <v>745</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9786257136273</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Merhaba Çukotka</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>355</v>
+        <v>410</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9786257136327</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Asılanların İsyanı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>388</v>
+        <v>500</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9786257136532</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Kabahat Kimde?</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>448</v>
+        <v>600</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9789757530042</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Türkiye Halk Kurtuluş Parti - Cephesi (THKP-C)</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>15.74</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9789757530923</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
@@ -1594,246 +1594,246 @@
         <is>
           <t>9786056989179</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Dünden Sonra Yarından Önce</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9786257136075</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Cesur Bir Adam</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>530</v>
+        <v>770</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9789757530060</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Yedi Asılmışların Hikayesi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9786056985348</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Yaşamın Hası Özgürlük Kavgası</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>89</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9789757530718</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Yaşadım Diyebilmek İçin</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>260</v>
+        <v>380</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9789757530275</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Yarın Bizimdir Yoldaşlar</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>460</v>
+        <v>660</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9789757530916</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>www.bossahne.com</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9789757530787</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Viva Che Albüm</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>269</v>
+        <v>350</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9789757530268</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Çelik Böyle Sertleşti Cilt: 2</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>270</v>
+        <v>530</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9789757530735</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Uzunburun Dramı</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>66</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9786258340501</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Türkiye Solunun Hapishane Tarihi 2 (1960-1974)</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>510</v>
+        <v>740</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9789757530893</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Yaşasın! İlhan Selçuk! Kalemi ve Senfonisi!</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9786258340495</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Türkiye Solunun Hapishane Tarihi 1 (1839-1960)</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>410</v>
+        <v>530</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9786257136228</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Türkiye Proletaryası</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9789757530671</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Şoför İdris</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>312</v>
+        <v>370</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9789757530404</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Şiirler</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>6.48</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>9789757530817</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
@@ -1864,231 +1864,231 @@
         <is>
           <t>9789757530879</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Sibel</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>9789757530442</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Seni Halk Adına Ölüme Mahkum Ediyorum</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>550</v>
+        <v>800</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>9786258340082</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Savaş Anıları</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>407</v>
+        <v>470</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>9789757530947</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>San Francisco’nun Güneyi</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>215</v>
+        <v>270</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9789757530697</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Samur Kürk Uzayan Yolculuk</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>9789757530633</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Sakindi Oranın Şafakları</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>9789757530169</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Sabırsızlık Zamanı 2</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>398</v>
+        <v>460</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>9789757530152</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Sabırsızlık Zamanı 1</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>380</v>
+        <v>440</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>9786056985386</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Recep Çelebi Seyahatnamesi</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>56</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>9789757530053</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Proletarya Kültürü</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>3990000014115</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Partizanlar Ölmez</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>15.74</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>9789757530558</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Partizanın Kızı</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>388</v>
+        <v>450</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>9789757530484</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Partizan Savaşı</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>98</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>9789757530459</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Parti Sırrı</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>260</v>
+        <v>380</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>3990000014989</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Özgürlük Savaşında Düşenler Ölmez</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>6.48</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>9789757530596</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
@@ -2104,306 +2104,306 @@
         <is>
           <t>9789757530640</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Ortadoğu VaadedilmişTopraklar</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>9789757530626</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Oğlumun Hikayesi</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>370</v>
+        <v>430</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>9789757530039</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Nasıl Yapmalı Cilt: 2</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>400</v>
+        <v>750</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>9789757530022</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Nasıl Yapmalı Cilt: 1</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>270</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>9789757530573</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>Mişko</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>9789757530138</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Marksizm, Leninizmin İlkeleri Cilt: 4 - Sosyalizm ve Komünizmin Teorisi</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>438</v>
+        <v>560</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>9789757530114</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Marksizm, Leninizmin İlkeleri Cilt: 2 Kapitalizmin Ekonomi Politiği</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>299</v>
+        <v>330</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>9789757530107</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>Marksizm, Leninizmin İlkeleri Cilt: 1 Diyalektik ve Tarihi Materyalizm</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>418</v>
+        <v>540</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>9789757530121</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>Marksizm, Leninizmin İlkeleri Cilt: 3 - Uluslararası Komünist Hareketin Teori ve Taktiği</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>478</v>
+        <v>600</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>9789757530961</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>Marksist Sözler</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>330</v>
+        <v>420</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>9789757530749</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Lenin Destanı</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>9789757530530</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>Leipzig Duruşması</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>83</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>9789757530503</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>Kolombiya Halk Gerillası</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>79</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>9789757530725</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>Jimmie Higgins</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>480</v>
+        <v>620</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>9789757530831</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>İkiantikomünist</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>160</v>
+        <v>230</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>9789757530657</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>İdam Mahkumunun Son Günü</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>185</v>
+        <v>250</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>9789757530848</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>Irak Eylem Günlüğü</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>9789757530466</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Havana Duruşması</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>412</v>
+        <v>480</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>9789757530770</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Gerilla Tanya</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>320</v>
+        <v>370</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>9789757530763</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>Fidel Castro Konuşuyor</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>3990000054874</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
@@ -2449,51 +2449,51 @@
         <is>
           <t>9789757530381</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>Devrim için Savaşmayana Komünist Denmez</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>9789757530282</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>Demir Tufanı</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>9789757530549</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>Darağacında Röportaj</t>
         </is>
       </c>
       <c r="C160" s="1">
         <v>83</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>3990000031341</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
@@ -2554,66 +2554,66 @@
         <is>
           <t>9789757530433</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>Bölünme Üzerine RSDİP’de Bölünmenin Kısa Tarihçesi</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>9789757530886</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Bozkır</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>9786258340112</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>Bolivya Günlüğü</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>384</v>
+        <v>445</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>9789757530701</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>Başmusahip Sokağı Anıları</t>
         </is>
       </c>
       <c r="C168" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>9789757530514</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
@@ -2629,96 +2629,96 @@
         <is>
           <t>9780950488684</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>Kıbrıs Türk Cemiyeti Avrupa’nın İlk Türk Derneği</t>
         </is>
       </c>
       <c r="C170" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>9789757530930</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>Ateş Yakmak</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>215</v>
+        <v>270</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>9789757530855</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>Ateş Çiçekleri</t>
         </is>
       </c>
       <c r="C172" s="1">
         <v>56</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>9789757530602</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>Ana</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>325</v>
+        <v>600</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>9789757530954</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>Altıncı Koğuş</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>215</v>
+        <v>270</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>9789757530589</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>Bir Direniş Odağı Metris</t>
         </is>
       </c>
       <c r="C175" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>9789757530824</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
@@ -2734,756 +2734,756 @@
         <is>
           <t>9789757530522</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>Bataklık</t>
         </is>
       </c>
       <c r="C177" s="1">
         <v>83</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>9789757530251</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>Çelik Böyle Sertleşti Cilt: 1</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>250</v>
+        <v>440</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>9789757530688</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>9789757530794</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>Komünist Manifesto</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>9789757530909</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>Diyalektik ve Tarihi Materyalizm</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>9786257136587</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>Yenilgi</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>345</v>
+        <v>400</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>9786257136198</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>Ufukta Beyaz Bir Yelken</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>490</v>
+        <v>630</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>9786257136143</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>Okul</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>406</v>
+        <v>470</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>9786257136174</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>Ötekilerin Tarihi</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>260</v>
+        <v>320</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>9786257136167</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>Zeka Fetişizmine Karşı</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>260</v>
+        <v>320</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>9786257136396</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>Halk İsyanı 3</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>430</v>
+        <v>550</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>9786257136389</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>Halk İsyanı 2</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>460</v>
+        <v>580</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>9786257136372</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>Halk İsyanı 1</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>640</v>
+        <v>900</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>9786257136457</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>Güneşe Doğru</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>485</v>
+        <v>700</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>9786257136204</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>Genç Engels’ten Mektuplar</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>440</v>
+        <v>520</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>9786056989162</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>Ekim Destanı</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>245</v>
+        <v>280</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>9786257136235</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>Ve O Döndü</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>9789757530492</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>Darağacı</t>
         </is>
       </c>
       <c r="C194" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>9789757530800</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>Çimento</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>408</v>
+        <v>780</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>9786257136242</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>Sisler Dağılırken</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>330</v>
+        <v>340</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>9786257136600</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>Devrimle Doğanlar</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>9786257136440</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>Artık Kan Dökülmesin</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>415</v>
+        <v>530</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>9786257136280</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>Liberal Ekonomi</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>285</v>
+        <v>330</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>9786257136631</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>Dünya Savaşı Dünya Barışı</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>312</v>
+        <v>360</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>9786257136648</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>Dirlik Düzenlik ve Çatışma</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>279</v>
+        <v>320</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>9786257136297</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>İnsanlık Uğruna</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>485</v>
+        <v>705</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>9789757530695</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>Vahşetin Çağrısı</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>9786257136136</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>Oz Büyücüsü (Tam Metin)</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>198</v>
+        <v>350</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>9786257136099</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>Beyaz Güvercin</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>205</v>
+        <v>260</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>9786257136020</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>Kaştanka Sirk Köpeği</t>
         </is>
       </c>
       <c r="C206" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>9786257136013</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>Küçük Prens (Tam Metin)</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>9786056989117</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>Hançer</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>470</v>
+        <v>610</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>9786257136150</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>Güneşe And İçenler</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>245</v>
+        <v>270</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>9786257136051</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>Çocuklara Özgürlük!</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>215</v>
+        <v>250</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>9786257136044</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>Dördüncü Güneş</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>325</v>
+        <v>370</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>9786257136211</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>Mühendis Garin’in Ölüm Işını</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>420</v>
+        <v>540</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>9786257136358</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>Altın 2</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>394</v>
+        <v>505</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>9786257136341</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>Altın 1</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>350</v>
+        <v>410</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>9786257136419</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>Saat On Üç’te Sayın Generalim 1 - Bir Sovyet İstihbaratçısının Anıları</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>422</v>
+        <v>540</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>9789757530343</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>Sıcak Karlar</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>605</v>
+        <v>870</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>9786257136426</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>Saat On Üç’te Sayın Generalim 2 - Bir Sovyet İstihbaratçısının Anıları</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>500</v>
+        <v>720</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>9786257136570</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>Romeo, Juliet ve Karanlıklar</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>330</v>
+        <v>340</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>9786056989131</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>Keje’nin Umudu</t>
         </is>
       </c>
       <c r="C219" s="1">
         <v>117</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>9786056989193</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>Pinokyo’nun Serüvenleri</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>9786056989148</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>Eylül Yüzleşmedir</t>
         </is>
       </c>
       <c r="C221" s="1">
         <v>89</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>9786257136037</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>Japon Masalları</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>225</v>
+        <v>260</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>9786257136105</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>Baltık Masalları</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>205</v>
+        <v>260</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>9786257136112</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>Azerbaycan Masalları</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>305</v>
+        <v>350</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>9786257136129</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>Alice Harikalar Diyarında</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>180</v>
+        <v>270</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>3990000530916</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>İsa Tanrı mı?</t>
         </is>
       </c>
       <c r="C226" s="1">
         <v>16</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>