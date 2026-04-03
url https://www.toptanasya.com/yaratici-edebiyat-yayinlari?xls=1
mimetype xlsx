--- v0 (2026-02-04)
+++ v1 (2026-04-03)
@@ -85,820 +85,835 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259370439</t>
+          <t>9786259370460</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bir Nefeslik Umut</t>
+          <t>Şakacı Bulut</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>270</v>
+        <v>275</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259370408</t>
+          <t>9786259370439</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Babam Gibi Kocaman Olacağım</t>
+          <t>Bir Nefeslik Umut</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259712697</t>
+          <t>9786259370408</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kaşif Sihirli Mantarların İzinde</t>
+          <t>Babam Gibi Kocaman Olacağım</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259712673</t>
+          <t>9786259712697</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Melisa ve Rüzgar’ın Kanatları</t>
+          <t>Küçük Kaşif Sihirli Mantarların İzinde</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259712635</t>
+          <t>9786259712673</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Hikayeli Kolay Piyano Parçaları</t>
+          <t>Melisa ve Rüzgar’ın Kanatları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>390</v>
+        <v>270</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259712642</t>
+          <t>9786259712635</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Tuvalet Tepesi</t>
+          <t>Hikayeli Kolay Piyano Parçaları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>270</v>
+        <v>390</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259487380</t>
+          <t>9786259712642</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Orkestra</t>
+          <t>Tuvalet Tepesi</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259487373</t>
+          <t>9786259487380</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Fantazya Macerası</t>
+          <t>İçimdeki Orkestra</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259487311</t>
+          <t>9786259487373</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sarı Saçlı Mavi Gözlü Dev</t>
+          <t>Fantazya Macerası</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259487359</t>
+          <t>9786259487311</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Çocuklara Deyimlerden Öyküler</t>
+          <t>Sarı Saçlı Mavi Gözlü Dev</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259487342</t>
+          <t>9786259487359</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Melin’in Dünyası</t>
+          <t>Muhteşem Çocuklara Deyimlerden Öyküler</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259487328</t>
+          <t>9786259487342</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Lamara’nın Çocukları</t>
+          <t>Melin’in Dünyası</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259487335</t>
+          <t>9786259487328</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Tatlıdır Baldan Küpelerim Kirazdan</t>
+          <t>Lamara’nın Çocukları</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259487304</t>
+          <t>9786259487335</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yıldızlara Dokunmak - Sen En Büyük Hayalimsin</t>
+          <t>Tatlıdır Baldan Küpelerim Kirazdan</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259444581</t>
+          <t>9786259487304</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Çocuklara Değerler Dünyası</t>
+          <t>Yıldızlara Dokunmak - Sen En Büyük Hayalimsin</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259444598</t>
+          <t>9786259444581</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Çocuklara Atasözlerinden Öyküler</t>
+          <t>Muhteşem Çocuklara Değerler Dünyası</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259444567</t>
+          <t>9786259444598</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Nefesimizin Gücü</t>
+          <t>Muhteşem Çocuklara Atasözlerinden Öyküler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259444550</t>
+          <t>9786259444567</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bubi’nin Deniz Macerası</t>
+          <t>Nefesimizin Gücü</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259444574</t>
+          <t>9786259444550</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Çocuklara Uykudan Önce Masallar 2</t>
+          <t>Bubi’nin Deniz Macerası</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259444543</t>
+          <t>9786259444574</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Çocuklara Uykudan Önce Masallar</t>
+          <t>Muhteşem Çocuklara Uykudan Önce Masallar 2</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259444536</t>
+          <t>9786259444543</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Oyun Başlasın</t>
+          <t>Muhteşem Çocuklara Uykudan Önce Masallar</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259444529</t>
+          <t>9786259444536</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Very Bored Buzz</t>
+          <t>Oyun Başlasın</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259876344</t>
+          <t>9786259444529</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ağustos Böceği Tiola</t>
+          <t>Very Bored Buzz</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259876399</t>
+          <t>9786259876344</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Materobik</t>
+          <t>Ağustos Böceği Tiola</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259444505</t>
+          <t>9786259876399</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Tavşan Luluna- Dokunsan Ağlayacak Gibiyim</t>
+          <t>Materobik</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259876382</t>
+          <t>9786259444505</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Simleri Kaybolan Kelebek Yıba</t>
+          <t>Tavşan Luluna- Dokunsan Ağlayacak Gibiyim</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259876351</t>
+          <t>9786259876382</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Cüce Deve</t>
+          <t>Simleri Kaybolan Kelebek Yıba</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259876375</t>
+          <t>9786259876351</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yoko'nun Dileği</t>
+          <t>Cüce Deve</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259876368</t>
+          <t>9786259876375</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Küçük Fidan ve Dev Sekoya Ağacı</t>
+          <t>Yoko'nun Dileği</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259876337</t>
+          <t>9786259876368</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Peynir Gezegeni</t>
+          <t>Küçük Fidan ve Dev Sekoya Ağacı</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259876320</t>
+          <t>9786259876337</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Su Bir Maceraperestin Başına Gelenler</t>
+          <t>Peynir Gezegeni</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259876313</t>
+          <t>9786259876320</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kimbukiler Apartmanı</t>
+          <t>Su Bir Maceraperestin Başına Gelenler</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259951898</t>
+          <t>9786259876313</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Çocuklara Yeni Yıl Öyküleri</t>
+          <t>Kimbukiler Apartmanı</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259876306</t>
+          <t>9786259951898</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Tori İle Nori Kamp Macerası</t>
+          <t>Muhteşem Çocuklara Yeni Yıl Öyküleri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259951867</t>
+          <t>9786259876306</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Dalıma Hayaller Kondu</t>
+          <t>Tori İle Nori Kamp Macerası</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259951874</t>
+          <t>9786259951867</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Dans Etmek İsteyen Koala</t>
+          <t>Dalıma Hayaller Kondu</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259951881</t>
+          <t>9786259951874</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ege ve Talya - Gerçek İyilik</t>
+          <t>Dans Etmek İsteyen Koala</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259951850</t>
+          <t>9786259951881</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Şipşak Kutusu</t>
+          <t>Ege ve Talya - Gerçek İyilik</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259951843</t>
+          <t>9786259951850</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kardan Kedi</t>
+          <t>Şipşak Kutusu</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259951829</t>
+          <t>9786259951843</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kabuğumdaki Sır?</t>
+          <t>Kardan Kedi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259951805</t>
+          <t>9786259951829</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>ZenZen’in Yeniyıl Hediyesi</t>
+          <t>Kabuğumdaki Sır?</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259951836</t>
+          <t>9786259951805</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kurtçuklar</t>
+          <t>ZenZen’in Yeniyıl Hediyesi</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259951812</t>
+          <t>9786259951836</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Unutulan Oyunlar</t>
+          <t>Kurtçuklar</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259994994</t>
+          <t>9786259951812</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ninemin Piyanosu</t>
+          <t>Unutulan Oyunlar</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259994987</t>
+          <t>9786259994994</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Mercimek ve Boz Ayı</t>
+          <t>Ninemin Piyanosu</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259994970</t>
+          <t>9786259994987</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Ay Kız’ın Sırrı</t>
+          <t>Mercimek ve Boz Ayı</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259994956</t>
+          <t>9786259994970</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Viki’nin Masalı</t>
+          <t>Ay Kız’ın Sırrı</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259994901</t>
+          <t>9786259994956</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Pek Sıkılgan Vızırdak</t>
+          <t>Viki’nin Masalı</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259994949</t>
+          <t>9786259994901</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Şıngır Şıngır da Gezerim</t>
+          <t>Pek Sıkılgan Vızırdak</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259994932</t>
+          <t>9786259994949</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Renklerim Nerede?</t>
+          <t>Şıngır Şıngır da Gezerim</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259994925</t>
+          <t>9786259994932</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Karınca Tito - Tersine Akan Zaman</t>
+          <t>Renklerim Nerede?</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
+          <t>9786259994925</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Karınca Tito - Tersine Akan Zaman</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
           <t>9786259994918</t>
         </is>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Ben Sadece Aspergerliyim</t>
         </is>
       </c>
-      <c r="C53" s="1">
+      <c r="C54" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>