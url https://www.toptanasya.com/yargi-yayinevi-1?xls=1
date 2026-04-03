--- v1 (2026-02-04)
+++ v2 (2026-04-03)
@@ -85,13990 +85,5665 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786253702267</t>
+          <t>9786253703547</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Genel Yetenek Tamamı Çözümlü Matematik Soru Bankası</t>
+          <t>A1 A2 B1 B2 Yaprak Testlerle Konuşmayı Öğren Bang Bang Worksheets</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>269</v>
+        <v>230</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786253707538</t>
+          <t>9786254219405</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>8.Sınıf Türkçe 32+4 Haftalık Ödev Föyleri</t>
+          <t>2024 ÖABT Türk Dili ve Edebiyatı Yaprak Test</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>420</v>
+        <v>169</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786253707514</t>
+          <t>9786258576597</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>8.Sınıf Fen Bilimleri 32+4 Haftalık Ödev Föyleri</t>
+          <t>8. Sınıf LGS MEBİM Paragraf 8 Adet Genel Deneme</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>420</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786253707521</t>
+          <t>9786258576559</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf T.C. İnkılap Tarihi ve Atatürkçülük 32+4 Haftalık Ödev Föyleri</t>
+          <t>8. Sınıf LGS MEBİM Matematik 8 Adet Genel Deneme</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>290</v>
+        <v>220</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786253709556</t>
+          <t>9786253702731</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yargı Ders Arkadaşım LGS Plan Takip Defteri</t>
+          <t>2025 YKS KPSS ALES DGS Kelebek Serisi Tamamı Çözümlü Paragraf 25 Deneme</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>139</v>
+        <v>249</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786253701802</t>
+          <t>9786258576719</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Genel Yetenek 2015-2024 Konularına Göre Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>TYT-MSÜ Matematik Geometri 2018-2026 Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>127</v>
+        <v>210</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258576283</t>
+          <t>9786253704605</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026 POMEM Mülakata Hazırlık Soru Bankası</t>
+          <t>2025 MEB-AGS ÖABT Sosyal Bilgiler Öğretmenliği Soru Bankası</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>850</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258576276</t>
+          <t>9786254217203</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026 Polis Misyon Koruma Sınavlarına Hazırlık Diplomat Yaprak Test</t>
+          <t>2024 ÖABT Beden Eğitimi ve Spor Öğretmenliği Fairplay Soru Bankası</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>360</v>
+        <v>459</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258576290</t>
+          <t>9786254216008</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026 Polis Misyon Sınavlarına Hazırlık Konu Anlatımlı Modüler Set</t>
+          <t>Yargı Yayınları 2023 ÖABT Sosyal Bilimler Öğretmenliği Tamamı Çözümlü 25 Deneme</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>2980</v>
+        <v>199</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258576252</t>
+          <t>9786258576542</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026 Polis Misyon Sınavlarına Hazırlık Rota Modüler Soru Bankası Seti</t>
+          <t>2026 KPSS - Lise - Ön Lisans Akılda Kalan Coğrafya Harita Tablo ve Grafiklerle +5 Deneme İlaveli</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>1570</v>
+        <v>390</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258576269</t>
+          <t>9786258576702</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026 Polis Misyon Koruma Sınavlarına Hazırlık Diplomat 10 Deneme</t>
+          <t>2026 MEB-AGS ÖABT Türkçe Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>340</v>
+        <v>390</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258576245</t>
+          <t>9786253708559</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026 Polis Misyon Koruma Sınavlarına Hazırlık Diplomat Soru Bankası</t>
+          <t>2026 Birebir KPSS Lise - Ön Lisans Paragraf Soru Bankası</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>990</v>
+        <v>320</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786253705343</t>
+          <t>9786254429569</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Birebir Serisi Kolay-Orta-Zor Paragraf Soru Bankası</t>
+          <t>Candeles Essential English Grammar B1 - B2 İntermediate Orta Seviye</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>440</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786253701512</t>
+          <t>9786258576504</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024 YKS-Dil İngilizce YDT'ye 8 Kala Deneme Tamamı Çözümlü</t>
+          <t>2026 DGS Sayısal Yetenek - Sözel Yetenek Fasikül Fasikül Tamamı Video Çözümlü 6 Deneme</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>249</v>
+        <v>320</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786253708832</t>
+          <t>9786258576061</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>AYT Adayları ve Ara Sınıflar İçin Taktiklerle 2.Dereceden Eşitsizlikler Parabol Konu Anlatımlı Soru</t>
+          <t>2026 ALES Sayısal Yetenek - Sözel Yetenek Fasikül Fasikül Tamamı Video Çözümlü 6 Deneme</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>190</v>
+        <v>320</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786052892299</t>
+          <t>9786258576535</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025 DHBT Tüm Adaylar İçin Din Hizmetleri Alan Bilgisi Soru Bankası</t>
+          <t>2026 KPSS Lise Ön Lisans Akılda Kalan Pratik Tablo ve Şemalarla Tarih</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786052846704</t>
+          <t>9786258576405</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>YÖKDİL Sosyal Bilimler 50 Adet Orta Seviye Renkli Çeviri Okuma Çalışması</t>
+          <t>2026 MEB-AGS Mevzuat Bilgisi Tamamı Çözümlü 30 Deneme</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>77</v>
+        <v>260</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258576306</t>
+          <t>9786258576122</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Ölçme ve Değerlendirme Soru Bankası</t>
+          <t>2026 MEB-AGS Mevzuat Bilgisi Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>379</v>
+        <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258576313</t>
+          <t>9786253703660</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Öğretmen Adayları İçin İnsan Hakları Konu Anlatımlı Soru Bankası</t>
+          <t>2026 PAEM Komiser Yardımcılığı Sınavlarına Hazırlık Radar 5 Deneme</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>170</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786253709648</t>
+          <t>9786254219887</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS ÖABT Fen Bilimleri Öğretmenliği Konu Anlatımı</t>
+          <t>2024 ÖABT Tarih Öğretmenliği Konu Anlatımı (Alan Bilgisi ve Alan Eğitimi)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>1600</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786253703042</t>
+          <t>9786254428197</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>2025 AYT Edebiyat Ders Notları</t>
+          <t>Ateşten Asa</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>330</v>
+        <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258576221</t>
+          <t>9786254215186</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Atabey ile Bektemur</t>
+          <t>Eğitimde Ölçme ve Değerlendirme</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>105</v>
+        <v>390</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786253709990</t>
+          <t>9786258576511</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS ÖABT Fen Bilimleri Öğretmenliği 2020-2025 Tamamı Çözümlü Çıkmış 6 Sınav Soruları</t>
+          <t>Çocuklardan Büyüklere Mektuplar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258576016</t>
+          <t>9786258576528</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS ÖABT Fen Bilimleri Öğretmenliği 2020-2025 Tamamı Çözümlü 6 Deneme</t>
+          <t>2026 KPSS ve Tüm Kurum Sınavları İçin En Kapsamlı Güncel Bilgiler 50 Deneme</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>280</v>
+        <v>249</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258576009</t>
+          <t>9786253705688</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS ÖABT Fen Bilimleri Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2025 T.C Adalet Bakanlığı Mübaşir Kadrosu İçin Ders Notları (2 Cilt)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>820</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786253709396</t>
+          <t>9786253705664</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>AYT Fen Bilimleri 3 Deneme Sınavı</t>
+          <t>2025 T.C Adalet Bakanlığı Zabıt Katibi Kadrosu İçin Ders Notları (2 Cilt)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>55</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786253709389</t>
+          <t>9786253705701</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>AYT Biyoloji 8 Deneme Sınavı</t>
+          <t>2025 T.C Adalet Bakanlığı Bilgi İşlem Müdürü Merkez-Taşra Kadrosu İçin Ders Notları (2 Cilt)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>55</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786253701505</t>
+          <t>9786253705695</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>2024 YDS YÖKDİL YKSDİL İngilizce Video Ders Notları</t>
+          <t>2025 T.C Adalet Bakanlığı UDS Ceza ve Tevkifevleri Genel Müdürlüğü Ünvan Değişikliği Sınavı Öğretmen Konu Anlatımı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786253703875</t>
+          <t>9786253705671</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB EKYS Hazırlık Kılavuzu 5 Deneme</t>
+          <t>2025 T.C Adalet Bakanlığı Memur Kadrosu İçin Ders Notları (2 Cilt)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>190</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786254429262</t>
+          <t>9786253701710</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Advance Your Test Skills YDS 10 Deneme</t>
+          <t>2025 DGS VİP Sayısal-Sözel Yetenek Tamamı Çözümlü Son 5 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>270</v>
+        <v>139</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258576047</t>
+          <t>9786258576139</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-A Grubu Hukuk Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 MEB-AGS ÖABT Bir Nefes Tarih Öğretmenliği Kapsamlı Ders Notları</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258576184</t>
+          <t>9786258576085</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Coğrafya Tamamı Çözümlü 66 Deneme</t>
+          <t>2026 MEB-AGS ÖABT Tarih Öğretmenliği Yaprak Test</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258576177</t>
+          <t>9786258576115</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Program Okuryazarlığı Sınıf Yönetimi Video Ders Notları</t>
+          <t>2026 MEB-AGS ÖABT Tarih Öğretmenliği Konu Anlatımı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>199</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258576054</t>
+          <t>9786258576092</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Ölçme ve Değerlendirme Video Ders Notları</t>
+          <t>2026 MEB-AGS ÖABT Tarih Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>299</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258576146</t>
+          <t>9786253707514</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Rehberlik Video Ders Notları</t>
+          <t>8.Sınıf Fen Bilimleri 32+4 Haftalık Ödev Föyleri</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>189</v>
+        <v>420</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258576078</t>
+          <t>9786258576160</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Öğretim Yöntem ve Teknikleri Video Ders Notları</t>
+          <t>2026 Birebir TYT-AYT-MSÜ Paragraf Tamamı Çözümlü 15 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258576214</t>
+          <t>9786253704506</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü Soru Bankası Modül 2</t>
+          <t>2025 MEB-AGS Anayasa ve Mevzuat Bilgisi Video Ders Notu</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>620</v>
+        <v>149</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258576207</t>
+          <t>9786253703653</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü Soru Bankası Modül 1</t>
+          <t>2026 PAEM Komiser Yardımcılığı Sınavlarına Hazırlık Yıldız 10 Deneme</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>270</v>
+        <v>400</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786253709136</t>
+          <t>9786253706173</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>LGS'de Son 21 Yılda Çıkan Önemli Türkçe Sınav Kelimeleri</t>
+          <t>2026 KPSS Lise Ön Lisans GK - GY Tüm Dersler Tamamı Çözümlü Modüler Soru Bankası Seti (5 Kitap)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786253709112</t>
+          <t>9786253706111</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>YDT YKS Dilde Son 15 Yılda Kullanılan Önemli Sınav Kelimeleri</t>
+          <t>Tüm Adaylar İçin Taktiklerle Temel Matematik Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>310</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786253706296</t>
+          <t>9786253706081</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>YDS YDT YÖKDİL TOEFL IELTS Fast Grammar For Exams</t>
+          <t>2026 KPSS Lise Ön Lisans GK-GY Tüm Dersler Konu Anlatımı Modüler Set (5 Kitap)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>540</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786253705299</t>
+          <t>9786253705794</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS Son 15 Yılda Sıklıkla Kullanılan Sihirli Sınav Kelimeleri (İngilizce)</t>
+          <t>2026 ALES VIP Sayısal-Sözel Yetenek Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>310</v>
+        <v>525</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786253705107</t>
+          <t>9786253705787</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>KPSS-ALES-DGS-EKPSS-TYT İçin Son 10 Yılda Paragrafta Sıklıkla Kullanılan Sihirli Sınav Kelimeleri</t>
+          <t>2026 ALES VIP Sayısal-Sözel Yetenek Detaylı ve Kapsamlı Konu Anlatımı (2 Cilt)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>420</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786253705114</t>
+          <t>9786253705800</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>YDS İçin Son 12 Yılda Sıklıkla Kullanılan Sihirli Sınav Kelimeleri</t>
+          <t>2026 ALES VIP Sayısal-Sözel Yetenek Tamamı Çözümlü 7 Deneme</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>340</v>
+        <v>250</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786253705121</t>
+          <t>9786253705923</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>YKS-Dil ve YDT İçin Son 14 Yılda Sıklıkla Kullanılan Sihirli Sınav Kelimeleri</t>
+          <t>2026 EKPSS Akılda Kalan Harita Tablo ve Grafiklerle Net Coğrafya</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>340</v>
+        <v>310</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786253705015</t>
+          <t>9786253705916</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>YDT YDS YÖKDİL Warlock Grammar Dil Bilgisi Konu Anlatımı ve Soru Bankası</t>
+          <t>2026 EKPSS Akılda Kalan Tablo ve Şemalarla Net Tarih</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>1160</v>
+        <v>260</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786253709129</t>
+          <t>9786253706012</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>KPSS DGS ALES TYT MSÜ EKPSS AGS Son 11 Yılda Paragrafta Kullanılan Önemli Sınav Kelimeleri</t>
+          <t>2025 MEB-AGS Mevzuat Bilgisi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786253709099</t>
+          <t>9786253706005</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>LGS'de Son 16 Yılda Kullanılan Önemli İngilizce Sınav Kelimeleri</t>
+          <t>2025 MEB-AGS Mevzuat Bilgisi Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>647</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786253709105</t>
+          <t>9786253705817</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>YDS'de Son 13 Yılda Kullanılan Önemli Sınav Kelimeleri</t>
+          <t>2026 ALES VIP Sayısal-Sözel Yetenek Tamamı Çözümlü Fasikül Fasikül 10 Deneme</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>525</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786253701772</t>
+          <t>9786253705954</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS GK-GY Tamamı Çözümlü Son 5 Yıl Çıkmış Sorular</t>
+          <t>2026 KPSS Lise-Ön Lisans Genel Yetenek Türkçe Çek Kopart Yaprak Test</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>108</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786253702779</t>
+          <t>9786253705961</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS KPSS ALES DGS Kelebek Serisi Matematik Soru Bankası</t>
+          <t>2026 KPSS Lise-Ön Lisans Genel Yetenek Matematik Çek Kopart Yaprak Test</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>499</v>
+        <v>125</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786254219207</t>
+          <t>9786253705978</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>2024 KPSS Eğitim Bilimleri Öğretmenler Ekibi Gelişim Psikolojisi Tamamı Çözümlü 24 Deneme</t>
+          <t>2026 KPSS Lise-Ön Lisans Genel Kültür Tarih Çek Kopart Yaprak Test</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>89</v>
+        <v>115</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786254218859</t>
+          <t>9786253705985</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>2024 KPSS Eğitim Bilimleri Öğretmenler Ekibi Öğretim İlke ve Yöntemleri Konularına Göre Çıkmış Sorular</t>
+          <t>2026 KPSS Lise-Ön Lisans Genel Kültür Coğrafya Çek Kopart Yaprak Test</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>59</v>
+        <v>85</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786254218798</t>
+          <t>9786253705992</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>KPSS Eğitim Bilimleri Öğretmenler Ekibi Tamamı Çözümlü Son 5 Yıl Çıkmış Sorular</t>
+          <t>2026 KPSS Lise-Ön Lisans Genel Kültür Vatandaşlık Çek Kopart Yaprak Test</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>82</v>
+        <v>115</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786253709372</t>
+          <t>9786253705930</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>AYT Kimya 8 Deneme Sınavı</t>
+          <t>2025 MEB-AGS Mevzuat Bilgisi Soru-Cevap Genel Tekrar Kitabı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>55</v>
+        <v>99</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786253709365</t>
+          <t>9786253705947</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>AYT Fizik 8 Deneme Sınavı</t>
+          <t>2026 ALES VIP Sayısal-Sözel Yetenek Çek Kopart Yaprak Test</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>55</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786253709358</t>
+          <t>9786253705855</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>AYT Edebiyat 6 Deneme Sınavı</t>
+          <t>2026 ALES Ekonomik Seri Son 7 Sınav Çıkmış Sorular (13 Nisan 2025 Sınavı Dahil)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>55</v>
+        <v>119</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786253709341</t>
+          <t>9786253705862</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>AYT Matematik 3 Deneme Sınavı</t>
+          <t>2026 ALES Ekonomik Seri Son 11 Sınav Çıkmış Sorular (13 Nisan 2025 Sınavı Dahil)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>55</v>
+        <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786253709334</t>
+          <t>9786253705824</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>TYT Fen Bilimleri 6 Deneme Sınavı</t>
+          <t>2026 ALES VIP Son 7 Sınav Çıkmış Sorular (13 Nisan 2025 Sınavı Dahil)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>55</v>
+        <v>229</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786253709327</t>
+          <t>9786253705848</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>TYT Biyoloji 16 Deneme Sınavı</t>
+          <t>2026 ALES VIP Son 11 Sınav Çıkmış Sorular (13 Nisan 2025 Sınavı Dahil)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>55</v>
+        <v>349</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786253709310</t>
+          <t>9786253705831</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>TYT Kimya 16 Deneme Sınavı</t>
+          <t>2026 ALES VIP Son 10 Sınav Fasikül Fasikül Çıkmış Sorular (13 Nisan 2025 Sınavı Dahil)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>55</v>
+        <v>449</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786253709303</t>
+          <t>9786253705909</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>TYT Fizik 16 Deneme Sınavı</t>
+          <t>2026 ALES VIP Sayısal Yetenek Son 11 Sınav Çıkmış Sorular (13 Nisan 2025 Sınavı Dahil)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>55</v>
+        <v>149</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786253709297</t>
+          <t>9786253705893</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>TYT Sosyal Bilimler 6 Deneme Sınavı</t>
+          <t>2026 ALES VIP Sözel Yetenek Son 11 Sınav Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>55</v>
+        <v>225</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786253709280</t>
+          <t>9786253705589</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>TYT Coğrafya 16 Deneme Sınavı</t>
+          <t>2026 KPSS Lise-Ön Lisans GK-GY Orijinal 2010-2024 Konu Konu Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>55</v>
+        <v>390</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786253709273</t>
+          <t>9786253705558</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>TYT Tarih 16 Deneme Sınavı</t>
+          <t>2026 KPSS Ön Lisans GK-GY Orijinal 2010-2024 Konu Konu Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>55</v>
+        <v>240</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786253709266</t>
+          <t>9786253705541</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>TYT-AYT Paragraf 5 Deneme Sınavı</t>
+          <t>2026 KPSS Lise-Ortaöğretim GK-GY Orijinal 2010-2024 Konu Konu Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>55</v>
+        <v>220</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786253709259</t>
+          <t>9786253705572</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>TYT Problemler 10 Deneme Sınavı</t>
+          <t>2026 KPSS Ön Lisans GK-GY Fasikül Fasikül Orijinal Tamamı Çözümlü Çıkmış Son 10 Sınav</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>55</v>
+        <v>500</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786253709242</t>
+          <t>9786253705565</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>TYT Türkçe 3 Deneme Sınavı</t>
+          <t>2026 KPSS Lise-Ortaöğretim GK-GY Fasikül Fasikül Orijinal Tamamı Çözümlü Çıkmış Son 10 Sınav</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>55</v>
+        <v>500</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786253709235</t>
+          <t>9786253705602</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>TYT Matematik 3 Deneme Sınavı</t>
+          <t>2026 KPSS Lise-Önlisans Matematik Orijinal 2010-2024 Konu Konu Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>55</v>
+        <v>160</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786253709655</t>
+          <t>9786253705596</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB - AGS İçin ÖABT Sınıf Öğretmenliği 2021-2025 Tamamı Çözümlü Son 5 Sınav Çıkmış Sorular</t>
+          <t>2026 KPSS Lise-Önlisans Türkçe Orijinal 2010-2024 Konu Konu Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>269</v>
+        <v>175</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786254429545</t>
+          <t>9786253705633</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>2022 KPSS GY GK Tüm Adaylar için Fenomen Sorular Tekrar Kitabı</t>
+          <t>2026 KPSS Lise-Önlisans Vatandaşlık Orijinal 2010-2024 Konu Konu Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>175</v>
+        <v>90</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786253702892</t>
+          <t>9786253705626</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS YKS ALES DGS MSÜ Tamamı Çözümlü Panik Yok Zor Seviye Paragraf 10x20 Deneme</t>
+          <t>2026 KPSS Lise-Önlisans Coğrafya Orijinal 2010-2024 Konu Konu Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>119</v>
+        <v>100</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786253701857</t>
+          <t>9786253705619</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Genel Kültür 2015-2024 Tarih Konularına Göre Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>2026 KPSS Lise-Önlisans Tarih Orijinal 2010-2024 Konu Konu Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>64</v>
+        <v>125</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786253701420</t>
+          <t>9786253706845</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>2024 YDS On Target 5 Özgün Deneme</t>
+          <t>2026 MEB-AGS Öğretmen Adayları İçin Coğrafya Video Ders Notlar</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>120</v>
+        <v>375</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786253700515</t>
+          <t>9786253706876</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>2024 KPSS Eğitim Bilimleri Öğretmenler Ekibi Tüm Dersler Konu Anlatımlı Modüler Set</t>
+          <t>Tüm Adaylar İçin Taktiklerle Fonksiyonlar Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>575</v>
+        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786254219962</t>
+          <t>9786253706906</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>2024 KPSS YKS MSÜ Bay Panik Yok Dil Bilgisi Zor Seviye Tamamı Çözümlü 15x15 Deneme</t>
+          <t>2026 MEB-AGS Öğretmen Adayları İçin Tamamı Çözümlü Sayısal Soru Bankası</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>79</v>
+        <v>275</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786254429910</t>
+          <t>9786253706654</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>GYS Orta Doğu Teknik Üniversitesi Ortak Konular Tüm Unvanlar İçin Konu Özetli - Açıklamalı Soru Bankası</t>
+          <t>2026 KPSS Genel Kültür Coğrafya Video Ders Notları</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>990</v>
+        <v>350</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786253709853</t>
+          <t>9786253706777</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>2026 EKYS Okul Müdürlüğü Müdür Başyardımcılığı ve Müdür Yardımcılığı 5 Deneme</t>
+          <t>2026 MEB-AGS Öğretmen Adayları İçin Tarih Konu Anlatımı</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>210</v>
+        <v>375</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786253709839</t>
+          <t>9786253706715</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>2026 EKYS Okul Müdürlüğü Müdür Başyardımcılığı ve Müdür Yardımcılığı Konu Anlatımı</t>
+          <t>2026 KPSS Genel Yetenek Matematik Konu Anlatımı</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>1075</v>
+        <v>420</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786253709846</t>
+          <t>9786253706913</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>2026 EKYS Okul Müdürlüğü Müdür Başyardımcılığı ve Müdür Yardımcılığı Soru Bankası</t>
+          <t>2026 MEB-AGS Tamamı Çözümlü Coğrafya Soru Bankası</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>540</v>
+        <v>360</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786253708481</t>
+          <t>9786253706678</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Birebir Serisi Paragraf Soru Bankası</t>
+          <t>2025 T.C Adalet Bakanlığı Yazı İşleri Müdürü Kadrosu İçin Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786253708528</t>
+          <t>9786253706685</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>2026 EKPSS Birebir Serisi Paragraf Soru Bankası</t>
+          <t>2025 T.C Adalet Bakanlığı İdari İşler Müdürü Kadrosu İçin Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786253709822</t>
+          <t>9786253706821</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>2026 Tüm Adaylar İçin Türkçenin Yönderinden Tamamı Çözümlü Paragraf 10 Deneme</t>
+          <t>2026 MEB-AGS Öğretmen Adayları İçin Sayısal Yetenek Video Ders Notları</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786254219368</t>
+          <t>9786253706722</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>2024 KPSS ÖABT Mihmandar Serisi (Asya Tekin) DKAB - Din Kültürü ve Ahlak Bilgisi Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Genel Kültür Tarih Konu Anlatımı</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>275</v>
+        <v>375</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786254219672</t>
+          <t>9786253706746</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT İlköğretim Matematik Öğretmenliği Konu Anlatımı</t>
+          <t>KPSS Genel Kültür Vatandaşlık Konu Anlatımı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>790</v>
+        <v>220</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786254219634</t>
+          <t>9786253706760</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT İlköğretim Matematik Öğretmenliği Soru Bankası</t>
+          <t>2026 MEB-AGS Öğretmen Adayları İçin Sayısal Yetenek 30 Günde Kamp Kitabı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>599</v>
+        <v>300</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786254219665</t>
+          <t>9786253706647</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT İlköğretim Matematik Öğretmenliği 10 Deneme</t>
+          <t>2026 KPSS Genel Kültür Coğrafya Tamamı Çözümlü 33 Deneme</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>269</v>
+        <v>230</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786254219283</t>
+          <t>9786253706661</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>2024 KPSS ÖABT Biyoloji Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Tüm Dersler Tamamı Çözümlü Modüler Soru Bankası Seti (5 Kitap)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>599</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786254219795</t>
+          <t>9786253706586</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>2024 KPSS ÖABT Tarih Öğretmenliği Tamamı Çözümlü Alan Bilgisi ve Alan Eğitimi Soru Bankası</t>
+          <t>2026 KPSS Genel Yetenek Matematik Video Ders Notları</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>990</v>
+        <v>270</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786253700638</t>
+          <t>9786253706562</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>2024 DKAB-DHBT ÖABT Din Kültürü ve Ahlak Bilgisi Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Genel Kültür Vatandaşlık Video Ders Notları</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786254219832</t>
+          <t>9786253706616</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Sosyal Bilgiler Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Genel Yetenek Tamamı Çözümlü Matematik 22 Deneme</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>499</v>
+        <v>285</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786253700621</t>
+          <t>9786253706579</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>2024 KPSS ÖABT Din Kültürü ve Ahlak Bilgisi Öğretmenliği DHBT-DKAB-MBSTS Alan Ders Notları</t>
+          <t>2026 KPSS Genel Kültür Tamamı Çözümlü Vatandaşlık 44 Deneme</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>269</v>
+        <v>230</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786254219238</t>
+          <t>9786253706609</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Beden Eğitimi ve Spor Öğretmenliği Cross Serisi Konu Anlatımı</t>
+          <t>2026 KPSS Genel Yetenek Tamamı Çözümlü Türkçe 22 Deneme</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>799</v>
+        <v>350</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786254219689</t>
+          <t>9786253706593</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Okul Öncesi Öğretmenliği Tamamı Çözümlü Soru Bankası (Alan Bilgisi ve Alan Eğitimi)</t>
+          <t>2026 KPSS Genel Kültür Tamamı Çözümlü Tarih 22 Deneme</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>235</v>
+        <v>210</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786254219801</t>
+          <t>9786253706388</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Sosyal Bilgiler Öğretmenliği Yaprak Test (Alan Bilgisi ve Alan Eğitimi)</t>
+          <t>2026 Tüm Adaylar İçin EKPSS GK-GY Tüm Dersler Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>179</v>
+        <v>300</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786254219702</t>
+          <t>9786253706395</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Okul Öncesi Öğretmenliği Yaprak Test (Alan Bilgisi ve Alan Eğitimi)</t>
+          <t>2026 Tüm Adaylar İçin EKPSS GK-GY Tüm Dersler Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>139</v>
+        <v>250</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786254212154</t>
+          <t>9786253706371</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT İngilizce Öğretmenliği The Key To Cloze Test And Paragraph Questions Tamamı Detaylı Çözümlü Soru Bankası</t>
+          <t>2026 Tüm Adaylar İçin EKPSS GK-GY Tüm Dersler Konu Anlatımı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>169</v>
+        <v>625</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786254212130</t>
+          <t>9786253706548</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT İngilizce Öğretmenliği The Key To Tamamı Çözümlü 7 Deneme</t>
+          <t>2026 KPSS Genel Kültür Tamamı Çözümlü Coğrafya Soru Bankası</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>189</v>
+        <v>425</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786254212406</t>
+          <t>9786253706517</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT İngilizce Öğretmenliği The Key To Success Litarature Kapsamlı Ders Notları</t>
+          <t>2026 KPSS Genel Kültür Tamamı Çözümlü Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>69</v>
+        <v>350</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786254212451</t>
+          <t>9786253706555</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT İngilizce Öğretmenliği The Key To Success Linguistics Kapsamlı Pratik Ders Notları</t>
+          <t>2026 KPSS Genel Kültür Tamamı Çözümlü Vatandaşlık Soru Bankası</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>69</v>
+        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786254212383</t>
+          <t>9786253706531</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT İngilizce Öğretmenliği The Key To Success Pedagogical Grammar And Language Proficiency Kapsamlı Ders Notları</t>
+          <t>2026 KPSS Genel Yetenek Tamamı Çözümlü Matematik Soru Bankası</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>99</v>
+        <v>340</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786254212123</t>
+          <t>9786253706524</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Türkçe Öğretmenliği Konu Anlatımı Yol Haritası 1</t>
+          <t>2026 KPSS Genel Yetenek Tamamı Çözümlü Türkçe Soru Bankası</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>299</v>
+        <v>425</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786254212109</t>
+          <t>9786253706500</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Türkçe Öğretmenliği Konu Anlatımı Yol Haritası 2</t>
+          <t>2026 Tüm Sınavlar İçin Haritalarla Coğrafya Grafiklerle ve Fotoğraflarla 400 Haritalı Soru</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>359</v>
+        <v>340</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786254212116</t>
+          <t>9786253706463</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Türkçe Öğretmenliği Konu Anlatımı Yol Haritası 3</t>
+          <t>Tüm Adaylar İçin Taktiklerle Çarpanlara Ayırma Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>415</v>
+        <v>310</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786254214967</t>
+          <t>9786253706470</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Türkçe Öğretmenliği Kazandıran Soru Bankası 1</t>
+          <t>Tüm Adaylar İçin Taktiklerle Rasyonel Sayılar Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>229</v>
+        <v>250</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786254217685</t>
+          <t>9786253706487</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 ÖABT Sınıf Öğretmenliği Tamamı Çözümlü 3 Deneme</t>
+          <t>Tüm Adaylar İçin Taktiklerle Üslü Köklü Sayılar Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>57</v>
+        <v>250</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786253703721</t>
+          <t>9786253706494</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT İngilizce Öğretmenliği The Key Success Detaylı Çözümlü 7 Deneme</t>
+          <t>2025 PAEM Komiser Yardımcılığı Misyon Koruma ve Rütbe Terfi Sınavlarına Hazırlık Genel Kültür Güncel Bilgiler Soru Bankası</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>420</v>
+        <v>535</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786253702953</t>
+          <t>9786253706333</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT DKAB DHBT MBSTS Din Kültürü ve Ahlak Bilgisi Öğretmenliği Video Ders Notları</t>
+          <t>2026 EKPSS Tüm Adaylar İçin Matematik Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>415</v>
+        <v>200</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786254219924</t>
+          <t>9786253706326</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>2024 KPSS ÖABT Din Kültürü ve Ahlak Bilgisi Mihmandar Serisi 5 Deneme</t>
+          <t>2026 EKPSS Tüm Adaylar İçin Matematik Video Ders Notları</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>169</v>
+        <v>200</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786253701475</t>
+          <t>9786253706296</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Bir Nefes Tarih Öğretmenliği Kapsamlı Ders Notları</t>
+          <t>YDS YDT YÖKDİL TOEFL IELTS Fast Grammar For Exams</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>279</v>
+        <v>540</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786254219788</t>
+          <t>9786253706319</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Tarih Öğretmenliği Yaprak Test</t>
+          <t>2026 KPSS GK-GY Lise Ön Lisans Tüm Dersler Fasikül Fasikül Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>139</v>
+        <v>440</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786254219399</t>
+          <t>9786253706302</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Türk Dili ve Edebiyatı Soru Bankası</t>
+          <t>2026 KPSS GK-GY Lise Ön Lisans Tüm Dersler Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>799</v>
+        <v>185</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786254229894</t>
+          <t>9786253706272</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Türkçe Öğretmenliği Tamamı Çözümlü 10 Deneme Sınavı</t>
+          <t>2026 KPSS Lise Ön Lisans GK-GY Tüm Dersler Tek Kitap Efsane Konu Anlatımı</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>279</v>
+        <v>720</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786254219757</t>
+          <t>9786253706098</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT PDR Tamamı Çözümlü 10 Deneme Sınavı</t>
+          <t>Tüm Adaylar İçin Taktiklerle Temel Problemler Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>279</v>
+        <v>310</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786254219733</t>
+          <t>9786253706104</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT PDR Tamamı Çözümlü Soru Bankası</t>
+          <t>Tüm Adaylar İçin Taktiklerle Temel Geometri Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>499</v>
+        <v>310</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786254425334</t>
+          <t>9786253706203</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Beden Eğitimi Öğretmenliği Kas-Kemik Posteri</t>
+          <t>2026 KPSS Lise Ön Lisans GK-GY Tüm Dersler Tek Kitap Efsane Soru Bankası</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>50</v>
+        <v>500</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786253701123</t>
+          <t>9786253706197</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Kindergarten Okul Öncesi 10 Deneme</t>
+          <t>2026 KPSS Lise Ön Lisans GK-GY Tüm Dersler Tek Kitap Efsane Çek Kopart Yaprak Test</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>275</v>
+        <v>370</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786254219825</t>
+          <t>9786253706180</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Tarih Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>2025 Doğru Seçenek Vergi Dairesi Müdürlüğü Sınavlarına Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>269</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786254219849</t>
+          <t>9786253707200</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Sınıf Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 DGS Sayısal-Sözel Yetenek Konu Anlatımlı Modüler Set (2 Cilt)</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>900</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786254218194</t>
+          <t>9786253707552</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>2023 KPSS ÖABT İngilizce Öğretmenliği The Key To Success Tamamı Çözümlü 7 Deneme</t>
+          <t>2026 ÖABT AGS DKAB DHBT Din Kültürü ve Ahlak Bilgisi Öğretmenliği Soru Bankası</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>299</v>
+        <v>550</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786254217654</t>
+          <t>9786253707316</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 ÖABT Sınıf Öğretmenliği Alan Eğitimi Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 DGS Sayısal-Sözel Yetenek Son 7 Yıl Çıkmış Sorular (Ekonomik Baskı)</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>99</v>
+        <v>159</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786254217135</t>
+          <t>9786253707309</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 ÖABT Fen Bilgisi Öğretmenliği Tamamı Çözümlü 5 Deneme</t>
+          <t>2026 DGS Sayısal-Sözel Yetenek Son 5 Yıl Çıkmış Sorular (Ekonomik Baskı)</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>89</v>
+        <v>129</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786254217012</t>
+          <t>9786253707491</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 ÖABT DKAB-DHBT-MBSTS Görsel Ders Notları</t>
+          <t>2026 KPSS AGS ALES DGS Orijinal Paragraf 15 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>399</v>
+        <v>620</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786254216985</t>
+          <t>9786253707149</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 ÖABT Türkçe Öğretmenliği Kazandıran Tamamı Çözümlü 7 Deneme</t>
+          <t>2026 ALES Sayısal-Sözel Yetenek Son 7 Sınav Çıkmış Sorular (Ekonomik Baskı)</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>119</v>
+        <v>139</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786254216992</t>
+          <t>9786253707125</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 ÖABT Türkçe Öğretmenliği Kazandıran 3 Tamamı Detaylı Dijital Çözümlü Soru Bankası +4 Ders Denemesi İlaveli</t>
+          <t>2026 ALES VİP Sayısal-Sözel Yetenek Son 11 Sınav Çıkmış Sorular (6 Temmuz Dahil)</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>79</v>
+        <v>450</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786254216978</t>
+          <t>9786253707163</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 ÖABT Türkçe Öğretmenliği Kazandıran 2 Tamamı Detaylı Dijital Çözümlü Soru Bankası +4 Ders Denemesi İlaveli</t>
+          <t>2026 ALES Sayısal-Sözel Yetenek Son 11 Sınav Çıkmış Sorular (Ekonomik Baskı)</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>97</v>
+        <v>189</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786254216947</t>
+          <t>9786253707156</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Yargı yayınları 2023 ÖABT Türkçe Öğretmenliği Kazandıran 1 Tamamı Detaylı Dijital Çözümlü Soru Bankası +4 Ders Denemesi İlaveli</t>
+          <t>2026 ALES VİP Sayısal-Sözel Yetenek Son 7 Sınav Çıkmış Sorular (6 Temmuz Dahil)</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>167</v>
+        <v>340</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786254217166</t>
+          <t>9786253707286</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 ÖABT İngilizce Öğretmenliği The Key To Success Seçili Akademik Makalelerle Desteklenmiş Soru Bankası (Profiency-Grammar-Vocabulary-Reading Comprehension)</t>
+          <t>2026 DGS Sayısal-Sözel Yetenek Son 7 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>149</v>
+        <v>340</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786254216596</t>
+          <t>9786253707262</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 ÖABT Türkçe Öğretmenliği Yol Haritası 3 Eski Türk Edebiyatı (Sözlük İlaveli) Konu Anlatımı</t>
+          <t>2026 DGS Sayısal-Sözel Yetenek Son 3 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>279</v>
+        <v>150</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786254216572</t>
+          <t>9786253707279</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 ÖABT Türkçe Öğretmenliği Yol Haritası 1 Yazma-Okuma-Konuşma Dinleme Eğitimi Konu Anlatımı</t>
+          <t>2026 DGS Sayısal-Sözel Yetenek Son 5 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>216</v>
+        <v>250</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786254216633</t>
+          <t>9786253706456</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 ÖABT Tarih Öğretmenliği Bir Nefes Kapsamlı Ders Notları</t>
+          <t>8. Sınıf Ders Arkadaşım Sıfır Tolerans T.C. İnkılap Tarihi ve Atatürkçülük Soru Bankası</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>200</v>
+        <v>325</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786254216619</t>
+          <t>9786253707477</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 ÖABT İngilizce Öğretmenliği The Key To Success Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Tüm Adaylar İçin Tamamı Çözümlü Dev Kadrodan Kazandıran 5 Deneme</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>349</v>
+        <v>320</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786254216053</t>
+          <t>9786253706418</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 ÖABT İngilizce Öğretmenliği The Key To Success Literature Kapsamlı ve Pratik Ders Notları</t>
+          <t>8. Sınıf Ders Arkadaşım Sıfır Tolerans Fen Bilimleri Soru Bankası</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>69</v>
+        <v>425</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786254216046</t>
+          <t>9786253706449</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 ÖABT İngilizce Öğretmenliği The Key To Success Methodology Kapsamlı ve Pratik Ders Notları</t>
+          <t>8. Sınıf Ders Arkadaşım Sıfır Tolerans Paragraf Soru Bankası</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>99</v>
+        <v>425</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786254215339</t>
+          <t>9786253706425</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 ÖABT İngilizce Öğretmenliği The Key To Success Pedagogical Grammar and Language Proficiency Kapsamlı ve Pratik Ders Notları</t>
+          <t>8. Sınıf Ders Arkadaşım Sıfır Tolerans Matematik Soru Bankası</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>97</v>
+        <v>425</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786254216060</t>
+          <t>9786253707484</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 ÖABT İngilizce Öğretmenliği The Key To Success Linguistics Kapsamlı ve Pratik Ders Notları</t>
+          <t>2026 ÖABT-AGS DKAB-DHBT-MBSTS Din Kültürü ve Ahlak Bilgisi Öğretmenliği Video Ders Notları</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>79</v>
+        <v>750</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786254210754</t>
+          <t>9786253707460</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Sosyal Bilgiler Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 MEB-AGS Mevzuat Bilgisi Tamamı Çözümlü 22 Deneme</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>159</v>
+        <v>150</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786254216015</t>
+          <t>9786253706890</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Therapy Rehberlik ve Psikolojik Danışmanlık Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 MEB-AGS Sözel Yetenek Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>189</v>
+        <v>285</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786254215933</t>
+          <t>9786253706739</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Anahtar Serisi Fenotip Konu Özetli Tamamı Çözümlü 20 Deneme</t>
+          <t>2026 KPSS Genel Kültür Coğrafya Konu Anlatımı</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>129</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786254215995</t>
+          <t>9786253707323</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Sprint Beden Eğitimi Öğretmenliği Konu Anlatımı +10 Deneme</t>
+          <t>2026 MEB-AGS Anayasa ve Mevzuat Bilgisi Video Ders Notları</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>99</v>
+        <v>300</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786254215193</t>
+          <t>9786253706784</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Sprint Beden Eğitimi Öğretmenliği Tamamı Çözümlü 5 Deneme</t>
+          <t>2026 MEB-AGS Coğrafya Konu Anlatımı</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>89</v>
+        <v>300</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786254215247</t>
+          <t>9786253707101</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Sprint Beden Eğitimi Öğretmenliği Tamamı Çözümlü Soru Bankası (1424 Soru)</t>
+          <t>2026 MEB-AGS Sayısal Yetenek Video Ders Notları</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>319</v>
+        <v>350</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786254215988</t>
+          <t>9786253706708</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Sprint Beden Eğitimi Öğretmenliği Tamamı Çözümlü TG 10 Deneme Sınavı</t>
+          <t>2026 KPSS Genel Yetenek Türkçe Konu Anlatımı</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>149</v>
+        <v>425</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786254216091</t>
+          <t>9786253706968</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Türkçe Öğretmenliği Payidar 10x20 Deneme</t>
+          <t>T.C. Adalet Bakanlığı İnfaz Koruma Memuru Mülakat El Kitabı (Soru-Cevaplı)</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>57</v>
+        <v>450</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786253702915</t>
+          <t>9786253706692</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Tamamı Çözümlü Türkçe 30x10 Deneme</t>
+          <t>T.C. Adalet Bakanlığı Mübaşir Mülakat El Kitabı (Soru-Cevaplı)</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>119</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786253701659</t>
+          <t>9786253707118</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS VİP Sayısal Yetenek Konu Anlatımı</t>
+          <t>2026 KPSS Genel Yetenek Matematik Video Ders Notları</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786254213014</t>
+          <t>9786253706753</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Mikail Hoca’yla Yüzde 100 Türkçe Çözümlü Soru Bankası Yargı Yayınları</t>
+          <t>2026 MEB-AGS Sözel Yetenek Konu Anlatımı</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>49</v>
+        <v>250</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786253709815</t>
+          <t>9786253707095</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS Beden Eğitimi ve Spor Öğretmenliği Tamamı Çözümlü Son 6 Sınav Çıkmış Sorular</t>
+          <t>2026 DGS ALES Matematik Video Ders Notları</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786253709662</t>
+          <t>9786253707354</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS Türkçe Öğretmenliği Tamamı Çözümlü Son 6 Sınav Çıkmış Sorular</t>
+          <t>2026 MEB-AGS Anayasa ve Mevzuat Bilgisi Tamamı Çözümlü 40 Deneme</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>325</v>
+        <v>220</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786253709808</t>
+          <t>9786253707347</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS Türk Dili ve Edebiyatı Öğretmenliği Tamamı Çözümlü Son 6 Sınav Çıkmış Sorular</t>
+          <t>2026 MEB-AGS Mevzuat Bilgisi Soru-Cevap Genel Tekrar Kitabı</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>310</v>
+        <v>150</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786253709754</t>
+          <t>9786253707361</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB EKYS Türkiye Yüzyılı Maarif Modeli Video Ders Notları ve Soru Bankası</t>
+          <t>2026 MEB-AGS Anayasa ve Mevzuat Bilgisi Çek Kopart Yaprak Test</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>440</v>
+        <v>125</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786253708849</t>
+          <t>9786253707071</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS ve Tüm Kurum Sınavları İçin Kendini Güncelleyen Güncel Bilgiler</t>
+          <t>2026 MEB-AGS Sayısal Yetenek Soru Bankası</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>280</v>
+        <v>620</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786253709709</t>
+          <t>9786253707033</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Tüm Adaylar İçin Matematik Garanti 10 Net Cepte</t>
+          <t>2026 MEB-AGS Sayısal Yetenek Tamamı Çözümlü 25 Deneme</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>190</v>
+        <v>340</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786253708948</t>
+          <t>9786253707330</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS Beden Eğitimi ve Spor Öğretmenliği Tamamı Çözümlü 5 Deneme</t>
+          <t>2026 MEB-AGS Mevzuat Bilgisi ve Soru Bankası</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>210</v>
+        <v>500</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786254210358</t>
+          <t>9786253706937</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>2023 KPSS ÖABT Rehber Öğretmen Konu Anlatımı</t>
+          <t>2026 MEB-AGS Mevzuat Bilgisi 10 Deneme İlaveli Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>415</v>
+        <v>340</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786254210389</t>
+          <t>9786253706920</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>2023 KPSS ÖABT İlköğretim Matematik Öğretmenliği Konu Anlatımı</t>
+          <t>2026 MEB-AGS Tamamı Çözümlü Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>499</v>
+        <v>250</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786253709228</t>
+          <t>9786253707088</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Anka Ekibi Sayısal Yetenek Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Genel Yetenek Tamamı Çözümlü Matematik Soru Bankası</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>340</v>
+        <v>720</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786253709617</t>
+          <t>9786253707057</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS ÖABT Okul Öncesi Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 DGS Tamamı Çözümlü Matematik Soru Bankası</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>460</v>
+        <v>720</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786253709600</t>
+          <t>9786253707064</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS ALES DGS TYT MSÜ Anka Ekibi Sözel Yetenek Tamamı Çözümlü 15 Deneme</t>
+          <t>2026 ALES Tamamı Çözümlü Matematik Soru Bankası</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>240</v>
+        <v>720</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786253709594</t>
+          <t>9786253707040</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Anka Ekibi Tarih Tamamı Çözümlü 15 Deneme</t>
+          <t>2026 KPSS Tamamı Çözümlü Matematik 20 Deneme</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>190</v>
+        <v>400</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786253709211</t>
+          <t>9786253706944</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Anka Ekibi Genel Yetenek Tamamı Çözümlü Matematik Soru Bankası</t>
+          <t>2026 MEB-AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Soru Bankası</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>400</v>
+        <v>370</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786253709587</t>
+          <t>9786253706289</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS DKAB-DHBT Din Kültürü ve Ahlak Bilgisi Öğretmenliği Tamamı Çözümlü 5 Deneme</t>
+          <t>2025 KPSS Genel Kültür Güncel Bilgiler Tamamı Çözümlü 1000 Soru</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>210</v>
+        <v>340</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786253708955</t>
+          <t>9786253706883</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS Beden Eğitimi ve Spor Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>Tüm Adaylar İçin Taktiklerle Permütasyon Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786253709716</t>
+          <t>9786253706623</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS Beden Eğitimi ve Spor Öğretmenliği Konu Anlatımı</t>
+          <t>2026 KPSS Genel Yetenek Türkçe Video Ders Notları</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>1490</v>
+        <v>350</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786253709174</t>
+          <t>9786253706630</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES VIP Son 10 Sınav Fasikül Fasikül Çıkmış Sorular (23 Kasım 2025 Sınavı Dahil)</t>
+          <t>2026 KPSS Genel Kültür Tarih Video Ders Notları</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>520</v>
+        <v>220</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786253709143</t>
+          <t>9786253706838</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS 2018-2025 Konu Konu Son 8 Yıl Çıkmış Sorular Sözel Bölüm</t>
+          <t>2026 MEB-AGS Öğretmen Adayları İçin Tarih Video Ders Notları</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>329</v>
+        <v>220</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786253709150</t>
+          <t>9786253706814</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS 2018-2025 Konu Konu Son 8 Yıl Çıkmış Sorular Sayısal Bölüm</t>
+          <t>2026 MEB-AGS Öğretmen Adayları İçin Sözel Yetenek Video Ders Notları</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>329</v>
+        <v>220</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786253709570</t>
+          <t>9786253706401</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>8.Sınıf LGS 2021-2025 Tüm Dersler Fasikül Fasikül Tıpkı Basım Son 5 Yıl Çıkmış Sorular</t>
+          <t>2026 Tüm Adaylar İçin EKPSS GK-GY Tüm Dersler (2016-2024) Çıkmış Sorular Kitabı</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>369</v>
+        <v>560</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786253705169</t>
+          <t>9786253707897</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>2025 MBSTS Konu Anlatımlı Soru Bankası</t>
+          <t>2026 PAEM Komiser Yardımcılığı ve Rütbe Terfi Sınavlarına Hazırlık İnsan Hakları Soru Bankası</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>440</v>
+        <v>325</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786253702526</t>
+          <t>9786253708023</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Vip Sayısal-Sözel Yetenek Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS GK-GY Tüm Dersler Tamamı Çözümlü Son 10 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>349</v>
+        <v>550</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786253709181</t>
+          <t>9786253706807</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>2026 Anka Ekibi MEB-AGS KPSS 20 Derste Sayısal Yetenek Genel Tekrar Video Ders Notları</t>
+          <t>2026 MEB-AGS Mevzuat Bilgisi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>350</v>
+        <v>490</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786253709006</t>
+          <t>9786253708191</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin Muhasebe Konu Anlatımı</t>
+          <t>2026 KPSS Anka Ekibi Genel Kültür Tamamı Çözümlü Vatandaşlık 15 Deneme</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>1325</v>
+        <v>210</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786253709020</t>
+          <t>9786253708139</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin Muhasebe Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 MEB-AGS KPSS Anka Ekibi Tamamı Çözümlü Coğrafya Soru Bankası</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>810</v>
+        <v>410</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786253709068</t>
+          <t>9786253708108</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Sayısal-Sözel Yetenek Son 11 Sınav Çıkmış Sorular (Ekonomik Seri)</t>
+          <t>2026 KPSS TYT MSÜ Anka Ekibi Tamamı Çözümlü Türkçe Soru Bankası</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>199</v>
+        <v>500</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786253709075</t>
+          <t>9786253708221</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Sayısal-Sözel Yetenek Son 7 Sınav Çıkmış Sorular (Ekonomik Seri)</t>
+          <t>2025 T.C. Adalet Bakanlığı Şube Müdürü Merkez Teşkilat Kadrosu İçin Soru Bankası</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>149</v>
+        <v>850</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786253708788</t>
+          <t>9786253707675</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tüm Adaylar İçin GK-GY Tüm Dersler Fasikül Fasikül On Numara 5 Yıldız 10 Deneme</t>
+          <t>2025 T.C. Adalet Bakanlığı Şube Müdürü Merkez Teşkilat Kadrosu İçin Ders Notları</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>620</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786254210716</t>
+          <t>9786253708016</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Beden Eğitimi Öğretmenliği ve Spor Öğretmenliği Yaprak Test</t>
+          <t>2026 KPSS GK-GY Tüm Dersler Tamamı Çözümlü Son 5 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>230</v>
+        <v>220</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786254210884</t>
+          <t>9786253707989</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Beden Eğitimi ve Spor Öğretmenliği Tamamı Çözümlü 10 Deneme Sınavı</t>
+          <t>2026 KPSS GK-GY Tüm Dersler Tamamı Çözümlü 10 Yıl Çıkmış Sorular (2016-2025)</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>159</v>
+        <v>375</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786254215964</t>
+          <t>9786253708009</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 ÖABT Sınıf Öğretmenliği Alan Eğitimi Sınıfın Kilidi Tamamı Çözümlü 15 Deneme</t>
+          <t>2026 KPSS Genel Kültür Tarih Coğrafya Vatandaşlık 2016 - 2026 Konu Konu Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>139</v>
+        <v>200</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786254215957</t>
+          <t>9786253707958</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 ÖABT Sınıf Öğretmenliği Alan Eğitimi Sınıfın Anahtarı Konu Özetli Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Genel Kültür Tarih 2016 - 2026 Konu Konu Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>229</v>
+        <v>110</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786254215902</t>
+          <t>9786253707996</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 ÖABT Din Kültürü ve Ahlak Bilgisi İmam Hatip Lisesi (Dkab ve İHL) Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 KPSS Genel Yetenek Türkçe Matematik 2016 2026 Konu Konu Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>169</v>
+        <v>220</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786254215346</t>
+          <t>9786253707965</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 ÖABT Okul Öncesi Öğretmenliği Kindergarten Tamamı Çözümlü TG 10 Deneme</t>
+          <t>2026 KPSS Genel Kültür Coğrafya 2016 - 2026 Konu Konu Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>169</v>
+        <v>125</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786254215353</t>
+          <t>9786253707941</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 ÖABT Okul Öncesi Öğretmenliği Kindergarten Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Genel Yetenek Matematik 2016 - 2026 Konu Konu Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>229</v>
+        <v>125</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786254213748</t>
+          <t>9786253707934</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>2023 KPSS ÖABT Beden Eğitimi ve Spor Öğretmenliği Fairplay Serisi Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Genel Yetenek Türkçe 2016 - 2026 Konu Konu Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>320</v>
+        <v>125</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786254210556</t>
+          <t>9786253707972</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Beden Eğitim ve Spor Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Genel Kültür Vatandaşlık 2016 - 2026 Konu Konu Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>199</v>
+        <v>99</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786254210433</t>
+          <t>9786253707903</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Beden Eğitimi ve Spor Öğretmenliği Konu Anlatımı</t>
+          <t>2026 PAEM Komiser Yardımcılığı Misyon Koruma ve Rütbe Terfi Sınavlarına Hazırlık Yıldız Disiplin Soru Bankası</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>420</v>
+        <v>325</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786254215162</t>
+          <t>9786253707880</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Beden Eğitimi Öğretmenliği 10 Deneme Çözümlü</t>
+          <t>2026 PAEM Komiser Yardımcılığı ve Rütbe Terfi Sınavlarına Hazırlık Radar Modüler Soru Bankası</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>179</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786254214325</t>
+          <t>9786253708054</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Tarih Öğretmenliği Konu Özetli Soru Cevap</t>
+          <t>2025 T.C Adalet Bakanlığı Yazı İşleri Müdürü Kadrosu İçin Soru Bankası</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>99</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786254210839</t>
+          <t>9786253708030</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Fizik Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>2025 T.C Adalet Bakanlığı Yazı İşleri Müdürü Kadrosu İçin 5 Deneme</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>175</v>
+        <v>380</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786254210815</t>
+          <t>9786253707866</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT İngilizce Öğretmenliği 10 Deneme</t>
+          <t>2026 PAEM Komiser Yardımcılığı ve Rütbe Terfi Sınavlarına Hazırlık Yıldız Modüler Konu Anlatım Seti</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>175</v>
+        <v>3750</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786254210785</t>
+          <t>9786253707873</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Rehber Öğretmen Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 PAEM Komiser Yardımcılığı ve Rütbe Terfi Sınavlarına Hazırlık Yıldız Soru Bankası</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>175</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786254210877</t>
+          <t>9786253707736</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Biyoloji Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 KPSS TYT MSÜ Orijinal Dil Bilgisi Son 15 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>175</v>
+        <v>125</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786254210259</t>
+          <t>9786253707750</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Sınıf Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 KPSS AGS ALES DGS Orijinal Sayısal Mantık Son 15 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>175</v>
+        <v>310</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786254210860</t>
+          <t>9786253707729</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Coğrafya Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 KPSS AGS ALES DGS YGS TYT MSÜ Orijinal Problemler Son 15 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>175</v>
+        <v>220</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786254210761</t>
+          <t>9786253706999</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Tarih Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>8. Sınıf Fen Bilimleri Fasikül Fasikül Akıllı Defter</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>175</v>
+        <v>750</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786254210853</t>
+          <t>9786253706975</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Din Kültürü Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>8. Sınıf Matematik Fasikül Fasikül Akıllı Defter</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>175</v>
+        <v>710</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786254210778</t>
+          <t>9786253706982</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Türk Dili ve Edebiyatı Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>8. Sınıf Türkçe Fasikül Fasikül Akıllı Defter</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>175</v>
+        <v>670</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786254210792</t>
+          <t>9786253707408</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Türkçe Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>5. Sınıf Türkçe Yıl Boyu Soru Bankası</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>175</v>
+        <v>315</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786254210228</t>
+          <t>9786253707392</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Sınıf Öğretmenliği Konu Anlatımı (3 Cilt)</t>
+          <t>5. Sınıf Fen Bilimleri Yıl Boyu Soru Bankası</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>1190</v>
+        <v>349</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786254210655</t>
+          <t>9786253707385</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Kimya Öğretmenliği Çek Kopart Yaprak Test</t>
+          <t>5. Sınıf Matematik Yıl Boyu Soru Bankası</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>99</v>
+        <v>349</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786254210686</t>
+          <t>9786253707828</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Tarih Öğretmenliği Çek Kopart Yaprak Test</t>
+          <t>2026 MEB-AGS ÖABT Din Kültürü ve Ahlak Bilgisi Öğretmenliği Son 6 Sınav Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>99</v>
+        <v>190</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786254210334</t>
+          <t>9786253707712</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Türk Dili ve Edebiyatı Öğretmenliği Konu Anlatımı (2 Cilt)</t>
+          <t>2026 KPSS AGS ALES DGS TYT MSÜ Orijinal Paragraf Son 3 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>790</v>
+        <v>210</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786254210242</t>
+          <t>9786253707576</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Sınıf Öğretmenliği Çek Kopart Yaprak Test</t>
+          <t>2026 MEB-AGS Sayısal Yetenek Tamamı Çözümlü 20 Deneme</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>99</v>
+        <v>220</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786254210341</t>
+          <t>9786253707606</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Türkçe Öğretmenliği Konu Anlatımı</t>
+          <t>2026 MEB-AGS Tarih Tamamı Çözümlü 66 Deneme</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>699</v>
+        <v>250</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786254210327</t>
+          <t>9786253707682</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Tarih Öğretmenliği Konu Anlatımı</t>
+          <t>2026 MEB-AGS Sözel Yetenek Tamamı Çözümlü 20 Deneme</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>699</v>
+        <v>200</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786254210723</t>
+          <t>9786253707293</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Biyoloji Öğretmenliği Çek Kopart Yaprak Test</t>
+          <t>2026 DGS Sayısal-Sözel Yetenek Fasikül Fasikül Son 10 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>99</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786254210310</t>
+          <t>9786253707248</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Sosyal Bilgiler Öğretmenliği Konu Anlatımı (2 Cilt)</t>
+          <t>2026 DGS Sayısal-Sözel Yetenek Tamamı Çözümlü 7 Deneme</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>790</v>
+        <v>375</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786254210600</t>
+          <t>9786253707545</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Din Kültürü ve Ahlak Bilgisi, İmam Hatip Liseleri Meslek Dersleri Öğretmenliği Çek Kopart Yaprak Test</t>
+          <t>2026 DGS Sayısal-Sözel Yetenek Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>99</v>
+        <v>620</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786254210662</t>
+          <t>9786253707255</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT PDR Rehber Öğretmen Çek Kopart Yaprak Test</t>
+          <t>2026 DGS Sayısal-Sözel Yetenek Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>139</v>
+        <v>540</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786254210679</t>
+          <t>9786253708900</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Sosyal Bilgiler Öğretmenliği Çek Kopart Yaprak Test</t>
+          <t>2026 ÖABT Türkçe Öğretmenliği Dil Bilim - Dil Bilgisi Konu Anlatımı Yol Haritası 2</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>99</v>
+        <v>725</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786254210693</t>
+          <t>9786253708917</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Türk Dili ve Edebiyatı Öğretmenliği Çek Kopart Yaprak Test</t>
+          <t>2026 ÖABT Türkçe Öğretmenliği Eski Türk Edebiyatı Konu Anlatımı Yol Haritası 3</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>99</v>
+        <v>775</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786254210594</t>
+          <t>9786253708924</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Lise Matematik Öğretmenliği Çek Kopart Yaprak Test</t>
+          <t>2026 ÖABT Türkçe Öğretmenliği Çocuk Edebiyatı Halk Edebiyatı Yeni Türk Edebiyatı Konu Anlatımı Yol Haritası 4</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>99</v>
+        <v>940</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786254210280</t>
+          <t>9786253708894</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Okul Öncesi Öğretmenliği Çek Kopart Yaprak Test</t>
+          <t>2026 ÖABT Türkçe Öğretmenliği Yazma Eğitimi - Konuşma Eğitimi - Okuma Eğitimi - Dinleme Eğitimi Konu Anlatımı Yol Haritası 1</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>99</v>
+        <v>725</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786254210730</t>
+          <t>9786253708658</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Coğrafya Öğretmenliği Çek Kopart Yaprak Test</t>
+          <t>2026 KPSS - Ortaöğretim - Ön Lisans - DHBT 1-2 Tüm Adaylar İçin Konu Anlatımı Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>99</v>
+        <v>650</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786254210624</t>
+          <t>9786253708665</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Fizik Öğretmenliği Çek Kopart Yaprak Test</t>
+          <t>2026 KPSS - Ortaöğretim - Ön Lisans - DHBT 1-2 Tüm Adaylar İçin Soru Bankası</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>99</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786254210709</t>
+          <t>9786253708740</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Türkçe Öğretmenliği Çek Kopart Yaprak Test</t>
+          <t>2026 Rütbe Terfi Sınavlarına Hazırlık Yıldız 20 Deneme</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>99</v>
+        <v>390</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786254210631</t>
+          <t>9786253708764</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT İngilizce Öğretmenliği Çek Kopart Yaprak Test</t>
+          <t>KPSS ALES DGS MEB-AGS Tamamı Çözümlü Sözel Mantık Soru Bankası</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>99</v>
+        <v>310</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786254210402</t>
+          <t>9786253708757</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Fen Bilimleri Öğretmenliği Konu Anlatımı</t>
+          <t>2026 MEB-AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü 12 Deneme</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>720</v>
+        <v>200</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786254210303</t>
+          <t>9786253708184</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>2023 KPSS ÖABT Lise Matematik Öğretmenliği Konu Anlatımı</t>
+          <t>2026 KPSS Genel Kültür Anka Ekibi Tamamı Çözümlü Coğrafya 15 Deneme</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>499</v>
+        <v>160</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786254210426</t>
+          <t>9786253708153</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>2023 KPSS ÖABT Coğrafya Öğretmenliği Konu Anlatımı</t>
+          <t>2026 KPSS Genel Yetenek Anka Ekibi Tamamı Çözümlü 15 Deneme</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>499</v>
+        <v>375</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786254210365</t>
+          <t>9786253708771</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>2023 KPSS ÖABT Kimya Öğretmenliği Konu Anlatımı</t>
+          <t>KPSS ALES DGS MEB-AGS Tamamı Çözümlü Sayısal Mantık Soru Bankası</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>499</v>
+        <v>310</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786254210372</t>
+          <t>9786253708610</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>2023 KPSS ÖABT İngilizce Öğretmenliği Konu Anlatımı</t>
+          <t>MEB AGS Tüm Dersler Tamamı Çözümlü Çıkmış ve İkiz Sorular</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>399</v>
+        <v>560</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786253709044</t>
+          <t>9786253708078</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Sayısal-Sözel Yetenek Son 7 Sınav Çıkmış Sorular (23 Kasım 2025)</t>
+          <t>2026 KPSS Ortaöğretim Ön Lisans Motto Serisi Vatandaşlık Özet Ders Notu</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>279</v>
+        <v>250</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786253709051</t>
+          <t>9786253708405</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Sayısal-Sözel Yetenek Son 11 Sınav Çıkmış Sorular (23 Kasım 2025)</t>
+          <t>2026 KPSS Ortaöğretim Ön Lisans Motto Serisi Matematik-Geometri Özet Ders Notu</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>360</v>
+        <v>220</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786253708863</t>
+          <t>9786253708061</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Sözel Yetenek Son 11 Sınav Çıkmış Sorular (23 Kasım 2025)</t>
+          <t>2026 KPSS Ortaöğretim Ön Lisans Motto Serisi Tarih Özet Ders Notu</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>230</v>
+        <v>270</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786253709167</t>
+          <t>9786253708399</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Sayısal Yetenek Son 11 Sınav Çıkmış Sorular (23 Kasım 2025)</t>
+          <t>2026 KPSS Ortaöğretim Ön Lisans Motto Serisi Coğrafya Özet Ders Notu</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786253709198</t>
+          <t>9786253708382</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-A Grubu Tüm Dersler 2016-2025 Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>2026 KPSS Ortaöğretim Ön Lisans Motto Serisi Türkçe Özet Ders Notu</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>550</v>
+        <v>200</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786253708498</t>
+          <t>9786253708641</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Birebir Serisi Paragraf Soru Bankası</t>
+          <t>2025 T.C. MEB Şube Müdürü Soru Bankası Açıklamalı Çözümlü</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>425</v>
+        <v>500</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786254210297</t>
+          <t>9786253706951</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2023 KPSS ÖABT Okul Öncesi Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>T.C. Adalet Bakanlığı Zabıt Katibi Mülakat El Kitabı Soru Cevaplı</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>175</v>
+        <v>390</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786254210808</t>
+          <t>9786253708696</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2023 KPSS ÖABT Kimya Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 MEB Personelleri İçin GYS Şube Müdürü Kadrosu İçin 5 Deneme</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>175</v>
+        <v>210</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786254210747</t>
+          <t>9786253708689</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2023 KPSS ÖABT Lise Matematik Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 MEB Personelleri İçin GYS Şube Müdürü Kadrosu İçin Deneme İlaveli Soru Bankası</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>175</v>
+        <v>595</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786254210273</t>
+          <t>9786253708672</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2023 KPSS ÖABT Okul Öncesi Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 MEB Personelleri İçin GYS Şube Müdürü Kadrosu İçin Çıkmış Sorularla Desteklenmiş Konu Anlatımı</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>259</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786254210457</t>
+          <t>9786253708306</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2023 KPSS ÖABT Türk Dili ve Edebiyatı Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 Zihinsel Engelli Adaylar İçin EKPSS GK-GY Tüm Dersler (2016-2024) Çıkmış Sorular Kitabı</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>549</v>
+        <v>400</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786254210464</t>
+          <t>9786253708320</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2023 KPSS ÖABT Tarih Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 Genel Görme ve İşitme 2 Adaylar İçin EKPSS GK-GY Tüm Dersler (2016-2024) Çıkmış Sorular Kitabı</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>749</v>
+        <v>400</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786254210488</t>
+          <t>9786253708313</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2023 KPSS ÖABT Sosyal Bilgiler Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 İşitme 1 Adaylar İçin EKPSS GK-GY Tüm Dersler (2016-2024) Çıkmış Sorular Kitabı</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786254210549</t>
+          <t>9786253708429</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2023 KPSS ÖABT İlköğretim Matematik Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 ÖABT MEB-AGS Okul Öncesi Öğretmenliği Son 6 Sınav Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>415</v>
+        <v>250</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786254210570</t>
+          <t>9786253708177</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2023 KPSS ÖABT İngilizce Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Genel Kültür Anka Ekibi Tarih Tamamı Çözümlü 15 Deneme</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>320</v>
+        <v>190</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786254215155</t>
+          <t>9786253708467</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>2023 KPSS ÖABT Nevayi Türk Dili ve Edebiyatı 10 Fasikül Deneme Tamamı Çözümlü</t>
+          <t>YKS KPSS DGS ALES MEB-AGS Orijinal Paragraf Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>225</v>
+        <v>125</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786254215148</t>
+          <t>9786253708634</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2023 KPSS ÖABT Nevayi Türk Dili ve Edebiyatı Öğretmenliği Çözümlü Soru Bankası</t>
+          <t>2026 YKS KPSS DGS ALES MEB-AGS Papatya Serisi Paragraf Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>391.5</v>
+        <v>375</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786254213724</t>
+          <t>9786253708566</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Beden Eğitimi ve Spor Öğretmenliği Fairplay Serisi Konu Anlatımı</t>
+          <t>YKS KPSS Orijinal Dil Bilgisi Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>359</v>
+        <v>325</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786254210440</t>
+          <t>9786253708627</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Türkçe Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 YKS KPSS ALES DGS MEB-AGS Papatya Serisi Problemler Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>399</v>
+        <v>500</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786254210587</t>
+          <t>9786253708474</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Rehber Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 YKS KPSS DGS ALES MEB-AGS Papatya Serisi Paragraf Tamamı Çözümlü 15 Deneme</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>399</v>
+        <v>190</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786254210471</t>
+          <t>9786253708412</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Lise Matematik Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 MEB-AGS ÖABT Okul Öncesi Öğretmenliği Kapsamlı Konu Anlatımı</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>399</v>
+        <v>860</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786254210495</t>
+          <t>9786253707927</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Kimya Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 PAEM Komiser Yardımcılığı ve Rütbe Terfi Sınavlarına Hazırlık Yıldız Yaprak Test</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>399</v>
+        <v>425</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786254210532</t>
+          <t>9786253708351</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Fizik Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 Kaymakamlık KPSS ve Tüm Kurum Sınavları İçin İnsan Hakları Soru Bankası</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>399</v>
+        <v>310</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786254210501</t>
+          <t>9786253708573</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Din Kültürü ve Ahlak Bilgisi İmam Hatip Lisesi Meslek Dersleri Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>KPSS ALES DGS MEB-AGS Orijinal Sözel Mantık Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>349</v>
+        <v>245</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786254210563</t>
+          <t>9786253708580</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS ÖABT Biyoloji Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>KPSS ALES DGS MEB-AGS Orijinal Sayısal Mantık Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>399</v>
+        <v>275</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786254212307</t>
+          <t>9786253708603</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 TYT AYT KPSS ALES DGS MSÜ Resital Serisi Paragraf 4x20 Deneme Sınavı</t>
+          <t>KPSS ALES DGS MEB-AGS Orijinal Sayısal-Sözel Mantık Tamamı Çözümlü Soru Cevap Kitabı</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>12.9</v>
+        <v>370</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786254213755</t>
+          <t>9786253708122</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 ÖABT Beden Eğitimi ve Spor Öğretmenliği Fairplay Serisi Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 KPSS MEB-AGS KPSS Tüm Ösym Sınavlarına Yönelik Tarih Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>199</v>
+        <v>620</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786253704186</t>
+          <t>9786253708146</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS ALES Türkçe-Paragraf Sözcükte-Anlam Sözel Mantık Video Ders Notları</t>
+          <t>2026 KPSS Genel Kültür Vatandaşlık Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>99</v>
+        <v>340</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786253700461</t>
+          <t>9786253708207</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Finansal Muhasebe SMMM Yeterlilik Sınavlarına Hazırlık</t>
+          <t>2026 MEB-AGS ALES DGS TYT MSÜ Sözel Yetenek Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>349</v>
+        <v>450</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786253708986</t>
+          <t>9786253708344</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin Özel Hukuk Konu Anlatımı</t>
+          <t>2026 Kaymakamlık-Adli ve İdari Hakimlik-Paem-Misyon Koruma-KPSS ve Diğer Tüm Kurum Sınavları İçin Cumhurbaşkanlığı Hükümet Sistemi Çözümlü Sorular</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>1240</v>
+        <v>225</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786253708962</t>
+          <t>9786253708337</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin İktisat Konu Anlatımı</t>
+          <t>2026 Kaymakamlık Sınavlarına Hazırlık 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>1240</v>
+        <v>375</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786253708993</t>
+          <t>9786253708450</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin Kamu Hukuku Konu Anlatımı</t>
+          <t>2025 GYS T.C. Adalet Bakanlığı Yazı İşleri Müdürü Kadrosu İçin 3 Deneme</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>1240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786253708979</t>
+          <t>9786253708368</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin Maliye Konu Anlatımı</t>
+          <t>2025 GYS T.C. Milli Eğitim Bakanlığı Şube Müdürü Kadrosu İçin Soru Bankası</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>1125</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786253709082</t>
+          <t>9786253706869</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin Maliye Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 MEB-AGS Mevzuat Bilgisi Video Ders Notları</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>620</v>
+        <v>340</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786253709013</t>
+          <t>9786253706852</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin İktisat Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 MEB-AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Video Ders Notları</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>620</v>
+        <v>490</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786253708535</t>
+          <t>9786253706791</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT-AYT Birebir Serisi Paragraf Soru Bankası</t>
+          <t>2026 MEB-AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>425</v>
+        <v>660</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786253708511</t>
+          <t>9786253709143</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Birebir Serisi Paragraf Soru Bankası</t>
+          <t>8. Sınıf LGS 2018-2025 Konu Konu Son 8 Yıl Çıkmış Sorular Sözel Bölüm</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>425</v>
+        <v>329</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786253708504</t>
+          <t>9786253709150</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Birebir Serisi Paragraf Soru Bankası</t>
+          <t>8. Sınıf LGS 2018-2025 Konu Konu Son 8 Yıl Çıkmış Sorular Sayısal Bölüm</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>425</v>
+        <v>329</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786254215377</t>
+          <t>9786253709204</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 Yıldız Serisi PAEM Misyon Koruma Rütbe Terfi ve Tüm Branş Sınavlarına Hazırlık Yıldız Soru Bankası</t>
+          <t>8. Sınıf LGS 2018-2025 Tüm Dersler Konu Konu Son 8 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>385</v>
+        <v>369</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786253702946</t>
+          <t>9786253709570</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Genel Kültür Tamamı Çözümlü Tarih 15 Deneme</t>
+          <t>8.Sınıf LGS 2021-2025 Tüm Dersler Fasikül Fasikül Tıpkı Basım Son 5 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>149</v>
+        <v>369</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786254424595</t>
+          <t>9786253709020</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Kimya Öğretmenliği Soru Bankası</t>
+          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin Muhasebe Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>215</v>
+        <v>810</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786254213618</t>
+          <t>9786253707859</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS Eğitim Bilimleri Öğretmenler Ekibi Öğrenme Psikolojisi Tamamı Çözümlü 23 Deneme Sınavı</t>
+          <t>7. Sınıf Türkçe Yıl Boyu Soru Bankası</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>89</v>
+        <v>350</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786254213571</t>
+          <t>9786253708979</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2023 KPSS Eğitim Bilimleri Öğretmenler Ekibi Gelişim Psikolojisi Tamamı Çözümlü 23 Deneme Sınavı</t>
+          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin Maliye Konu Anlatımı</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>64</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786254213625</t>
+          <t>9786253709082</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 KPSS Eğitim Bilimleri Öğretmenler Ekibi Öğretim İlke ve Yöntemleri Tamamı Çözümleri 23 Deneme Sınavı</t>
+          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin Maliye Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>99</v>
+        <v>620</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786254211171</t>
+          <t>9786253709013</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Yargı 2022 MEB ÖKBS Uzman Öğretmenlik Soru Bankası Çözümlü</t>
+          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin İktisat Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>179</v>
+        <v>620</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786053077961</t>
+          <t>9786253708535</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları ÖABT Kimya Öğretmenliği Soru Bankası</t>
+          <t>2026 TYT-AYT Birebir Serisi Paragraf Soru Bankası</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>99</v>
+        <v>425</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786254212734</t>
+          <t>9786253708511</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖKBS Başöğretmen Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Birebir Serisi Paragraf Soru Bankası</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>129</v>
+        <v>425</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786254428036</t>
+          <t>9786253708504</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Beden Eğitimi Öğretmenliği Sprint 1424 Soru Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 DGS Birebir Serisi Paragraf Soru Bankası</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>99</v>
+        <v>425</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786254424403</t>
+          <t>9786253707453</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Rehber Öğretmenliği Konu Anlatımı Yargı Yayınları</t>
+          <t>6. Sınıf Ders Arkadaşım Yıl Boyu Sosyal Bilgiler Soru Bankası</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786254424410</t>
+          <t>9786253707422</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Okul Öncesi Öğretmenliği Konu Anlatımı Yargı Yayınları</t>
+          <t>6. Sınıf Matematik Yıl Boyu Soru Bankası</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>195</v>
+        <v>390</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786254210211</t>
+          <t>9786253707415</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Okul Öncesi Öğretmenliği Kindergarten Tamamı Çözümlü Soru Bankası Yargı Yayınları</t>
+          <t>5. Sınıf Sosyal Bilgiler Yıl Boyu Soru Bankası</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>189</v>
+        <v>350</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786254212000</t>
+          <t>9786253707439</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖKBS Çıkması Muhtemel Sorular Uzman Öğretmenlik Sınavına Yönelik Çözümlü Soru Bankası Yargı Yayınları</t>
+          <t>6. Sınıf Türkçe Yıl Boyu Soru Bankası</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>110</v>
+        <v>325</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786254211904</t>
+          <t>9786253707446</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖKBS Kariyer Basamakları Uzman Öğretmenlik Sınavına Yönelik Tamamı Çözümlü 5 Deneme Yargı Yayınları</t>
+          <t>6. Sınıf Fen Bilimleri Yıl Boyu Soru Bankası</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>79</v>
+        <v>325</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786053078029</t>
+          <t>9786253708733</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları ÖABT 5 Pekiyi Sınıf Öğretmenliği Soru Bankası</t>
+          <t>5. Sınıf Ders Arkadaşım Adım Adım Paragraf Soru Bankası</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>110</v>
+        <v>249</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786254424113</t>
+          <t>9786253708702</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2022 KPSS A Grubu - Hukuk İktisat Maliye Muhasebe Çek Kopart Yaprak Test</t>
+          <t>8. Sınıf Ders Arkadaşım Adım Adım Paragraf Soru Bankası</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>149</v>
+        <v>249</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786254424649</t>
+          <t>9786253708931</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Coğrafya Öğretmenliği Soru Bankası Yargı Yayınları</t>
+          <t>Pomodoro Sıfırdan Zirveye KPSS ALES DGS MEB-AGS TYT-AYT Matematik Canlı Ders Kitabı</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>225</v>
+        <v>290</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786254424380</t>
+          <t>9786253708818</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Sosyal Bilgiler Öğretmenliği Konu Anlatımı 2 Cilt</t>
+          <t>AYT Adayları ve Ara Sınıflar İçin Taktiklerle Logaritma Diziler Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>420</v>
+        <v>190</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786254424342</t>
+          <t>9786253708825</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Türkçe Öğretmenliği Konu Anlatımı</t>
+          <t>AYT Adayları ve Ara Sınıflar İçin Taktiklerle Polinomlar 2. Dereceden Denklemler Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>315</v>
+        <v>200</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786254427954</t>
+          <t>9786253708856</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Beden Eğitimi Öğretmenliği Sprint Alan Eğitimi Tamamı Çözümlü Konu Anlatımı + 10 Deneme</t>
+          <t>Tüm Adaylar İçin Taktiklerle Trigonometri Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>49</v>
+        <v>210</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786254424564</t>
+          <t>9786253708801</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Fizik Öğretmenliği Soru Bankası Yargı Yayınları</t>
+          <t>Tüm Adaylar İçin Taktiklerle Mantık Kümeler Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C283" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786254424472</t>
+          <t>9786253708795</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Din Kültürü ve Ahlak Bilgisi İmam Hatip Lisesi Meslek Dersleri Öğretmenliği Konu Anlatımı</t>
+          <t>Tüm Adaylar İçin Taktiklerle Limit - Türev - İntegral Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>175</v>
+        <v>360</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786254424373</t>
+          <t>9786258576450</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Lise Matematik Öğretmenliği Konu Anlatımı</t>
+          <t>2026 MEB-AGS Tüm Dersler Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>215</v>
+        <v>249</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786254426292</t>
+          <t>9786258576443</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT AlanPerver Tarih Öğretmenliği Yaprak Test</t>
+          <t>2026 KPSS MEB-AGS Matematik Çöz İzle Kazan Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>69</v>
+        <v>420</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786254424427</t>
+          <t>9786258576238</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Kimya Öğretmenliği Konu Anlatımı</t>
+          <t>8. Sınıf LGS Paragraf Son Tur Soru Bankası</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>190</v>
+        <v>159</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786254427961</t>
+          <t>9786253709730</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Beden Eğitimi Öğretmenliği Sprint Tamamı Çözümlü 5'li Deneme</t>
+          <t>8. Sınıf Paragraf Tamamı Video Çözümlü 20 Deneme</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>41</v>
+        <v>229</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786254210204</t>
+          <t>9786258576467</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Okul Öncesi Öğretmenliği Kindergarten Tamamı Çözümlü 10 TG Deneme</t>
+          <t>2026 MEB-AGS Mevzuat Bilgisi Pratik Yaptıran Soru-Cevap Kitabı</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>129</v>
+        <v>530</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786254424458</t>
+          <t>9786258576474</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Fizik Öğretmenliği Konu Anlatımı</t>
+          <t>2026 MEB-AGS Anahtarı Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Konu Anlatımı Modül 1</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>199</v>
+        <v>700</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786254424496</t>
+          <t>9786258576481</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Beden ve Spor Öğretmenliği Konu Anlatımı</t>
+          <t>2026 MEB-AGS Anahtarı Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Konu Anlatımı Modül 2</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>200</v>
+        <v>580</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786254427909</t>
+          <t>9786258576382</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Beden Eğitimi Öğretmenliği Sprint TG Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 KPSS ve Diğer Tüm Sınavlara Yönelik Tamamı Çözümlü Vatandaşlık Soru Bankası</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>64</v>
+        <v>490</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786254428302</t>
+          <t>9786258576375</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT AlanPerver Psikolojik Danışmanlık ve Rehber Öğretmen Pratik Konu Anlatımı</t>
+          <t>2026 KPSS ve Diğer Tüm Sınavlara Yönelik Tamamı Çözümlü Vatandaşlık 20 Deneme</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>49</v>
+        <v>220</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786254428265</t>
+          <t>9786253709556</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Payidar Türkçe Öğretmenliği 1150 Soru Tamamı Detaylı Çözümlü Soru Bankası</t>
+          <t>Yargı Ders Arkadaşım LGS Plan Takip Defteri</t>
         </is>
       </c>
       <c r="C294" s="1">
         <v>139</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786053077664</t>
+          <t>9786258576283</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2019 ÖABT Değişim Serisi VIP Coğrafya Öğretmenliği Tamamı Çözümlü 41 Deneme</t>
+          <t>2026 POMEM Mülakata Hazırlık Soru Bankası</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>99</v>
+        <v>250</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786254420931</t>
+          <t>9786258576276</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>KPSS ÖABT Tarih Öğretmenliği Konu Özetli Soru Cevap</t>
+          <t>2026 Polis Misyon Koruma Sınavlarına Hazırlık Diplomat Yaprak Test</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>19.9</v>
+        <v>360</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786254424809</t>
+          <t>9786258576290</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Din Kültürü ve Ahlak Bilgisi İmam Hatip Lisesi Meslek Dersleri Öğretmenleri Yaprak Test</t>
+          <t>2026 Polis Misyon Sınavlarına Hazırlık Konu Anlatımlı Modüler Set</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>59</v>
+        <v>2980</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786254428708</t>
+          <t>9786258576252</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Beden Eğitimi ve Spor Öğretmenliği Hap Kitap</t>
+          <t>2026 Polis Misyon Sınavlarına Hazırlık Rota Modüler Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>99</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786254429484</t>
+          <t>9786258576269</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Alan Bilgisi Payidar Türkçe Öğretmenliği 4 Temel Beceri ve Alan Eğitimi 10x20 Deneme</t>
+          <t>2026 Polis Misyon Koruma Sınavlarına Hazırlık Diplomat 10 Deneme</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>55</v>
+        <v>340</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786254429514</t>
+          <t>9786258576245</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Class Okul Öncesi Öğretmenliği Tamamı Çözümlü 5 Deneme</t>
+          <t>2026 Polis Misyon Koruma Sınavlarına Hazırlık Diplomat Soru Bankası</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>99</v>
+        <v>990</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786254424755</t>
+          <t>9786253709860</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Kimya Öğretmenliği Yaprak Test</t>
+          <t>2026 ÖABT MEB-AGS Fen Bilimleri Öğretmenliği Konu Anlatımı</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>59</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786254424786</t>
+          <t>9786253708832</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Fizik Öğretmenliği Yaprak Test</t>
+          <t>AYT Adayları ve Ara Sınıflar İçin Taktiklerle 2. Dereceden Eşitsizlikler Parabol Konu Anlatımlı Soru</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>59</v>
+        <v>190</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786254424823</t>
+          <t>9786258576306</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Beden Eğitimi ve Spor Öğretmenliği Yaprak Test</t>
+          <t>2026 MEB AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Ölçme ve Değerlendirme Soru Bankası</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>89</v>
+        <v>379</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786254424656</t>
+          <t>9786258576313</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Beden Eğitimi ve Spor Öğretmenliği Soru Bankası</t>
+          <t>2026 MEB AGS Öğretmen Adayları İçin İnsan Hakları Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>140</v>
+        <v>170</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786254428975</t>
+          <t>9786253709648</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2022 KPSS ÖABT Tarih Öğretmenliği Soru Cevap</t>
+          <t>2026 MEB-AGS ÖABT Fen Bilimleri Öğretmenliği Konu Anlatımı</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>46</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786254424861</t>
+          <t>9786258576221</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Türk Dili ve Edebiyatı Öğretmenliği 75te 75 Tamamı Çözümlü 10 Deneme</t>
+          <t>Atabey ile Bektemur (İADESİZ ÜRÜN)</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>149</v>
+        <v>105</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786254427121</t>
+          <t>9786253709990</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Göbeklitepe Serisi Tarih Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 MEB-AGS ÖABT Fen Bilimleri Öğretmenliği 2020-2025 Tamamı Çözümlü Çıkmış 6 Sınav Soruları</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786254428494</t>
+          <t>9786258576016</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT NEVAYİ Türk Dili ve Edebiyatı Öğretmenliği Çözümlü Soru Bankası</t>
+          <t>2026 MEB-AGS ÖABT Fen Bilimleri Öğretmenliği 2020-2025 Tamamı Çözümlü 6 Deneme</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>295</v>
+        <v>280</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786254424724</t>
+          <t>9786258576009</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Sınıf Öğretmenliği Yaprak Test</t>
+          <t>2026 MEB-AGS ÖABT Fen Bilimleri Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>89</v>
+        <v>820</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786254428692</t>
+          <t>9786253709396</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Beden Eğitimi ve Spor Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>AYT Fen Bilimleri 3 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>79</v>
+        <v>55</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786052844496</t>
+          <t>9786253709389</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2020 ÖABT Beden Eğitimi Öğretmenliği 75'te 75 Tamamı Çözümlü 10 Deneme Sınavı</t>
+          <t>AYT Biyoloji 8 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>44</v>
+        <v>55</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786052844182</t>
+          <t>9786258576047</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2020 ÖABT Coğrafya Öğretmenliği Yaprak Test</t>
+          <t>2026 KPSS-A Grubu Hukuk Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>20</v>
+        <v>550</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786254428791</t>
+          <t>9786258576184</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Sosyal Bilgiler Öğretmenliği Tamamı Çözümlü 5 Deneme</t>
+          <t>2026 MEB-AGS Coğrafya Tamamı Çözümlü 66 Deneme</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>59</v>
+        <v>250</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786254428449</t>
+          <t>9786258576177</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Performans Beden Eğitimi Öğretmenliği Konu Anlatımı</t>
+          <t>2026 MEB-AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Program Okuryazarlığı Sınıf Yönetimi Video Ders Notları</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>230</v>
+        <v>199</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786254426308</t>
+          <t>9786258576054</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT AlanPerver Sınıf Öğretmenliği Yaprak Test</t>
+          <t>2026 MEB-AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Ölçme ve Değerlendirme Video Ders Notları</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>64</v>
+        <v>299</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786254424991</t>
+          <t>9786258576146</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Fizik Öğretmenliği 75te 75 Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 MEB-AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Rehberlik Video Ders Notları</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>149</v>
+        <v>189</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786254424977</t>
+          <t>9786258576078</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Fen Bilimleri Öğretmenliği 75te 75 Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 MEB-AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Öğretim Yöntem ve Teknikleri Video Ders Notları</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>149</v>
+        <v>240</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786254424946</t>
+          <t>9786258576214</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Beden Eğitimi ve Spor Öğretmenliği 75te 75 Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 MEB-AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü Soru Bankası Modül 2</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>149</v>
+        <v>620</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786254424816</t>
+          <t>9786258576207</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Biyoloji Öğretmenliği Yaprak Test</t>
+          <t>2026 MEB-AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü Soru Bankası Modül 1</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>59</v>
+        <v>270</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786254424700</t>
+          <t>9786253709136</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Lise Matematik Öğretmenliği Yaprak Test</t>
+          <t>LGS'de Son 21 Yılda Çıkan Önemli Türkçe Sınav Kelimeleri</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>59</v>
+        <v>200</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786254424397</t>
+          <t>9786253709112</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Sınıf Öğretmenliği Konu Anlatımı 3 Cilt</t>
+          <t>YDT YKS Dilde Son 15 Yılda Kullanılan Önemli Sınav Kelimeleri</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>420</v>
+        <v>200</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786254421150</t>
+          <t>9786253709129</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT SPRINT Beden Eğitimi Öğretmenliği Çözümlü Soru Bankası</t>
+          <t>KPSS DGS ALES TYT MSÜ EKPSS AGS Son 11 Yılda Paragrafta Kullanılan Önemli Sınav Kelimeleri</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>75</v>
+        <v>220</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786052844137</t>
+          <t>9786253709099</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2020 ÖABT Tarih Öğretmenliği Soru Bankası</t>
+          <t>LGS'de Son 16 Yılda Kullanılan Önemli İngilizce Sınav Kelimeleri</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>184</v>
+        <v>200</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786053077893</t>
+          <t>9786253709105</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>ÖABT ANTİKOR Biyoloji Öğretmenliği Soru Bankası</t>
+          <t>YDS'de Son 13 Yılda Kullanılan Önemli Sınav Kelimeleri</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786052849095</t>
+          <t>9786253709372</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Kimya Öğretmenliği 75'te 75 Tamamı Çözümlü 10 Deneme Sınavı</t>
+          <t>AYT Kimya 8 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>35</v>
+        <v>55</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786052849286</t>
+          <t>9786253709365</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Din Kültürü ve Ahlak Bilgisi İmam Hatip Lisesi Meslek Dersleri Öğretmenliği Konu Anlatımı</t>
+          <t>AYT Fizik 8 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>108</v>
+        <v>55</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786052849347</t>
+          <t>9786253709358</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Beden Eğitimi ve Spor Öğretmenliği Soru Bankası</t>
+          <t>AYT Edebiyat 6 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>62</v>
+        <v>55</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786052849354</t>
+          <t>9786253709341</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Coğrafya Öğretmenliği Konu Anlatımı</t>
+          <t>AYT Matematik 3 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>162</v>
+        <v>55</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786052849392</t>
+          <t>9786253709334</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Coğrafya Öğretmenliği Soru Bankası</t>
+          <t>TYT Fen Bilimleri 6 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>95</v>
+        <v>55</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786052849675</t>
+          <t>9786253709327</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Türkçe Öğretmenliği 75'te 75 Tamamı Çözümlü 10 Deneme Sınavı</t>
+          <t>TYT Biyoloji 16 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>37</v>
+        <v>55</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786053079453</t>
+          <t>9786253709310</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Antikor Biyoloji Öğretmenliği Soru Bankası</t>
+          <t>TYT Kimya 16 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>110</v>
+        <v>55</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786052849644</t>
+          <t>9786253709303</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Tarih Öğretmenliği Yaprak Test</t>
+          <t>TYT Fizik 16 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>27</v>
+        <v>55</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786052849576</t>
+          <t>9786253709297</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Türk Dili ve Edebiyatı Öğretmenliği Soru Bankası</t>
+          <t>TYT Sosyal Bilimler 6 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>129</v>
+        <v>55</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786052849569</t>
+          <t>9786253709280</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Türk Dili ve Edebiyatı Öğretmenliği Yaprak Test</t>
+          <t>TYT Coğrafya 16 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>27</v>
+        <v>55</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786052849408</t>
+          <t>9786253709273</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Beden Eğitimi ve Spor Öğretmenliği Yaprak Test</t>
+          <t>TYT Tarih 16 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786052849262</t>
+          <t>9786253709266</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Okul Öncesi Öğretmenliği Soru Bankası</t>
+          <t>TYT-AYT Paragraf 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>69</v>
+        <v>55</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786052849255</t>
+          <t>9786253709259</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Fen Bilimleri Öğretmenliği Konu Anlatımı</t>
+          <t>TYT Problemler 10 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>150</v>
+        <v>55</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786052849170</t>
+          <t>9786253709242</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Fizik Öğretmenliği Soru Bankası</t>
+          <t>TYT Türkçe 3 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>75</v>
+        <v>55</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786052849163</t>
+          <t>9786253709235</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Fizik Öğretmenliği Yaprak Test</t>
+          <t>TYT Matematik 3 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>22</v>
+        <v>55</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786052849132</t>
+          <t>9786253709655</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Okul Öncesi Öğretmenliği Yaprak Test</t>
+          <t>2026 MEB - AGS İçin ÖABT Sınıf Öğretmenliği 2021-2025 Tamamı Çözümlü Son 5 Sınav Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>27</v>
+        <v>269</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786052849057</t>
+          <t>9786253709853</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Lise Matematik Öğretmenliği Soru Bankası</t>
+          <t>2026 EKYS Okul Müdürlüğü Müdür Başyardımcılığı ve Müdür Yardımcılığı 5 Deneme (İADESİZ ÜRÜN)</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>95</v>
+        <v>210</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786052848982</t>
+          <t>9786253709839</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT İngilizce Öğretmenliği Konu Anlatımı</t>
+          <t>2026 EKYS Okul Müdürlüğü Müdür Başyardımcılığı ve Müdür Yardımcılığı Konu Anlatımı(İADESİZ ÜRÜN)</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>129</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786052848913</t>
+          <t>9786253709846</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Tarih Öğretmenliği Konu Anlatımı</t>
+          <t>2026 EKYS Okul Müdürlüğü Müdür Başyardımcılığı ve Müdür Yardımcılığı Soru Bankası (İADESİZ ÜRÜN)</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>199</v>
+        <v>540</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786052847930</t>
+          <t>9786253708481</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2020 ÖABT Sosyal Bilgiler Öğretmenliği Tamamı Çözümlü 15 Deneme</t>
+          <t>2026 MEB-AGS Birebir Serisi Paragraf Soru Bankası</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>29.9</v>
+        <v>300</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786052847602</t>
+          <t>9786253708528</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2020 KPSS Eğitim Bilimleri Muhteşem Tamamı Çözümlü 3 Deneme</t>
+          <t>2026 EKPSS Birebir Serisi Paragraf Soru Bankası</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>18</v>
+        <v>300</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786052847152</t>
+          <t>9786253709822</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2020 ÖABT Sınıf Öğretmenliği Sınıfın Kilidi Alan Eğitimi Tamamı Çözümlü 15 Deneme</t>
+          <t>2026 Tüm Adaylar İçin Türkçenin Yönderinden Tamamı Çözümlü Paragraf 10 Deneme</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>32</v>
+        <v>190</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786052845479</t>
+          <t>9786253709815</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2020 KPSS Eğitim Bilimleri Gelişim Psikolojisi Ders Notları</t>
+          <t>2026 ÖABT MEB-AGS Beden Eğitimi ve Spor Öğretmenliği Tamamı Çözümlü Son 6 Sınav Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>10</v>
+        <v>300</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786052844472</t>
+          <t>9786253709662</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2020 ÖABT Türkçe Öğretmenliği 75 te 75 Tamamı Çözümlü 10 Deneme Sınavı</t>
+          <t>2026 ÖABT MEB-AGS Türkçe Öğretmenliği Tamamı Çözümlü Son 6 Sınav Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>44</v>
+        <v>325</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786052844380</t>
+          <t>9786253709808</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2020 ÖABT Biyoloji Öğretmenliği 75 te 75 Tamamı Çözümlü 10 Deneme Sınavı</t>
+          <t>2026 ÖABT MEB-AGS Türk Dili ve Edebiyatı Öğretmenliği Tamamı Çözümlü Son 6 Sınav Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>44</v>
+        <v>310</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786052844359</t>
+          <t>9786253709754</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2020 ÖABT İlköğretim Matematik Öğretmenliği 75 te 75 Tamamı Çözümlü 10 Deneme Sınavı</t>
+          <t>2026 MEB EKYS Türkiye Yüzyılı Maarif Modeli Video Ders Notları ve Soru Bankası (İADESİZ ÜRÜN)</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>44</v>
+        <v>440</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786052844144</t>
+          <t>9786253708849</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2020 ÖABT Din Kültürü ve Ahlak Bilgisi, İmam Hatip Lisesi Meslek Dersleri Öğretmenliği Soru Bankası</t>
+          <t>2026 KPSS ve Tüm Kurum Sınavları İçin Kendini Güncelleyen Güncel Bilgiler</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>59</v>
+        <v>280</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786052844052</t>
+          <t>9786253709709</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2020 ÖABT İlköğretim Matematik Öğretmenliği Soru Bankası</t>
+          <t>Tüm Adaylar İçin Matematik Garanti 10 Net Cepte</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>95</v>
+        <v>190</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786254421211</t>
+          <t>9786253708948</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Okul Öncesi Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 ÖABT MEB-AGS Beden Eğitimi ve Spor Öğretmenliği Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>52</v>
+        <v>210</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786254421297</t>
+          <t>9786253709228</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Sosyal Bilgiler Sosyalin Anahtarı Alan Eğitimi 20 Deneme Çözümlü</t>
+          <t>2026 MEB-AGS Anka Ekibi Sayısal Yetenek Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>27</v>
+        <v>340</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786254421518</t>
+          <t>9786253709617</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT NEVAYİ Türk Dili ve Edebiyatı Öğretmenliği Çözümlü Soru Bankası</t>
+          <t>2026 MEB-AGS ÖABT Okul Öncesi Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>130</v>
+        <v>460</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786254421594</t>
+          <t>9786253709600</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Sınıf Öğretmenliği Alan Eğitimi Soru Bankası Çözümlü</t>
+          <t>2026 MEB-AGS ALES DGS TYT MSÜ Anka Ekibi Sözel Yetenek Tamamı Çözümlü 15 Deneme</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>45</v>
+        <v>240</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786254428685</t>
+          <t>9786253709594</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Class Serisi Sınıf Öğretmenliği Alan Eğitimi Konu Anlatımı</t>
+          <t>2026 MEB-AGS Anka Ekibi Tarih Tamamı Çözümlü 15 Deneme</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>99</v>
+        <v>190</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786254424779</t>
+          <t>9786253709211</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT İlköğretim Matematik Öğretmenliği Yaprak</t>
+          <t>2026 KPSS Anka Ekibi Genel Yetenek Tamamı Çözümlü Matematik Soru Bankası</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>59</v>
+        <v>400</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786254424748</t>
+          <t>9786253709587</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Okul Öncesi Öğretmenliği Yaprak Test</t>
+          <t>2026 ÖABT MEB-AGS DKAB-DHBT Din Kültürü ve Ahlak Bilgisi Öğretmenliği Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>59</v>
+        <v>210</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786254424885</t>
+          <t>9786253708955</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Sınıf Öğretmenliği 75te 75 Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 ÖABT MEB-AGS Beden Eğitimi ve Spor Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>149</v>
+        <v>500</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786254424519</t>
+          <t>9786253709716</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Türk Dili ve Edebiyatı Öğretmenliği Soru Bankası</t>
+          <t>2026 ÖABT MEB-AGS Beden Eğitimi ve Spor Öğretmenliği Konu Anlatımı</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>245</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786254424489</t>
+          <t>9786253709174</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Coğrafya Öğretmenliği Konu Anlatımı</t>
+          <t>2026 ALES VIP Son 10 Sınav Fasikül Fasikül Çıkmış Sorular (23 Kasım 2025 Sınavı Dahil)</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>225</v>
+        <v>520</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786254424588</t>
+          <t>9786253709181</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Okul Öncesi Öğretmenliği Soru Bankası</t>
+          <t>2026 Anka Ekibi MEB-AGS KPSS 20 Derste Sayısal Yetenek Genel Tekrar Video Ders Notları</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>215</v>
+        <v>350</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786254424601</t>
+          <t>9786253709006</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT İngilizce Öğretmenliği Soru Bankası</t>
+          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin Muhasebe Konu Anlatımı</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>170</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786254424670</t>
+          <t>9786253709068</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Türkçe Öğretmenliği Yaprak Test</t>
+          <t>2026 ALES Sayısal-Sözel Yetenek Son 11 Sınav Çıkmış Sorular (Ekonomik Seri)</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>59</v>
+        <v>199</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786254424878</t>
+          <t>9786253709075</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Türkçe Öğretmenliği 75'te 75 Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 ALES Sayısal-Sözel Yetenek Son 7 Sınav Çıkmış Sorular (Ekonomik Seri)</t>
         </is>
       </c>
       <c r="C366" s="1">
         <v>149</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786254424953</t>
+          <t>9786253708788</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Biyoloji Öğretmenliği 75'te 75 Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 KPSS Tüm Adaylar İçin GK-GY Tüm Dersler Fasikül Fasikül On Numara 5 Yıldız 10 Deneme</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>149</v>
+        <v>620</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786254427923</t>
+          <t>9786253709044</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Sosyal Bilgiler Öğretmenliği Sosyalin Yarısı Tamamı Çözümlü 15 Deneme</t>
+          <t>2026 ALES Sayısal-Sözel Yetenek Son 7 Sınav Çıkmış Sorular (23 Kasım 2025)</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>64</v>
+        <v>279</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786254427978</t>
+          <t>9786253709051</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Sosyal Bilgiler Öğretmenliği Yan Bilimler Alan Eğitimi Tamamı Çözümlü Muhteşem 10’lu Deneme Sınavı</t>
+          <t>2026 ALES Sayısal-Sözel Yetenek Son 11 Sınav Çıkmış Sorular (23 Kasım 2025)</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>64</v>
+        <v>360</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786254427985</t>
+          <t>9786253708863</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Rehberlik ve Psikolojik Danışmanlık Therapy Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 ALES Sözel Yetenek Son 11 Sınav Çıkmış Sorular (23 Kasım 2025)</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>99</v>
+        <v>230</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786254428289</t>
+          <t>9786253709167</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Payidar Türkçe Öğretmenliği Sınavdan Önce Son Prova 5 Deneme</t>
+          <t>2026 ALES Sayısal Yetenek Son 11 Sınav Çıkmış Sorular (23 Kasım 2025)</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>89</v>
+        <v>189</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786254422584</t>
+          <t>9786253709198</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2021 KPSS ÖABT Alanperver Sosyal Bilgiler Öğretmenliği Yaprak Test</t>
+          <t>2026 KPSS-A Grubu Tüm Dersler 2016-2025 Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>49</v>
+        <v>550</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786254424434</t>
+          <t>9786253708498</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT İlköğretim Matematik Öğretmenliği Konu Anlatımı</t>
+          <t>2026 ALES Birebir Serisi Paragraf Soru Bankası</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>195</v>
+        <v>425</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786254424441</t>
+          <t>9786253708986</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT İngilizce Öğretmenliği Konu Anlatımı</t>
+          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin Özel Hukuk Konu Anlatımı</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>190</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786254424465</t>
+          <t>9786253708962</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Fen Bilimleri Öğretmenliği Konu Anlatımı</t>
+          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin İktisat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>215</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786254424502</t>
+          <t>9786253708993</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Lise Matematik Öğretmenliği Soru Bankası</t>
+          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin Kamu Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>225</v>
-[...8324 lines deleted...]
-        <v>310</v>
+        <v>1240</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>