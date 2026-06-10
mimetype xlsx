--- v2 (2026-04-03)
+++ v3 (2026-06-10)
@@ -85,5665 +85,6460 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786253703547</t>
+          <t>9786258785166</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>A1 A2 B1 B2 Yaprak Testlerle Konuşmayı Öğren Bang Bang Worksheets</t>
+          <t>2027 ALES Sözel Yetenek Son 11 Sınav Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>230</v>
+        <v>315</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786254219405</t>
+          <t>9786258576412</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Türk Dili ve Edebiyatı Yaprak Test</t>
+          <t>TYT Tamamı Video Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>169</v>
+        <v>499</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258576597</t>
+          <t>9786258576429</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS MEBİM Paragraf 8 Adet Genel Deneme</t>
+          <t>AYT Eşit Ağırlık Tamamı Video Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>220</v>
+        <v>390</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258576559</t>
+          <t>9786258576436</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS MEBİM Matematik 8 Adet Genel Deneme</t>
+          <t>AYT Sayısal Tamamı Video Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>220</v>
+        <v>390</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786253702731</t>
+          <t>9786258785173</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS KPSS ALES DGS Kelebek Serisi Tamamı Çözümlü Paragraf 25 Deneme</t>
+          <t>2027 ALES Sayısal Yetenek Son 11 Sınav Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>249</v>
+        <v>220</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258576719</t>
+          <t>9786258785111</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>TYT-MSÜ Matematik Geometri 2018-2026 Çıkmış Sınav Soruları</t>
+          <t>2027 ALES Sayısal-Sözel Yetenek Son 7 Sınav Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786253704605</t>
+          <t>9786258785142</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS ÖABT Sosyal Bilgiler Öğretmenliği Soru Bankası</t>
+          <t>2027 ALES Sayısal-Sözel Yetenek Son 7 Sınav Çıkmış Sorular (Ekonomik Seri)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>850</v>
+        <v>149</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786254217203</t>
+          <t>9786258785234</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Beden Eğitimi ve Spor Öğretmenliği Fairplay Soru Bankası</t>
+          <t>KPSS Vatandaşlık Manifest Serisi 777 Soruda Tamamı Video Çözümlü Tekrar Kitabı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>459</v>
+        <v>170</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786254216008</t>
+          <t>9786258785081</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yargı Yayınları 2023 ÖABT Sosyal Bilimler Öğretmenliği Tamamı Çözümlü 25 Deneme</t>
+          <t>2026 Eğitim Bilimleri MEB-AGSnin Kilidi Tamamı Çözümlü 10 Branş Deneme</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>199</v>
+        <v>349</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258576542</t>
+          <t>9786253701826</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS - Lise - Ön Lisans Akılda Kalan Coğrafya Harita Tablo ve Grafiklerle +5 Deneme İlaveli</t>
+          <t>2025 KPSS Genel Yetenek 2015-2024 Türkçe Konularına Göre Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>390</v>
+        <v>99</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258576702</t>
+          <t>9786254423208</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS ÖABT Türkçe Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>Essential English Grammar A1 A2 Elementary Temel Seviye</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>390</v>
+        <v>799</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786253708559</t>
+          <t>9786258785074</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026 Birebir KPSS Lise - Ön Lisans Paragraf Soru Bankası</t>
+          <t>2026 MEB-AGS Eğitim Bilimleri ve Mevzuat Bilgisi 300 Soruda Youtube Çözümlü Kamp Kitabı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>320</v>
+        <v>199</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786254429569</t>
+          <t>9786258785227</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Candeles Essential English Grammar B1 - B2 İntermediate Orta Seviye</t>
+          <t>KPSS Tarih Manifest Serisi 777 Soruda Tamamı Video Çözümlü Tekrar Kitabı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>1600</v>
+        <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258576504</t>
+          <t>9786258785210</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Sayısal Yetenek - Sözel Yetenek Fasikül Fasikül Tamamı Video Çözümlü 6 Deneme</t>
+          <t>KPSS Matematik Manifest Serisi 777 Soruda Tamamı Video Çözümlü Tekrar Kitabı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>320</v>
+        <v>270</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258576061</t>
+          <t>9786254219412</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Sayısal Yetenek - Sözel Yetenek Fasikül Fasikül Tamamı Video Çözümlü 6 Deneme</t>
+          <t>2024 ÖABT Türk Dili ve Edebiyatı Tamamı Çözümlü 10 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>320</v>
+        <v>279</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258576535</t>
+          <t>9786258576887</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lise Ön Lisans Akılda Kalan Pratik Tablo ve Şemalarla Tarih</t>
+          <t>2026 PAEM Komiser Yardımcılığı Sınavlarına Hazırlık Analitik Düşünme Sözel-Sayısal Soru Bankası</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>350</v>
+        <v>680</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258576405</t>
+          <t>9786258785029</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Mevzuat Bilgisi Tamamı Çözümlü 30 Deneme</t>
+          <t>Yeni Başlayanlara Pratik İngilizce</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>260</v>
+        <v>790</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258576122</t>
+          <t>9786258785005</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Mevzuat Bilgisi Tamamı Çözümlü Soru Bankası</t>
+          <t>YDT YKSDİL Kendi Kendine Kelime Son 10 Yılda Çıkmış Sınav Kelimeleri Renkli Çevirili</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>400</v>
+        <v>790</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786253703660</t>
+          <t>9786258576979</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026 PAEM Komiser Yardımcılığı Sınavlarına Hazırlık Radar 5 Deneme</t>
+          <t>İş İngilizcesi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>350</v>
+        <v>680</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786254219887</t>
+          <t>9786258576924</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Tarih Öğretmenliği Konu Anlatımı (Alan Bilgisi ve Alan Eğitimi)</t>
+          <t>Konuşmak İçin Gramer Sıfırdan İleri Düzeye Video Anlatımlı Renkli Çevirili</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>1080</v>
+        <v>790</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786254428197</t>
+          <t>9786254214400</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Ateşten Asa</t>
+          <t>Yargı 2023 KPSS ALES DGS Sözel Mantık Soru Bankası Çözümlü Yargı Yayınları</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>55</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786254215186</t>
+          <t>9786254425424</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Ölçme ve Değerlendirme</t>
+          <t>KPSS TYT DGS ALES MSÜ AYT 112 Stratejik Paragraf Soru Bankası Çözümlü - Mikail Şan Yargı Yayınları</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>390</v>
+        <v>39.9</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258576511</t>
+          <t>9786258576917</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Çocuklardan Büyüklere Mektuplar</t>
+          <t>İngilizce Konuşmak İçin C1-C2 Kelimeleri Video Anlatımlı Renkli Çeviri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>105</v>
+        <v>790</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258576528</t>
+          <t>9786258576962</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS ve Tüm Kurum Sınavları İçin En Kapsamlı Güncel Bilgiler 50 Deneme</t>
+          <t>İngilizce Konuşma Yapıları Video Anlatımlı Renkli Çevirili</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>249</v>
+        <v>680</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786253705688</t>
+          <t>9786258576948</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>2025 T.C Adalet Bakanlığı Mübaşir Kadrosu İçin Ders Notları (2 Cilt)</t>
+          <t>Orta Seviyeden İleri Seviyeye Grammer Exercise 2 Konu Konu Gramer Alıştırmaları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>1490</v>
+        <v>780</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786253705664</t>
+          <t>9786258785036</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>2025 T.C Adalet Bakanlığı Zabıt Katibi Kadrosu İçin Ders Notları (2 Cilt)</t>
+          <t>2026 KPSS Vatandaşlık Genel Tekrar Tek Kitap</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>1500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786253705701</t>
+          <t>9786253703554</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>2025 T.C Adalet Bakanlığı Bilgi İşlem Müdürü Merkez-Taşra Kadrosu İçin Ders Notları (2 Cilt)</t>
+          <t>2024 Çıkması Muhtemel MEB Müfettiş Yardımcılığı Sınavlarına Hazırlık Konu Özetli Soru Bankası (Mali ve Adli Mevzuata Yönelik)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>1405</v>
+        <v>380</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786253705695</t>
+          <t>9786258576955</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>2025 T.C Adalet Bakanlığı UDS Ceza ve Tevkifevleri Genel Müdürlüğü Ünvan Değişikliği Sınavı Öğretmen Konu Anlatımı</t>
+          <t>İngilizce Cümle Kurma Teknikleri Video Anlatımlı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>1595</v>
+        <v>790</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786253705671</t>
+          <t>9786253701819</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>2025 T.C Adalet Bakanlığı Memur Kadrosu İçin Ders Notları (2 Cilt)</t>
+          <t>2025 KPSS Genel Kültür 2015-2024 Konularına Göre Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>1400</v>
+        <v>99</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786253701710</t>
+          <t>9786258576993</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS VİP Sayısal-Sözel Yetenek Tamamı Çözümlü Son 5 Yıl Çıkmış Sorular</t>
+          <t>İngilizce Konuş Video Anlatımlı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>139</v>
+        <v>680</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258576139</t>
+          <t>9786258576900</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS ÖABT Bir Nefes Tarih Öğretmenliği Kapsamlı Ders Notları</t>
+          <t>İngilizce Konuşmak İçin B1-B2 Kelimeleri Video Anlatımlı Renkli Çeviri</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>450</v>
+        <v>790</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258576085</t>
+          <t>9786258576894</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS ÖABT Tarih Öğretmenliği Yaprak Test</t>
+          <t>İngilizce Konuşmak İçin A1-A2 Kelimeleri Video Anlatımlı Renkli Çeviri (İADE EDİLEMEZ)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>790</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258576115</t>
+          <t>9786258576931</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS ÖABT Tarih Öğretmenliği Konu Anlatımı</t>
+          <t>Başlangıçtan Orta Seviyeye Grammer Exercise 1 Konu Konu Gramer Alıştırmaları (İADE EDİLEMEZ)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>2150</v>
+        <v>680</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258576092</t>
+          <t>9786253703981</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS ÖABT Tarih Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2025 The Lord Of YDS</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>1650</v>
+        <v>499</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786253707514</t>
+          <t>9786258576870</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>8.Sınıf Fen Bilimleri 32+4 Haftalık Ödev Föyleri</t>
+          <t>8. Sınıf LGS Tüm Dersler (Sayısal-Sözel) Tamamı Video Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>420</v>
+        <v>400</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258576160</t>
+          <t>9786258576788</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>2026 Birebir TYT-AYT-MSÜ Paragraf Tamamı Çözümlü 15 Deneme Sınavı</t>
+          <t>2026 ÖABT MEB-AGS Sosyal Bilgiler Öğretmenliği 2020-2025 Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>320</v>
+        <v>270</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786253704506</t>
+          <t>9786258576856</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Anayasa ve Mevzuat Bilgisi Video Ders Notu</t>
+          <t>2026 Birebir KPSS - Lise - Önlisans Paragraf Tamamı Çözümlü 13 Deneme</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>149</v>
+        <v>350</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786253703653</t>
+          <t>9786254219658</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>2026 PAEM Komiser Yardımcılığı Sınavlarına Hazırlık Yıldız 10 Deneme</t>
+          <t>2024 ÖABT İlköğretim Matematik Öğretmenliği Yaprak Test</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>400</v>
+        <v>149</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786253706173</t>
+          <t>9786253702922</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lise Ön Lisans GK - GY Tüm Dersler Tamamı Çözümlü Modüler Soru Bankası Seti (5 Kitap)</t>
+          <t>2025 KPSS Genel Yetenek Tamamı Çözümlü Türkçe 15 Deneme</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>1140</v>
+        <v>199</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786253706111</t>
+          <t>9786258576832</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Tüm Adaylar İçin Taktiklerle Temel Matematik Konu Anlatımlı Soru Bankası</t>
+          <t>8. Sınıf LGS İngilizce Son Tur Soru Bankası</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>310</v>
+        <v>159</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786253706081</t>
+          <t>9786253704384</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lise Ön Lisans GK-GY Tüm Dersler Konu Anlatımı Modüler Set (5 Kitap)</t>
+          <t>2025 ALES Sayısal-Sözel 2'si Bir Arada Fasikül Fasikül 6 Deneme Tamamı Video Çözümlü</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>1250</v>
+        <v>199</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786253705794</t>
+          <t>9786254429613</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES VIP Sayısal-Sözel Yetenek Tamamı Çözümlü Soru Bankası</t>
+          <t>Çarşı ve Mahalle Bekçiliği Sınavına Hazırlık Konu Anlatımı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>525</v>
+        <v>320</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786253705787</t>
+          <t>9786258576849</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES VIP Sayısal-Sözel Yetenek Detaylı ve Kapsamlı Konu Anlatımı (2 Cilt)</t>
+          <t>2026 KPSS Vatandaşlıkta En Çok Sorulan 50 Soru</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>1025</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786253705800</t>
+          <t>9786258576603</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES VIP Sayısal-Sözel Yetenek Tamamı Çözümlü 7 Deneme</t>
+          <t>8. Sınıf LGS MEBİM Din Kültürü ve Ahlak Bilgisi 8 Adet Genel Deneme</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786253705923</t>
+          <t>9786258576795</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>2026 EKPSS Akılda Kalan Harita Tablo ve Grafiklerle Net Coğrafya</t>
+          <t>2026 ÖSYM'nin Tüm Sınavları İçin Ses Olayları Yazım Kuralları ve Noktalama İşaretleri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>310</v>
+        <v>360</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786253705916</t>
+          <t>9786258576818</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>2026 EKPSS Akılda Kalan Tablo ve Şemalarla Net Tarih</t>
+          <t>AYT Matematik - Geometri Çıkmış Sınav Soruları 2018-2025</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>260</v>
+        <v>160</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786253706012</t>
+          <t>9786258576825</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Mevzuat Bilgisi Konu Anlatımı</t>
+          <t>2026 MEB-AGS ÖABT Tarih Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>240</v>
+        <v>490</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786253706005</t>
+          <t>9786258576771</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Mevzuat Bilgisi Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 MEB-AGS ÖABT Tarih Öğretmenliği Tamamı Çözümlü Son 6 Sınav Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>647</v>
+        <v>340</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786253705817</t>
+          <t>9786258576726</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES VIP Sayısal-Sözel Yetenek Tamamı Çözümlü Fasikül Fasikül 10 Deneme</t>
+          <t>YDS YDT E-YDS YÖKDİL Fransızca Kelime Kitabı 2 Sıfat</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>525</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786253705954</t>
+          <t>9786258576733</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lise-Ön Lisans Genel Yetenek Türkçe Çek Kopart Yaprak Test</t>
+          <t>YDS YDT E-YDS YÖKDİL Fransızca Kelime Kitabı 3 Zarf</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>115</v>
+        <v>800</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786253705961</t>
+          <t>9786258576740</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lise-Ön Lisans Genel Yetenek Matematik Çek Kopart Yaprak Test</t>
+          <t>YDS YDT E-YDS YÖKDİL Fransızca Kelime Kitabı 4 Edat-İlgeç</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>125</v>
+        <v>710</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786253705978</t>
+          <t>9786258576801</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lise-Ön Lisans Genel Kültür Tarih Çek Kopart Yaprak Test</t>
+          <t>KPSS ALES DGS AGS 10 Günde Full Tekrar Matematik Video Çözümlü ve Konu Özetli</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>115</v>
+        <v>159</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786253705985</t>
+          <t>9786258576108</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lise-Ön Lisans Genel Kültür Coğrafya Çek Kopart Yaprak Test</t>
+          <t>2026 Birebir KPSS Paragraf Tamamı Çözümlü 15 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>85</v>
+        <v>390</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786253705992</t>
+          <t>9786258576764</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lise-Ön Lisans Genel Kültür Vatandaşlık Çek Kopart Yaprak Test</t>
+          <t>2026 MEB-AGS Kilidi Tamamı Çözümlü 20 Deneme</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>115</v>
+        <v>350</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786253705930</t>
+          <t>9786258576757</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Mevzuat Bilgisi Soru-Cevap Genel Tekrar Kitabı</t>
+          <t>Tüm Adaylar İçin Hocam Ben Matematikte Sıfırım Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>99</v>
+        <v>199</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786253705947</t>
+          <t>9786253704223</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES VIP Sayısal-Sözel Yetenek Çek Kopart Yaprak Test</t>
+          <t>2025 MEB-AGS Mevzuat Bilgisi ve Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>300</v>
+        <v>279</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786253705855</t>
+          <t>9786253703547</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Ekonomik Seri Son 7 Sınav Çıkmış Sorular (13 Nisan 2025 Sınavı Dahil)</t>
+          <t>A1 A2 B1 B2 Yaprak Testlerle Konuşmayı Öğren Bang Bang Worksheets</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>119</v>
+        <v>230</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786253705862</t>
+          <t>9786254219405</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Ekonomik Seri Son 11 Sınav Çıkmış Sorular (13 Nisan 2025 Sınavı Dahil)</t>
+          <t>2024 ÖABT Türk Dili ve Edebiyatı Yaprak Test</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786253705824</t>
+          <t>9786253702731</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES VIP Son 7 Sınav Çıkmış Sorular (13 Nisan 2025 Sınavı Dahil)</t>
+          <t>2025 YKS KPSS ALES DGS Kelebek Serisi Tamamı Çözümlü Paragraf 25 Deneme</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>229</v>
+        <v>249</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786253705848</t>
+          <t>9786258576719</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES VIP Son 11 Sınav Çıkmış Sorular (13 Nisan 2025 Sınavı Dahil)</t>
+          <t>TYT-MSÜ Matematik Geometri 2018-2026 Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>349</v>
+        <v>210</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786253705831</t>
+          <t>9786253704605</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES VIP Son 10 Sınav Fasikül Fasikül Çıkmış Sorular (13 Nisan 2025 Sınavı Dahil)</t>
+          <t>2025 MEB-AGS ÖABT Sosyal Bilgiler Öğretmenliği Soru Bankası</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>449</v>
+        <v>850</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786253705909</t>
+          <t>9786254217203</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES VIP Sayısal Yetenek Son 11 Sınav Çıkmış Sorular (13 Nisan 2025 Sınavı Dahil)</t>
+          <t>2024 ÖABT Beden Eğitimi ve Spor Öğretmenliği Fairplay Soru Bankası</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>149</v>
+        <v>459</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786253705893</t>
+          <t>9786254216008</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES VIP Sözel Yetenek Son 11 Sınav Çıkmış Sorular</t>
+          <t>Yargı Yayınları 2023 ÖABT Sosyal Bilimler Öğretmenliği Tamamı Çözümlü 25 Deneme</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>225</v>
+        <v>199</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786253705589</t>
+          <t>9786258576542</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lise-Ön Lisans GK-GY Orijinal 2010-2024 Konu Konu Çıkmış Sorular</t>
+          <t>2026 KPSS - Lise - Ön Lisans Akılda Kalan Coğrafya Harita Tablo ve Grafiklerle +5 Deneme İlaveli</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>390</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786253705558</t>
+          <t>9786258576702</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ön Lisans GK-GY Orijinal 2010-2024 Konu Konu Çıkmış Sorular</t>
+          <t>2026 MEB-AGS ÖABT Türkçe Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>240</v>
+        <v>390</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786253705541</t>
+          <t>9786253708559</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lise-Ortaöğretim GK-GY Orijinal 2010-2024 Konu Konu Çıkmış Sorular</t>
+          <t>2026 Birebir KPSS Lise - Ön Lisans Paragraf Soru Bankası</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786253705572</t>
+          <t>9786254429569</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ön Lisans GK-GY Fasikül Fasikül Orijinal Tamamı Çözümlü Çıkmış Son 10 Sınav</t>
+          <t>Candeles Essential English Grammar B1 - B2 İntermediate Orta Seviye</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>500</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786253705565</t>
+          <t>9786258576504</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lise-Ortaöğretim GK-GY Fasikül Fasikül Orijinal Tamamı Çözümlü Çıkmış Son 10 Sınav</t>
+          <t>2026 DGS Sayısal Yetenek - Sözel Yetenek Fasikül Fasikül Tamamı Video Çözümlü 6 Deneme</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>500</v>
+        <v>320</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786253705602</t>
+          <t>9786258576061</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lise-Önlisans Matematik Orijinal 2010-2024 Konu Konu Çıkmış Sorular</t>
+          <t>2026 ALES Sayısal Yetenek - Sözel Yetenek Fasikül Fasikül Tamamı Video Çözümlü 6 Deneme</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>160</v>
+        <v>320</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786253705596</t>
+          <t>9786258576535</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lise-Önlisans Türkçe Orijinal 2010-2024 Konu Konu Çıkmış Sorular</t>
+          <t>2026 KPSS Lise Ön Lisans Akılda Kalan Pratik Tablo ve Şemalarla Tarih</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>175</v>
+        <v>350</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786253705633</t>
+          <t>9786258576405</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lise-Önlisans Vatandaşlık Orijinal 2010-2024 Konu Konu Çıkmış Sorular</t>
+          <t>2026 MEB-AGS Mevzuat Bilgisi Tamamı Çözümlü 30 Deneme</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>90</v>
+        <v>260</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786253705626</t>
+          <t>9786258576122</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lise-Önlisans Coğrafya Orijinal 2010-2024 Konu Konu Çıkmış Sorular</t>
+          <t>2026 MEB-AGS Mevzuat Bilgisi Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786253705619</t>
+          <t>9786253703660</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lise-Önlisans Tarih Orijinal 2010-2024 Konu Konu Çıkmış Sorular</t>
+          <t>2026 PAEM Komiser Yardımcılığı Sınavlarına Hazırlık Radar 5 Deneme</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>125</v>
+        <v>350</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786253706845</t>
+          <t>9786254219887</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Öğretmen Adayları İçin Coğrafya Video Ders Notlar</t>
+          <t>2024 ÖABT Tarih Öğretmenliği Konu Anlatımı (Alan Bilgisi ve Alan Eğitimi)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>375</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786253706876</t>
+          <t>9786254428197</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Tüm Adaylar İçin Taktiklerle Fonksiyonlar Konu Anlatımlı Soru Bankası</t>
+          <t>Ateşten Asa</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>250</v>
+        <v>55</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786253706906</t>
+          <t>9786254215186</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Öğretmen Adayları İçin Tamamı Çözümlü Sayısal Soru Bankası</t>
+          <t>Eğitimde Ölçme ve Değerlendirme</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>275</v>
+        <v>390</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786253706654</t>
+          <t>9786258576511</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Kültür Coğrafya Video Ders Notları</t>
+          <t>Çocuklardan Büyüklere Mektuplar</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>350</v>
+        <v>105</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786253706777</t>
+          <t>9786258576528</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Öğretmen Adayları İçin Tarih Konu Anlatımı</t>
+          <t>2026 KPSS ve Tüm Kurum Sınavları İçin En Kapsamlı Güncel Bilgiler 50 Deneme</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>375</v>
+        <v>249</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786253706715</t>
+          <t>9786253705688</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Matematik Konu Anlatımı</t>
+          <t>2025 T.C Adalet Bakanlığı Mübaşir Kadrosu İçin Ders Notları (2 Cilt)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>420</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786253706913</t>
+          <t>9786253705664</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Tamamı Çözümlü Coğrafya Soru Bankası</t>
+          <t>2025 T.C Adalet Bakanlığı Zabıt Katibi Kadrosu İçin Ders Notları (2 Cilt)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>360</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786253706678</t>
+          <t>9786253705701</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>2025 T.C Adalet Bakanlığı Yazı İşleri Müdürü Kadrosu İçin Çözümlü 5 Deneme</t>
+          <t>2025 T.C Adalet Bakanlığı Bilgi İşlem Müdürü Merkez-Taşra Kadrosu İçin Ders Notları (2 Cilt)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>270</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786253706685</t>
+          <t>9786253705695</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>2025 T.C Adalet Bakanlığı İdari İşler Müdürü Kadrosu İçin Çözümlü 5 Deneme</t>
+          <t>2025 T.C Adalet Bakanlığı UDS Ceza ve Tevkifevleri Genel Müdürlüğü Ünvan Değişikliği Sınavı Öğretmen Konu Anlatımı</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>270</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786253706821</t>
+          <t>9786253705671</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Öğretmen Adayları İçin Sayısal Yetenek Video Ders Notları</t>
+          <t>2025 T.C Adalet Bakanlığı Memur Kadrosu İçin Ders Notları (2 Cilt)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>210</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786253706722</t>
+          <t>9786253701710</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Kültür Tarih Konu Anlatımı</t>
+          <t>2025 DGS VİP Sayısal-Sözel Yetenek Tamamı Çözümlü Son 5 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>375</v>
+        <v>139</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786253706746</t>
+          <t>9786258576139</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>KPSS Genel Kültür Vatandaşlık Konu Anlatımı</t>
+          <t>2026 MEB-AGS ÖABT Bir Nefes Tarih Öğretmenliği Kapsamlı Ders Notları</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>220</v>
+        <v>450</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786253706760</t>
+          <t>9786258576085</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Öğretmen Adayları İçin Sayısal Yetenek 30 Günde Kamp Kitabı</t>
+          <t>2026 MEB-AGS ÖABT Tarih Öğretmenliği Yaprak Test</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786253706647</t>
+          <t>9786258576115</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Kültür Coğrafya Tamamı Çözümlü 33 Deneme</t>
+          <t>2026 MEB-AGS ÖABT Tarih Öğretmenliği Konu Anlatımı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>230</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786253706661</t>
+          <t>9786258576092</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Tüm Dersler Tamamı Çözümlü Modüler Soru Bankası Seti (5 Kitap)</t>
+          <t>2026 MEB-AGS ÖABT Tarih Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>1800</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786253706586</t>
+          <t>9786253707514</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Matematik Video Ders Notları</t>
+          <t>8.Sınıf Fen Bilimleri 32+4 Haftalık Ödev Föyleri</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>270</v>
+        <v>420</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786253706562</t>
+          <t>9786258576160</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Kültür Vatandaşlık Video Ders Notları</t>
+          <t>2026 Birebir TYT-AYT-MSÜ Paragraf Tamamı Çözümlü 15 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786253706616</t>
+          <t>9786253704506</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Tamamı Çözümlü Matematik 22 Deneme</t>
+          <t>2025 MEB-AGS Anayasa ve Mevzuat Bilgisi Video Ders Notu</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>285</v>
+        <v>149</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786253706579</t>
+          <t>9786253703653</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Kültür Tamamı Çözümlü Vatandaşlık 44 Deneme</t>
+          <t>2026 PAEM Komiser Yardımcılığı Sınavlarına Hazırlık Yıldız 10 Deneme</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>230</v>
+        <v>400</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786253706609</t>
+          <t>9786253706173</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Tamamı Çözümlü Türkçe 22 Deneme</t>
+          <t>2026 KPSS Lise Ön Lisans GK - GY Tüm Dersler Tamamı Çözümlü Modüler Soru Bankası Seti (5 Kitap)</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>350</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786253706593</t>
+          <t>9786253706111</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Kültür Tamamı Çözümlü Tarih 22 Deneme</t>
+          <t>Tüm Adaylar İçin Taktiklerle Temel Matematik Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>210</v>
+        <v>310</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786253706388</t>
+          <t>9786253706081</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>2026 Tüm Adaylar İçin EKPSS GK-GY Tüm Dersler Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Lise Ön Lisans GK-GY Tüm Dersler Konu Anlatımı Modüler Set (5 Kitap)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>300</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786253706395</t>
+          <t>9786253705794</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>2026 Tüm Adaylar İçin EKPSS GK-GY Tüm Dersler Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 ALES VIP Sayısal-Sözel Yetenek Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>250</v>
+        <v>525</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786253706371</t>
+          <t>9786253705787</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>2026 Tüm Adaylar İçin EKPSS GK-GY Tüm Dersler Konu Anlatımı</t>
+          <t>2026 ALES VIP Sayısal-Sözel Yetenek Detaylı ve Kapsamlı Konu Anlatımı (2 Cilt)</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>625</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786253706548</t>
+          <t>9786253705800</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Kültür Tamamı Çözümlü Coğrafya Soru Bankası</t>
+          <t>2026 ALES VIP Sayısal-Sözel Yetenek Tamamı Çözümlü 7 Deneme</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>425</v>
+        <v>250</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786253706517</t>
+          <t>9786253705923</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Kültür Tamamı Çözümlü Tarih Soru Bankası</t>
+          <t>2026 EKPSS Akılda Kalan Harita Tablo ve Grafiklerle Net Coğrafya</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>350</v>
+        <v>310</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786253706555</t>
+          <t>9786253705916</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Kültür Tamamı Çözümlü Vatandaşlık Soru Bankası</t>
+          <t>2026 EKPSS Akılda Kalan Tablo ve Şemalarla Net Tarih</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>285</v>
+        <v>260</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786253706531</t>
+          <t>9786253706012</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Tamamı Çözümlü Matematik Soru Bankası</t>
+          <t>2025 MEB-AGS Mevzuat Bilgisi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>340</v>
+        <v>240</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786253706524</t>
+          <t>9786253706005</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Tamamı Çözümlü Türkçe Soru Bankası</t>
+          <t>2025 MEB-AGS Mevzuat Bilgisi Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>425</v>
+        <v>647</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786253706500</t>
+          <t>9786253705817</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>2026 Tüm Sınavlar İçin Haritalarla Coğrafya Grafiklerle ve Fotoğraflarla 400 Haritalı Soru</t>
+          <t>2026 ALES VIP Sayısal-Sözel Yetenek Tamamı Çözümlü Fasikül Fasikül 10 Deneme</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>340</v>
+        <v>525</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786253706463</t>
+          <t>9786253705954</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Tüm Adaylar İçin Taktiklerle Çarpanlara Ayırma Konu Anlatımlı Soru Bankası</t>
+          <t>2026 KPSS Lise-Ön Lisans Genel Yetenek Türkçe Çek Kopart Yaprak Test</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>310</v>
+        <v>115</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786253706470</t>
+          <t>9786253705961</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Tüm Adaylar İçin Taktiklerle Rasyonel Sayılar Konu Anlatımlı Soru Bankası</t>
+          <t>2026 KPSS Lise-Ön Lisans Genel Yetenek Matematik Çek Kopart Yaprak Test</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>250</v>
+        <v>125</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786253706487</t>
+          <t>9786253705978</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Tüm Adaylar İçin Taktiklerle Üslü Köklü Sayılar Konu Anlatımlı Soru Bankası</t>
+          <t>2026 KPSS Lise-Ön Lisans Genel Kültür Tarih Çek Kopart Yaprak Test</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>250</v>
+        <v>115</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786253706494</t>
+          <t>9786253705985</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>2025 PAEM Komiser Yardımcılığı Misyon Koruma ve Rütbe Terfi Sınavlarına Hazırlık Genel Kültür Güncel Bilgiler Soru Bankası</t>
+          <t>2026 KPSS Lise-Ön Lisans Genel Kültür Coğrafya Çek Kopart Yaprak Test</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>535</v>
+        <v>85</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786253706333</t>
+          <t>9786253705992</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>2026 EKPSS Tüm Adaylar İçin Matematik Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Lise-Ön Lisans Genel Kültür Vatandaşlık Çek Kopart Yaprak Test</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>200</v>
+        <v>115</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786253706326</t>
+          <t>9786253705930</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>2026 EKPSS Tüm Adaylar İçin Matematik Video Ders Notları</t>
+          <t>2025 MEB-AGS Mevzuat Bilgisi Soru-Cevap Genel Tekrar Kitabı</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>200</v>
+        <v>99</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786253706296</t>
+          <t>9786253705947</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>YDS YDT YÖKDİL TOEFL IELTS Fast Grammar For Exams</t>
+          <t>2026 ALES VIP Sayısal-Sözel Yetenek Çek Kopart Yaprak Test</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>540</v>
+        <v>300</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786253706319</t>
+          <t>9786253705855</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS GK-GY Lise Ön Lisans Tüm Dersler Fasikül Fasikül Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 ALES Ekonomik Seri Son 7 Sınav Çıkmış Sorular (13 Nisan 2025 Sınavı Dahil)</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>440</v>
+        <v>119</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786253706302</t>
+          <t>9786253705862</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS GK-GY Lise Ön Lisans Tüm Dersler Tamamı Çözümlü 5 Deneme</t>
+          <t>2026 ALES Ekonomik Seri Son 11 Sınav Çıkmış Sorular (13 Nisan 2025 Sınavı Dahil)</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>185</v>
+        <v>169</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786253706272</t>
+          <t>9786253705824</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lise Ön Lisans GK-GY Tüm Dersler Tek Kitap Efsane Konu Anlatımı</t>
+          <t>2026 ALES VIP Son 7 Sınav Çıkmış Sorular (13 Nisan 2025 Sınavı Dahil)</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>720</v>
+        <v>229</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786253706098</t>
+          <t>9786253705848</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Tüm Adaylar İçin Taktiklerle Temel Problemler Konu Anlatımlı Soru Bankası</t>
+          <t>2026 ALES VIP Son 11 Sınav Çıkmış Sorular (13 Nisan 2025 Sınavı Dahil)</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>310</v>
+        <v>349</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786253706104</t>
+          <t>9786253705831</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Tüm Adaylar İçin Taktiklerle Temel Geometri Konu Anlatımlı Soru Bankası</t>
+          <t>2026 ALES VIP Son 10 Sınav Fasikül Fasikül Çıkmış Sorular (13 Nisan 2025 Sınavı Dahil)</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>310</v>
+        <v>449</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786253706203</t>
+          <t>9786253705909</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lise Ön Lisans GK-GY Tüm Dersler Tek Kitap Efsane Soru Bankası</t>
+          <t>2026 ALES VIP Sayısal Yetenek Son 11 Sınav Çıkmış Sorular (13 Nisan 2025 Sınavı Dahil)</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>500</v>
+        <v>149</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786253706197</t>
+          <t>9786253705893</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lise Ön Lisans GK-GY Tüm Dersler Tek Kitap Efsane Çek Kopart Yaprak Test</t>
+          <t>2026 ALES VIP Sözel Yetenek Son 11 Sınav Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>370</v>
+        <v>225</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786253706180</t>
+          <t>9786253705589</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>2025 Doğru Seçenek Vergi Dairesi Müdürlüğü Sınavlarına Hazırlık Kitabı</t>
+          <t>2026 KPSS Lise-Ön Lisans GK-GY Orijinal 2010-2024 Konu Konu Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>1250</v>
+        <v>390</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786253707200</t>
+          <t>9786253705558</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Sayısal-Sözel Yetenek Konu Anlatımlı Modüler Set (2 Cilt)</t>
+          <t>2026 KPSS Ön Lisans GK-GY Orijinal 2010-2024 Konu Konu Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>1500</v>
+        <v>240</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786253707552</t>
+          <t>9786253705541</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT AGS DKAB DHBT Din Kültürü ve Ahlak Bilgisi Öğretmenliği Soru Bankası</t>
+          <t>2026 KPSS Lise-Ortaöğretim GK-GY Orijinal 2010-2024 Konu Konu Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>550</v>
+        <v>220</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786253707316</t>
+          <t>9786253705572</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Sayısal-Sözel Yetenek Son 7 Yıl Çıkmış Sorular (Ekonomik Baskı)</t>
+          <t>2026 KPSS Ön Lisans GK-GY Fasikül Fasikül Orijinal Tamamı Çözümlü Çıkmış Son 10 Sınav</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>159</v>
+        <v>500</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786253707309</t>
+          <t>9786253705565</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Sayısal-Sözel Yetenek Son 5 Yıl Çıkmış Sorular (Ekonomik Baskı)</t>
+          <t>2026 KPSS Lise-Ortaöğretim GK-GY Fasikül Fasikül Orijinal Tamamı Çözümlü Çıkmış Son 10 Sınav</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>129</v>
+        <v>500</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786253707491</t>
+          <t>9786253705602</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS AGS ALES DGS Orijinal Paragraf 15 Yıl Çıkmış Sorular</t>
+          <t>2026 KPSS Lise-Önlisans Matematik Orijinal 2010-2024 Konu Konu Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>620</v>
+        <v>160</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786253707149</t>
+          <t>9786253705596</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Sayısal-Sözel Yetenek Son 7 Sınav Çıkmış Sorular (Ekonomik Baskı)</t>
+          <t>2026 KPSS Lise-Önlisans Türkçe Orijinal 2010-2024 Konu Konu Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>139</v>
+        <v>175</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786253707125</t>
+          <t>9786253705633</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES VİP Sayısal-Sözel Yetenek Son 11 Sınav Çıkmış Sorular (6 Temmuz Dahil)</t>
+          <t>2026 KPSS Lise-Önlisans Vatandaşlık Orijinal 2010-2024 Konu Konu Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>450</v>
+        <v>90</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786253707163</t>
+          <t>9786253705626</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Sayısal-Sözel Yetenek Son 11 Sınav Çıkmış Sorular (Ekonomik Baskı)</t>
+          <t>2026 KPSS Lise-Önlisans Coğrafya Orijinal 2010-2024 Konu Konu Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>189</v>
+        <v>100</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786253707156</t>
+          <t>9786253705619</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES VİP Sayısal-Sözel Yetenek Son 7 Sınav Çıkmış Sorular (6 Temmuz Dahil)</t>
+          <t>2026 KPSS Lise-Önlisans Tarih Orijinal 2010-2024 Konu Konu Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>340</v>
+        <v>125</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786253707286</t>
+          <t>9786253706845</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Sayısal-Sözel Yetenek Son 7 Yıl Çıkmış Sorular</t>
+          <t>2026 MEB-AGS Öğretmen Adayları İçin Coğrafya Video Ders Notlar</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>340</v>
+        <v>375</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786253707262</t>
+          <t>9786253706876</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Sayısal-Sözel Yetenek Son 3 Yıl Çıkmış Sorular</t>
+          <t>Tüm Adaylar İçin Taktiklerle Fonksiyonlar Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786253707279</t>
+          <t>9786253706906</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Sayısal-Sözel Yetenek Son 5 Yıl Çıkmış Sorular</t>
+          <t>2026 MEB-AGS Öğretmen Adayları İçin Tamamı Çözümlü Sayısal Soru Bankası</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786253706456</t>
+          <t>9786253706654</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf Ders Arkadaşım Sıfır Tolerans T.C. İnkılap Tarihi ve Atatürkçülük Soru Bankası</t>
+          <t>2026 KPSS Genel Kültür Coğrafya Video Ders Notları</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>325</v>
+        <v>350</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786253707477</t>
+          <t>9786253706777</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tüm Adaylar İçin Tamamı Çözümlü Dev Kadrodan Kazandıran 5 Deneme</t>
+          <t>2026 MEB-AGS Öğretmen Adayları İçin Tarih Konu Anlatımı</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>320</v>
+        <v>375</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786253706418</t>
+          <t>9786253706715</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf Ders Arkadaşım Sıfır Tolerans Fen Bilimleri Soru Bankası</t>
+          <t>2026 KPSS Genel Yetenek Matematik Konu Anlatımı</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>425</v>
+        <v>420</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786253706449</t>
+          <t>9786253706913</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf Ders Arkadaşım Sıfır Tolerans Paragraf Soru Bankası</t>
+          <t>2026 MEB-AGS Tamamı Çözümlü Coğrafya Soru Bankası</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>425</v>
+        <v>360</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786253706425</t>
+          <t>9786253706678</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf Ders Arkadaşım Sıfır Tolerans Matematik Soru Bankası</t>
+          <t>2025 T.C Adalet Bakanlığı Yazı İşleri Müdürü Kadrosu İçin Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>425</v>
+        <v>270</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786253707484</t>
+          <t>9786253706685</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT-AGS DKAB-DHBT-MBSTS Din Kültürü ve Ahlak Bilgisi Öğretmenliği Video Ders Notları</t>
+          <t>2025 T.C Adalet Bakanlığı İdari İşler Müdürü Kadrosu İçin Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>750</v>
+        <v>270</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786253707460</t>
+          <t>9786253706821</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Mevzuat Bilgisi Tamamı Çözümlü 22 Deneme</t>
+          <t>2026 MEB-AGS Öğretmen Adayları İçin Sayısal Yetenek Video Ders Notları</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>150</v>
+        <v>210</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786253706890</t>
+          <t>9786253706722</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Sözel Yetenek Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Genel Kültür Tarih Konu Anlatımı</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>285</v>
+        <v>375</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786253706739</t>
+          <t>9786253706746</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Kültür Coğrafya Konu Anlatımı</t>
+          <t>KPSS Genel Kültür Vatandaşlık Konu Anlatımı</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786253707323</t>
+          <t>9786253706760</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Anayasa ve Mevzuat Bilgisi Video Ders Notları</t>
+          <t>2026 MEB-AGS Öğretmen Adayları İçin Sayısal Yetenek 30 Günde Kamp Kitabı</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786253706784</t>
+          <t>9786253706647</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Coğrafya Konu Anlatımı</t>
+          <t>2026 KPSS Genel Kültür Coğrafya Tamamı Çözümlü 33 Deneme</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786253707101</t>
+          <t>9786253706661</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Sayısal Yetenek Video Ders Notları</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Tüm Dersler Tamamı Çözümlü Modüler Soru Bankası Seti (5 Kitap)</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>350</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786253706708</t>
+          <t>9786253706586</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Türkçe Konu Anlatımı</t>
+          <t>2026 KPSS Genel Yetenek Matematik Video Ders Notları</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>425</v>
+        <v>270</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786253706968</t>
+          <t>9786253706562</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>T.C. Adalet Bakanlığı İnfaz Koruma Memuru Mülakat El Kitabı (Soru-Cevaplı)</t>
+          <t>2026 KPSS Genel Kültür Vatandaşlık Video Ders Notları</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>450</v>
+        <v>220</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786253706692</t>
+          <t>9786253706616</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>T.C. Adalet Bakanlığı Mübaşir Mülakat El Kitabı (Soru-Cevaplı)</t>
+          <t>2026 KPSS Genel Yetenek Tamamı Çözümlü Matematik 22 Deneme</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>400</v>
+        <v>285</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786253707118</t>
+          <t>9786253706579</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Matematik Video Ders Notları</t>
+          <t>2026 KPSS Genel Kültür Tamamı Çözümlü Vatandaşlık 44 Deneme</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>500</v>
+        <v>230</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786253706753</t>
+          <t>9786253706609</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Sözel Yetenek Konu Anlatımı</t>
+          <t>2026 KPSS Genel Yetenek Tamamı Çözümlü Türkçe 22 Deneme</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786253707095</t>
+          <t>9786253706593</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS ALES Matematik Video Ders Notları</t>
+          <t>2026 KPSS Genel Kültür Tamamı Çözümlü Tarih 22 Deneme</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>500</v>
+        <v>210</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786253707354</t>
+          <t>9786253706388</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Anayasa ve Mevzuat Bilgisi Tamamı Çözümlü 40 Deneme</t>
+          <t>2026 Tüm Adaylar İçin EKPSS GK-GY Tüm Dersler Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786253707347</t>
+          <t>9786253706395</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Mevzuat Bilgisi Soru-Cevap Genel Tekrar Kitabı</t>
+          <t>2026 Tüm Adaylar İçin EKPSS GK-GY Tüm Dersler Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786253707361</t>
+          <t>9786253706371</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Anayasa ve Mevzuat Bilgisi Çek Kopart Yaprak Test</t>
+          <t>2026 Tüm Adaylar İçin EKPSS GK-GY Tüm Dersler Konu Anlatımı</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>125</v>
+        <v>625</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786253707071</t>
+          <t>9786253706548</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Sayısal Yetenek Soru Bankası</t>
+          <t>2026 KPSS Genel Kültür Tamamı Çözümlü Coğrafya Soru Bankası</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>620</v>
+        <v>425</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786253707033</t>
+          <t>9786253706517</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Sayısal Yetenek Tamamı Çözümlü 25 Deneme</t>
+          <t>2026 KPSS Genel Kültür Tamamı Çözümlü Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>340</v>
+        <v>350</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786253707330</t>
+          <t>9786253706555</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Mevzuat Bilgisi ve Soru Bankası</t>
+          <t>2026 KPSS Genel Kültür Tamamı Çözümlü Vatandaşlık Soru Bankası</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>500</v>
+        <v>285</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786253706937</t>
+          <t>9786253706531</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Mevzuat Bilgisi 10 Deneme İlaveli Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Genel Yetenek Tamamı Çözümlü Matematik Soru Bankası</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786253706920</t>
+          <t>9786253706524</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Tamamı Çözümlü Tarih Soru Bankası</t>
+          <t>2026 KPSS Genel Yetenek Tamamı Çözümlü Türkçe Soru Bankası</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>250</v>
+        <v>425</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786253707088</t>
+          <t>9786253706500</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Tamamı Çözümlü Matematik Soru Bankası</t>
+          <t>2026 Tüm Sınavlar İçin Haritalarla Coğrafya Grafiklerle ve Fotoğraflarla 400 Haritalı Soru</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>720</v>
+        <v>340</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786253707057</t>
+          <t>9786253706463</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Tamamı Çözümlü Matematik Soru Bankası</t>
+          <t>Tüm Adaylar İçin Taktiklerle Çarpanlara Ayırma Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>720</v>
+        <v>310</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786253707064</t>
+          <t>9786253706470</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Tamamı Çözümlü Matematik Soru Bankası</t>
+          <t>Tüm Adaylar İçin Taktiklerle Rasyonel Sayılar Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>720</v>
+        <v>250</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786253707040</t>
+          <t>9786253706487</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tamamı Çözümlü Matematik 20 Deneme</t>
+          <t>Tüm Adaylar İçin Taktiklerle Üslü Köklü Sayılar Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786253706944</t>
+          <t>9786253706494</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Soru Bankası</t>
+          <t>2025 PAEM Komiser Yardımcılığı Misyon Koruma ve Rütbe Terfi Sınavlarına Hazırlık Genel Kültür Güncel Bilgiler Soru Bankası</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>370</v>
+        <v>535</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786253706289</t>
+          <t>9786253706333</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Genel Kültür Güncel Bilgiler Tamamı Çözümlü 1000 Soru</t>
+          <t>2026 EKPSS Tüm Adaylar İçin Matematik Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>340</v>
+        <v>200</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786253706883</t>
+          <t>9786253706326</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Tüm Adaylar İçin Taktiklerle Permütasyon Konu Anlatımlı Soru Bankası</t>
+          <t>2026 EKPSS Tüm Adaylar İçin Matematik Video Ders Notları</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786253706623</t>
+          <t>9786253706296</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Türkçe Video Ders Notları</t>
+          <t>YDS YDT YÖKDİL TOEFL IELTS Fast Grammar For Exams</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>350</v>
+        <v>540</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786253706630</t>
+          <t>9786253706319</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Kültür Tarih Video Ders Notları</t>
+          <t>2026 KPSS GK-GY Lise Ön Lisans Tüm Dersler Fasikül Fasikül Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>220</v>
+        <v>440</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786253706838</t>
+          <t>9786253706302</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Öğretmen Adayları İçin Tarih Video Ders Notları</t>
+          <t>2026 KPSS GK-GY Lise Ön Lisans Tüm Dersler Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>220</v>
+        <v>185</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786253706814</t>
+          <t>9786253706272</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Öğretmen Adayları İçin Sözel Yetenek Video Ders Notları</t>
+          <t>2026 KPSS Lise Ön Lisans GK-GY Tüm Dersler Tek Kitap Efsane Konu Anlatımı</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>220</v>
+        <v>720</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786253706401</t>
+          <t>9786253706098</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>2026 Tüm Adaylar İçin EKPSS GK-GY Tüm Dersler (2016-2024) Çıkmış Sorular Kitabı</t>
+          <t>Tüm Adaylar İçin Taktiklerle Temel Problemler Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>560</v>
+        <v>310</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786253707897</t>
+          <t>9786253706104</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>2026 PAEM Komiser Yardımcılığı ve Rütbe Terfi Sınavlarına Hazırlık İnsan Hakları Soru Bankası</t>
+          <t>Tüm Adaylar İçin Taktiklerle Temel Geometri Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>325</v>
+        <v>310</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786253708023</t>
+          <t>9786253706203</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS GK-GY Tüm Dersler Tamamı Çözümlü Son 10 Yıl Çıkmış Sorular</t>
+          <t>2026 KPSS Lise Ön Lisans GK-GY Tüm Dersler Tek Kitap Efsane Soru Bankası</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786253706807</t>
+          <t>9786253706197</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Mevzuat Bilgisi Konu Anlatımı</t>
+          <t>2026 KPSS Lise Ön Lisans GK-GY Tüm Dersler Tek Kitap Efsane Çek Kopart Yaprak Test</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>490</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786253708191</t>
+          <t>9786253706180</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Anka Ekibi Genel Kültür Tamamı Çözümlü Vatandaşlık 15 Deneme</t>
+          <t>2025 Doğru Seçenek Vergi Dairesi Müdürlüğü Sınavlarına Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>210</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786253708139</t>
+          <t>9786253707200</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS KPSS Anka Ekibi Tamamı Çözümlü Coğrafya Soru Bankası</t>
+          <t>2026 DGS Sayısal-Sözel Yetenek Konu Anlatımlı Modüler Set (2 Cilt)</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>410</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786253708108</t>
+          <t>9786253707552</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS TYT MSÜ Anka Ekibi Tamamı Çözümlü Türkçe Soru Bankası</t>
+          <t>2026 ÖABT AGS DKAB DHBT Din Kültürü ve Ahlak Bilgisi Öğretmenliği Soru Bankası</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786253708221</t>
+          <t>9786253707316</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>2025 T.C. Adalet Bakanlığı Şube Müdürü Merkez Teşkilat Kadrosu İçin Soru Bankası</t>
+          <t>2026 DGS Sayısal-Sözel Yetenek Son 7 Yıl Çıkmış Sorular (Ekonomik Baskı)</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>850</v>
+        <v>159</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786253707675</t>
+          <t>9786253707309</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>2025 T.C. Adalet Bakanlığı Şube Müdürü Merkez Teşkilat Kadrosu İçin Ders Notları</t>
+          <t>2026 DGS Sayısal-Sözel Yetenek Son 5 Yıl Çıkmış Sorular (Ekonomik Baskı)</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>1700</v>
+        <v>129</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786253708016</t>
+          <t>9786253707491</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS GK-GY Tüm Dersler Tamamı Çözümlü Son 5 Yıl Çıkmış Sorular</t>
+          <t>2026 KPSS AGS ALES DGS Orijinal Paragraf 15 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>220</v>
+        <v>620</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786253707989</t>
+          <t>9786253707149</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS GK-GY Tüm Dersler Tamamı Çözümlü 10 Yıl Çıkmış Sorular (2016-2025)</t>
+          <t>2026 ALES Sayısal-Sözel Yetenek Son 7 Sınav Çıkmış Sorular (Ekonomik Baskı)</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>375</v>
+        <v>139</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786253708009</t>
+          <t>9786253707125</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Kültür Tarih Coğrafya Vatandaşlık 2016 - 2026 Konu Konu Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>2026 ALES VİP Sayısal-Sözel Yetenek Son 11 Sınav Çıkmış Sorular (6 Temmuz Dahil)</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786253707958</t>
+          <t>9786253707163</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Kültür Tarih 2016 - 2026 Konu Konu Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>2026 ALES Sayısal-Sözel Yetenek Son 11 Sınav Çıkmış Sorular (Ekonomik Baskı)</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>110</v>
+        <v>189</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786253707996</t>
+          <t>9786253707156</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Türkçe Matematik 2016 2026 Konu Konu Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>2026 ALES VİP Sayısal-Sözel Yetenek Son 7 Sınav Çıkmış Sorular (6 Temmuz Dahil)</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>220</v>
+        <v>340</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786253707965</t>
+          <t>9786253707286</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Kültür Coğrafya 2016 - 2026 Konu Konu Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>2026 DGS Sayısal-Sözel Yetenek Son 7 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>125</v>
+        <v>340</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786253707941</t>
+          <t>9786253707262</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Matematik 2016 - 2026 Konu Konu Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>2026 DGS Sayısal-Sözel Yetenek Son 3 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786253707934</t>
+          <t>9786253707279</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Türkçe 2016 - 2026 Konu Konu Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>2026 DGS Sayısal-Sözel Yetenek Son 5 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>125</v>
+        <v>250</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786253707972</t>
+          <t>9786253706456</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Kültür Vatandaşlık 2016 - 2026 Konu Konu Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>8. Sınıf Ders Arkadaşım Sıfır Tolerans T.C. İnkılap Tarihi ve Atatürkçülük Soru Bankası</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>99</v>
+        <v>325</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786253707903</t>
+          <t>9786253707477</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>2026 PAEM Komiser Yardımcılığı Misyon Koruma ve Rütbe Terfi Sınavlarına Hazırlık Yıldız Disiplin Soru Bankası</t>
+          <t>2026 KPSS Tüm Adaylar İçin Tamamı Çözümlü Dev Kadrodan Kazandıran 5 Deneme</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>325</v>
+        <v>320</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786253707880</t>
+          <t>9786253706418</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>2026 PAEM Komiser Yardımcılığı ve Rütbe Terfi Sınavlarına Hazırlık Radar Modüler Soru Bankası</t>
+          <t>8. Sınıf Ders Arkadaşım Sıfır Tolerans Fen Bilimleri Soru Bankası</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>1820</v>
+        <v>425</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786253708054</t>
+          <t>9786253706449</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>2025 T.C Adalet Bakanlığı Yazı İşleri Müdürü Kadrosu İçin Soru Bankası</t>
+          <t>8. Sınıf Ders Arkadaşım Sıfır Tolerans Paragraf Soru Bankası</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>1440</v>
+        <v>425</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786253708030</t>
+          <t>9786253706425</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>2025 T.C Adalet Bakanlığı Yazı İşleri Müdürü Kadrosu İçin 5 Deneme</t>
+          <t>8. Sınıf Ders Arkadaşım Sıfır Tolerans Matematik Soru Bankası</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>380</v>
+        <v>425</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786253707866</t>
+          <t>9786253707484</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>2026 PAEM Komiser Yardımcılığı ve Rütbe Terfi Sınavlarına Hazırlık Yıldız Modüler Konu Anlatım Seti</t>
+          <t>2026 ÖABT-AGS DKAB-DHBT-MBSTS Din Kültürü ve Ahlak Bilgisi Öğretmenliği Video Ders Notları</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>3750</v>
+        <v>750</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786253707873</t>
+          <t>9786253707460</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>2026 PAEM Komiser Yardımcılığı ve Rütbe Terfi Sınavlarına Hazırlık Yıldız Soru Bankası</t>
+          <t>2026 MEB-AGS Mevzuat Bilgisi Tamamı Çözümlü 22 Deneme</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>1225</v>
+        <v>150</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786253707736</t>
+          <t>9786253706890</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS TYT MSÜ Orijinal Dil Bilgisi Son 15 Yıl Çıkmış Sorular</t>
+          <t>2026 MEB-AGS Sözel Yetenek Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>125</v>
+        <v>285</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786253707750</t>
+          <t>9786253706739</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS AGS ALES DGS Orijinal Sayısal Mantık Son 15 Yıl Çıkmış Sorular</t>
+          <t>2026 KPSS Genel Kültür Coğrafya Konu Anlatımı</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>310</v>
+        <v>300</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786253707729</t>
+          <t>9786253707323</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS AGS ALES DGS YGS TYT MSÜ Orijinal Problemler Son 15 Yıl Çıkmış Sorular</t>
+          <t>2026 MEB-AGS Anayasa ve Mevzuat Bilgisi Video Ders Notları</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786253706999</t>
+          <t>9786253706784</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf Fen Bilimleri Fasikül Fasikül Akıllı Defter</t>
+          <t>2026 MEB-AGS Coğrafya Konu Anlatımı</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>750</v>
+        <v>300</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786253706975</t>
+          <t>9786253707101</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf Matematik Fasikül Fasikül Akıllı Defter</t>
+          <t>2026 MEB-AGS Sayısal Yetenek Video Ders Notları</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>710</v>
+        <v>350</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786253706982</t>
+          <t>9786253706708</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf Türkçe Fasikül Fasikül Akıllı Defter</t>
+          <t>2026 KPSS Genel Yetenek Türkçe Konu Anlatımı</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>670</v>
+        <v>425</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786253707408</t>
+          <t>9786253706968</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>5. Sınıf Türkçe Yıl Boyu Soru Bankası</t>
+          <t>T.C. Adalet Bakanlığı İnfaz Koruma Memuru Mülakat El Kitabı (Soru-Cevaplı)</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>315</v>
+        <v>450</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786253707392</t>
+          <t>9786253706692</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>5. Sınıf Fen Bilimleri Yıl Boyu Soru Bankası</t>
+          <t>T.C. Adalet Bakanlığı Mübaşir Mülakat El Kitabı (Soru-Cevaplı)</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>349</v>
+        <v>400</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786253707385</t>
+          <t>9786253707118</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>5. Sınıf Matematik Yıl Boyu Soru Bankası</t>
+          <t>2026 KPSS Genel Yetenek Matematik Video Ders Notları</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>349</v>
+        <v>500</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786253707828</t>
+          <t>9786253706753</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS ÖABT Din Kültürü ve Ahlak Bilgisi Öğretmenliği Son 6 Sınav Çıkmış Sorular</t>
+          <t>2026 MEB-AGS Sözel Yetenek Konu Anlatımı</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786253707712</t>
+          <t>9786253707095</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS AGS ALES DGS TYT MSÜ Orijinal Paragraf Son 3 Yıl Çıkmış Sorular</t>
+          <t>2026 DGS ALES Matematik Video Ders Notları</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>210</v>
+        <v>500</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786253707576</t>
+          <t>9786253707354</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Sayısal Yetenek Tamamı Çözümlü 20 Deneme</t>
+          <t>2026 MEB-AGS Anayasa ve Mevzuat Bilgisi Tamamı Çözümlü 40 Deneme</t>
         </is>
       </c>
       <c r="C204" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786253707606</t>
+          <t>9786253707347</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Tarih Tamamı Çözümlü 66 Deneme</t>
+          <t>2026 MEB-AGS Mevzuat Bilgisi Soru-Cevap Genel Tekrar Kitabı</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786253707682</t>
+          <t>9786253707361</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Sözel Yetenek Tamamı Çözümlü 20 Deneme</t>
+          <t>2026 MEB-AGS Anayasa ve Mevzuat Bilgisi Çek Kopart Yaprak Test</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786253707293</t>
+          <t>9786253707071</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Sayısal-Sözel Yetenek Fasikül Fasikül Son 10 Yıl Çıkmış Sorular</t>
+          <t>2026 MEB-AGS Sayısal Yetenek Soru Bankası</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>560</v>
+        <v>620</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786253707248</t>
+          <t>9786253707033</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Sayısal-Sözel Yetenek Tamamı Çözümlü 7 Deneme</t>
+          <t>2026 MEB-AGS Sayısal Yetenek Tamamı Çözümlü 25 Deneme</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>375</v>
+        <v>340</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786253707545</t>
+          <t>9786253707330</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Sayısal-Sözel Yetenek Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 MEB-AGS Mevzuat Bilgisi ve Soru Bankası</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>620</v>
+        <v>500</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786253707255</t>
+          <t>9786253706937</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Sayısal-Sözel Yetenek Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 MEB-AGS Mevzuat Bilgisi 10 Deneme İlaveli Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>540</v>
+        <v>340</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786253708900</t>
+          <t>9786253706920</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT Türkçe Öğretmenliği Dil Bilim - Dil Bilgisi Konu Anlatımı Yol Haritası 2</t>
+          <t>2026 MEB-AGS Tamamı Çözümlü Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>725</v>
+        <v>250</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786253708917</t>
+          <t>9786253707088</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT Türkçe Öğretmenliği Eski Türk Edebiyatı Konu Anlatımı Yol Haritası 3</t>
+          <t>2026 KPSS Genel Yetenek Tamamı Çözümlü Matematik Soru Bankası</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>775</v>
+        <v>720</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786253708924</t>
+          <t>9786253707057</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT Türkçe Öğretmenliği Çocuk Edebiyatı Halk Edebiyatı Yeni Türk Edebiyatı Konu Anlatımı Yol Haritası 4</t>
+          <t>2026 DGS Tamamı Çözümlü Matematik Soru Bankası</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>940</v>
+        <v>720</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786253708894</t>
+          <t>9786253707064</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT Türkçe Öğretmenliği Yazma Eğitimi - Konuşma Eğitimi - Okuma Eğitimi - Dinleme Eğitimi Konu Anlatımı Yol Haritası 1</t>
+          <t>2026 ALES Tamamı Çözümlü Matematik Soru Bankası</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>725</v>
+        <v>720</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786253708658</t>
+          <t>9786253707040</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS - Ortaöğretim - Ön Lisans - DHBT 1-2 Tüm Adaylar İçin Konu Anlatımı Hazırlık Kitabı</t>
+          <t>2026 KPSS Tamamı Çözümlü Matematik 20 Deneme</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>650</v>
+        <v>400</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786253708665</t>
+          <t>9786253706944</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS - Ortaöğretim - Ön Lisans - DHBT 1-2 Tüm Adaylar İçin Soru Bankası</t>
+          <t>2026 MEB-AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Soru Bankası</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>475</v>
+        <v>370</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786253708740</t>
+          <t>9786253706289</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>2026 Rütbe Terfi Sınavlarına Hazırlık Yıldız 20 Deneme</t>
+          <t>2025 KPSS Genel Kültür Güncel Bilgiler Tamamı Çözümlü 1000 Soru</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>390</v>
+        <v>340</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786253708764</t>
+          <t>9786253706883</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>KPSS ALES DGS MEB-AGS Tamamı Çözümlü Sözel Mantık Soru Bankası</t>
+          <t>Tüm Adaylar İçin Taktiklerle Permütasyon Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>310</v>
+        <v>250</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786253708757</t>
+          <t>9786253706623</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü 12 Deneme</t>
+          <t>2026 KPSS Genel Yetenek Türkçe Video Ders Notları</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786253708184</t>
+          <t>9786253706630</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Kültür Anka Ekibi Tamamı Çözümlü Coğrafya 15 Deneme</t>
+          <t>2026 KPSS Genel Kültür Tarih Video Ders Notları</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786253708153</t>
+          <t>9786253706838</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Anka Ekibi Tamamı Çözümlü 15 Deneme</t>
+          <t>2026 MEB-AGS Öğretmen Adayları İçin Tarih Video Ders Notları</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>375</v>
+        <v>220</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786253708771</t>
+          <t>9786253706814</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>KPSS ALES DGS MEB-AGS Tamamı Çözümlü Sayısal Mantık Soru Bankası</t>
+          <t>2026 MEB-AGS Öğretmen Adayları İçin Sözel Yetenek Video Ders Notları</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>310</v>
+        <v>220</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786253708610</t>
+          <t>9786253706401</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>MEB AGS Tüm Dersler Tamamı Çözümlü Çıkmış ve İkiz Sorular</t>
+          <t>2026 Tüm Adaylar İçin EKPSS GK-GY Tüm Dersler (2016-2024) Çıkmış Sorular Kitabı</t>
         </is>
       </c>
       <c r="C223" s="1">
         <v>560</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786253708078</t>
+          <t>9786253707897</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ortaöğretim Ön Lisans Motto Serisi Vatandaşlık Özet Ders Notu</t>
+          <t>2026 PAEM Komiser Yardımcılığı ve Rütbe Terfi Sınavlarına Hazırlık İnsan Hakları Soru Bankası</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>250</v>
+        <v>325</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786253708405</t>
+          <t>9786253708023</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ortaöğretim Ön Lisans Motto Serisi Matematik-Geometri Özet Ders Notu</t>
+          <t>2026 KPSS GK-GY Tüm Dersler Tamamı Çözümlü Son 10 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>220</v>
+        <v>550</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786253708061</t>
+          <t>9786253706807</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ortaöğretim Ön Lisans Motto Serisi Tarih Özet Ders Notu</t>
+          <t>2026 MEB-AGS Mevzuat Bilgisi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>270</v>
+        <v>490</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786253708399</t>
+          <t>9786253708191</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ortaöğretim Ön Lisans Motto Serisi Coğrafya Özet Ders Notu</t>
+          <t>2026 KPSS Anka Ekibi Genel Kültür Tamamı Çözümlü Vatandaşlık 15 Deneme</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786253708382</t>
+          <t>9786253708139</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ortaöğretim Ön Lisans Motto Serisi Türkçe Özet Ders Notu</t>
+          <t>2026 MEB-AGS KPSS Anka Ekibi Tamamı Çözümlü Coğrafya Soru Bankası</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>200</v>
+        <v>410</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786253708641</t>
+          <t>9786253708108</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2025 T.C. MEB Şube Müdürü Soru Bankası Açıklamalı Çözümlü</t>
+          <t>2026 KPSS TYT MSÜ Anka Ekibi Tamamı Çözümlü Türkçe Soru Bankası</t>
         </is>
       </c>
       <c r="C229" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786253706951</t>
+          <t>9786253708221</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>T.C. Adalet Bakanlığı Zabıt Katibi Mülakat El Kitabı Soru Cevaplı</t>
+          <t>2025 T.C. Adalet Bakanlığı Şube Müdürü Merkez Teşkilat Kadrosu İçin Soru Bankası</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>390</v>
+        <v>850</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786253708696</t>
+          <t>9786253707675</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB Personelleri İçin GYS Şube Müdürü Kadrosu İçin 5 Deneme</t>
+          <t>2025 T.C. Adalet Bakanlığı Şube Müdürü Merkez Teşkilat Kadrosu İçin Ders Notları</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>210</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786253708689</t>
+          <t>9786253708016</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB Personelleri İçin GYS Şube Müdürü Kadrosu İçin Deneme İlaveli Soru Bankası</t>
+          <t>2026 KPSS GK-GY Tüm Dersler Tamamı Çözümlü Son 5 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>595</v>
+        <v>220</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786253708672</t>
+          <t>9786253707989</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB Personelleri İçin GYS Şube Müdürü Kadrosu İçin Çıkmış Sorularla Desteklenmiş Konu Anlatımı</t>
+          <t>2026 KPSS GK-GY Tüm Dersler Tamamı Çözümlü 10 Yıl Çıkmış Sorular (2016-2025)</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>1070</v>
+        <v>375</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786253708306</t>
+          <t>9786253708009</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2026 Zihinsel Engelli Adaylar İçin EKPSS GK-GY Tüm Dersler (2016-2024) Çıkmış Sorular Kitabı</t>
+          <t>2026 KPSS Genel Kültür Tarih Coğrafya Vatandaşlık 2016 - 2026 Konu Konu Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786253708320</t>
+          <t>9786253707958</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2026 Genel Görme ve İşitme 2 Adaylar İçin EKPSS GK-GY Tüm Dersler (2016-2024) Çıkmış Sorular Kitabı</t>
+          <t>2026 KPSS Genel Kültür Tarih 2016 - 2026 Konu Konu Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>400</v>
+        <v>110</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786253708313</t>
+          <t>9786253707996</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2026 İşitme 1 Adaylar İçin EKPSS GK-GY Tüm Dersler (2016-2024) Çıkmış Sorular Kitabı</t>
+          <t>2026 KPSS Genel Yetenek Türkçe Matematik 2016 2026 Konu Konu Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786253708429</t>
+          <t>9786253707965</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS Okul Öncesi Öğretmenliği Son 6 Sınav Çıkmış Sorular</t>
+          <t>2026 KPSS Genel Kültür Coğrafya 2016 - 2026 Konu Konu Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>250</v>
+        <v>125</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786253708177</t>
+          <t>9786253707941</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Kültür Anka Ekibi Tarih Tamamı Çözümlü 15 Deneme</t>
+          <t>2026 KPSS Genel Yetenek Matematik 2016 - 2026 Konu Konu Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>190</v>
+        <v>125</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786253708467</t>
+          <t>9786253707934</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>YKS KPSS DGS ALES MEB-AGS Orijinal Paragraf Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 KPSS Genel Yetenek Türkçe 2016 - 2026 Konu Konu Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C239" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786253708634</t>
+          <t>9786253707972</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS KPSS DGS ALES MEB-AGS Papatya Serisi Paragraf Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Genel Kültür Vatandaşlık 2016 - 2026 Konu Konu Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>375</v>
+        <v>99</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786253708566</t>
+          <t>9786253707903</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>YKS KPSS Orijinal Dil Bilgisi Konu Özetli Soru Bankası</t>
+          <t>2026 PAEM Komiser Yardımcılığı Misyon Koruma ve Rütbe Terfi Sınavlarına Hazırlık Yıldız Disiplin Soru Bankası</t>
         </is>
       </c>
       <c r="C241" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786253708627</t>
+          <t>9786253707880</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS KPSS ALES DGS MEB-AGS Papatya Serisi Problemler Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 PAEM Komiser Yardımcılığı ve Rütbe Terfi Sınavlarına Hazırlık Radar Modüler Soru Bankası</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>500</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786253708474</t>
+          <t>9786253708054</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS KPSS DGS ALES MEB-AGS Papatya Serisi Paragraf Tamamı Çözümlü 15 Deneme</t>
+          <t>2025 T.C Adalet Bakanlığı Yazı İşleri Müdürü Kadrosu İçin Soru Bankası</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>190</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786253708412</t>
+          <t>9786253708030</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS ÖABT Okul Öncesi Öğretmenliği Kapsamlı Konu Anlatımı</t>
+          <t>2025 T.C Adalet Bakanlığı Yazı İşleri Müdürü Kadrosu İçin 5 Deneme</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>860</v>
+        <v>380</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786253707927</t>
+          <t>9786253707866</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>2026 PAEM Komiser Yardımcılığı ve Rütbe Terfi Sınavlarına Hazırlık Yıldız Yaprak Test</t>
+          <t>2026 PAEM Komiser Yardımcılığı ve Rütbe Terfi Sınavlarına Hazırlık Yıldız Modüler Konu Anlatım Seti</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>425</v>
+        <v>3750</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786253708351</t>
+          <t>9786253707873</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>2026 Kaymakamlık KPSS ve Tüm Kurum Sınavları İçin İnsan Hakları Soru Bankası</t>
+          <t>2026 PAEM Komiser Yardımcılığı ve Rütbe Terfi Sınavlarına Hazırlık Yıldız Soru Bankası</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>310</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786253708573</t>
+          <t>9786253707736</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>KPSS ALES DGS MEB-AGS Orijinal Sözel Mantık Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS TYT MSÜ Orijinal Dil Bilgisi Son 15 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>245</v>
+        <v>125</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786253708580</t>
+          <t>9786253707750</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>KPSS ALES DGS MEB-AGS Orijinal Sayısal Mantık Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS AGS ALES DGS Orijinal Sayısal Mantık Son 15 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>275</v>
+        <v>310</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786253708603</t>
+          <t>9786253707729</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>KPSS ALES DGS MEB-AGS Orijinal Sayısal-Sözel Mantık Tamamı Çözümlü Soru Cevap Kitabı</t>
+          <t>2026 KPSS AGS ALES DGS YGS TYT MSÜ Orijinal Problemler Son 15 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>370</v>
+        <v>220</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786253708122</t>
+          <t>9786253706999</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS MEB-AGS KPSS Tüm Ösym Sınavlarına Yönelik Tarih Tamamı Çözümlü Soru Bankası</t>
+          <t>8. Sınıf Fen Bilimleri Fasikül Fasikül Akıllı Defter</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>620</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786253708146</t>
+          <t>9786253706975</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Kültür Vatandaşlık Tamamı Çözümlü Soru Bankası</t>
+          <t>8. Sınıf Matematik Fasikül Fasikül Akıllı Defter</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>340</v>
+        <v>710</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786253708207</t>
+          <t>9786253706982</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS ALES DGS TYT MSÜ Sözel Yetenek Tamamı Çözümlü Soru Bankası</t>
+          <t>8. Sınıf Türkçe Fasikül Fasikül Akıllı Defter</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>450</v>
+        <v>670</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786253708344</t>
+          <t>9786253707408</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2026 Kaymakamlık-Adli ve İdari Hakimlik-Paem-Misyon Koruma-KPSS ve Diğer Tüm Kurum Sınavları İçin Cumhurbaşkanlığı Hükümet Sistemi Çözümlü Sorular</t>
+          <t>5. Sınıf Türkçe Yıl Boyu Soru Bankası</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>225</v>
+        <v>315</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786253708337</t>
+          <t>9786253707392</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2026 Kaymakamlık Sınavlarına Hazırlık 5 Deneme Sınavı</t>
+          <t>5. Sınıf Fen Bilimleri Yıl Boyu Soru Bankası</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>375</v>
+        <v>349</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786253708450</t>
+          <t>9786253707385</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2025 GYS T.C. Adalet Bakanlığı Yazı İşleri Müdürü Kadrosu İçin 3 Deneme</t>
+          <t>5. Sınıf Matematik Yıl Boyu Soru Bankası</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>200</v>
+        <v>349</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786253708368</t>
+          <t>9786253707828</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2025 GYS T.C. Milli Eğitim Bakanlığı Şube Müdürü Kadrosu İçin Soru Bankası</t>
+          <t>2026 MEB-AGS ÖABT Din Kültürü ve Ahlak Bilgisi Öğretmenliği Son 6 Sınav Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>1100</v>
+        <v>190</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786253706869</t>
+          <t>9786253707712</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Mevzuat Bilgisi Video Ders Notları</t>
+          <t>2026 KPSS AGS ALES DGS TYT MSÜ Orijinal Paragraf Son 3 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>340</v>
+        <v>210</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786253706852</t>
+          <t>9786253707576</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Video Ders Notları</t>
+          <t>2026 MEB-AGS Sayısal Yetenek Tamamı Çözümlü 20 Deneme</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>490</v>
+        <v>220</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786253706791</t>
+          <t>9786253707606</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Konu Anlatımı</t>
+          <t>2026 MEB-AGS Tarih Tamamı Çözümlü 66 Deneme</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>660</v>
+        <v>250</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786253709143</t>
+          <t>9786253707682</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS 2018-2025 Konu Konu Son 8 Yıl Çıkmış Sorular Sözel Bölüm</t>
+          <t>2026 MEB-AGS Sözel Yetenek Tamamı Çözümlü 20 Deneme</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>329</v>
+        <v>200</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786253709150</t>
+          <t>9786253707293</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS 2018-2025 Konu Konu Son 8 Yıl Çıkmış Sorular Sayısal Bölüm</t>
+          <t>2026 DGS Sayısal-Sözel Yetenek Fasikül Fasikül Son 10 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>329</v>
+        <v>560</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786253709204</t>
+          <t>9786253707248</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS 2018-2025 Tüm Dersler Konu Konu Son 8 Yıl Çıkmış Sorular</t>
+          <t>2026 DGS Sayısal-Sözel Yetenek Tamamı Çözümlü 7 Deneme</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>369</v>
+        <v>375</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786253709570</t>
+          <t>9786253707545</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>8.Sınıf LGS 2021-2025 Tüm Dersler Fasikül Fasikül Tıpkı Basım Son 5 Yıl Çıkmış Sorular</t>
+          <t>2026 DGS Sayısal-Sözel Yetenek Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>369</v>
+        <v>620</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786253709020</t>
+          <t>9786253707255</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin Muhasebe Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 DGS Sayısal-Sözel Yetenek Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>810</v>
+        <v>540</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786253707859</t>
+          <t>9786253708900</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>7. Sınıf Türkçe Yıl Boyu Soru Bankası</t>
+          <t>2026 ÖABT Türkçe Öğretmenliği Dil Bilim - Dil Bilgisi Konu Anlatımı Yol Haritası 2</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>350</v>
+        <v>725</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786253708979</t>
+          <t>9786253708917</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin Maliye Konu Anlatımı</t>
+          <t>2026 ÖABT Türkçe Öğretmenliği Eski Türk Edebiyatı Konu Anlatımı Yol Haritası 3</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>1125</v>
+        <v>775</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786253709082</t>
+          <t>9786253708924</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin Maliye Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 ÖABT Türkçe Öğretmenliği Çocuk Edebiyatı Halk Edebiyatı Yeni Türk Edebiyatı Konu Anlatımı Yol Haritası 4</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>620</v>
+        <v>940</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786253709013</t>
+          <t>9786253708894</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin İktisat Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 ÖABT Türkçe Öğretmenliği Yazma Eğitimi - Konuşma Eğitimi - Okuma Eğitimi - Dinleme Eğitimi Konu Anlatımı Yol Haritası 1</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>620</v>
+        <v>725</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786253708535</t>
+          <t>9786253708658</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT-AYT Birebir Serisi Paragraf Soru Bankası</t>
+          <t>2026 KPSS - Ortaöğretim - Ön Lisans - DHBT 1-2 Tüm Adaylar İçin Konu Anlatımı Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>425</v>
+        <v>650</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786253708511</t>
+          <t>9786253708665</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Birebir Serisi Paragraf Soru Bankası</t>
+          <t>2026 KPSS - Ortaöğretim - Ön Lisans - DHBT 1-2 Tüm Adaylar İçin Soru Bankası</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>425</v>
+        <v>475</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786253708504</t>
+          <t>9786253708740</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Birebir Serisi Paragraf Soru Bankası</t>
+          <t>2026 Rütbe Terfi Sınavlarına Hazırlık Yıldız 20 Deneme</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>425</v>
+        <v>390</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786253707453</t>
+          <t>9786253708764</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf Ders Arkadaşım Yıl Boyu Sosyal Bilgiler Soru Bankası</t>
+          <t>KPSS ALES DGS MEB-AGS Tamamı Çözümlü Sözel Mantık Soru Bankası</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>300</v>
+        <v>310</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786253707422</t>
+          <t>9786253708757</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf Matematik Yıl Boyu Soru Bankası</t>
+          <t>2026 MEB-AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü 12 Deneme</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>390</v>
+        <v>200</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786253707415</t>
+          <t>9786253708184</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>5. Sınıf Sosyal Bilgiler Yıl Boyu Soru Bankası</t>
+          <t>2026 KPSS Genel Kültür Anka Ekibi Tamamı Çözümlü Coğrafya 15 Deneme</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>350</v>
+        <v>160</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786253707439</t>
+          <t>9786253708153</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf Türkçe Yıl Boyu Soru Bankası</t>
+          <t>2026 KPSS Genel Yetenek Anka Ekibi Tamamı Çözümlü 15 Deneme</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>325</v>
+        <v>375</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786253707446</t>
+          <t>9786253708771</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf Fen Bilimleri Yıl Boyu Soru Bankası</t>
+          <t>KPSS ALES DGS MEB-AGS Tamamı Çözümlü Sayısal Mantık Soru Bankası</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>325</v>
+        <v>310</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786253708733</t>
+          <t>9786253708610</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>5. Sınıf Ders Arkadaşım Adım Adım Paragraf Soru Bankası</t>
+          <t>MEB AGS Tüm Dersler Tamamı Çözümlü Çıkmış ve İkiz Sorular</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>249</v>
+        <v>560</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786253708702</t>
+          <t>9786253708078</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf Ders Arkadaşım Adım Adım Paragraf Soru Bankası</t>
+          <t>2026 KPSS Ortaöğretim Ön Lisans Motto Serisi Vatandaşlık Özet Ders Notu</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786253708931</t>
+          <t>9786253708405</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Pomodoro Sıfırdan Zirveye KPSS ALES DGS MEB-AGS TYT-AYT Matematik Canlı Ders Kitabı</t>
+          <t>2026 KPSS Ortaöğretim Ön Lisans Motto Serisi Matematik-Geometri Özet Ders Notu</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>290</v>
+        <v>220</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786253708818</t>
+          <t>9786253708061</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>AYT Adayları ve Ara Sınıflar İçin Taktiklerle Logaritma Diziler Konu Anlatımlı Soru Bankası</t>
+          <t>2026 KPSS Ortaöğretim Ön Lisans Motto Serisi Tarih Özet Ders Notu</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>190</v>
+        <v>270</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786253708825</t>
+          <t>9786253708399</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>AYT Adayları ve Ara Sınıflar İçin Taktiklerle Polinomlar 2. Dereceden Denklemler Konu Anlatımlı Soru Bankası</t>
+          <t>2026 KPSS Ortaöğretim Ön Lisans Motto Serisi Coğrafya Özet Ders Notu</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786253708856</t>
+          <t>9786253708382</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Tüm Adaylar İçin Taktiklerle Trigonometri Konu Anlatımlı Soru Bankası</t>
+          <t>2026 KPSS Ortaöğretim Ön Lisans Motto Serisi Türkçe Özet Ders Notu</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>210</v>
+        <v>200</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786253708801</t>
+          <t>9786253708641</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Tüm Adaylar İçin Taktiklerle Mantık Kümeler Konu Anlatımlı Soru Bankası</t>
+          <t>2025 T.C. MEB Şube Müdürü Soru Bankası Açıklamalı Çözümlü</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>190</v>
+        <v>500</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786253708795</t>
+          <t>9786253706951</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Tüm Adaylar İçin Taktiklerle Limit - Türev - İntegral Konu Anlatımlı Soru Bankası</t>
+          <t>T.C. Adalet Bakanlığı Zabıt Katibi Mülakat El Kitabı Soru Cevaplı</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>360</v>
+        <v>390</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786258576450</t>
+          <t>9786253708696</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Tüm Dersler Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>2026 MEB Personelleri İçin GYS Şube Müdürü Kadrosu İçin 5 Deneme</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>249</v>
+        <v>210</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786258576443</t>
+          <t>9786253708689</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS MEB-AGS Matematik Çöz İzle Kazan Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 MEB Personelleri İçin GYS Şube Müdürü Kadrosu İçin Deneme İlaveli Soru Bankası</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>420</v>
+        <v>595</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786258576238</t>
+          <t>9786253708672</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS Paragraf Son Tur Soru Bankası</t>
+          <t>2026 MEB Personelleri İçin GYS Şube Müdürü Kadrosu İçin Çıkmış Sorularla Desteklenmiş Konu Anlatımı</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>159</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786253709730</t>
+          <t>9786253708306</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf Paragraf Tamamı Video Çözümlü 20 Deneme</t>
+          <t>2026 Zihinsel Engelli Adaylar İçin EKPSS GK-GY Tüm Dersler (2016-2024) Çıkmış Sorular Kitabı</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>229</v>
+        <v>400</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786258576467</t>
+          <t>9786253708320</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Mevzuat Bilgisi Pratik Yaptıran Soru-Cevap Kitabı</t>
+          <t>2026 Genel Görme ve İşitme 2 Adaylar İçin EKPSS GK-GY Tüm Dersler (2016-2024) Çıkmış Sorular Kitabı</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>530</v>
+        <v>400</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786258576474</t>
+          <t>9786253708313</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Anahtarı Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Konu Anlatımı Modül 1</t>
+          <t>2026 İşitme 1 Adaylar İçin EKPSS GK-GY Tüm Dersler (2016-2024) Çıkmış Sorular Kitabı</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>700</v>
+        <v>400</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786258576481</t>
+          <t>9786253708429</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Anahtarı Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Konu Anlatımı Modül 2</t>
+          <t>2026 ÖABT MEB-AGS Okul Öncesi Öğretmenliği Son 6 Sınav Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>580</v>
+        <v>250</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786258576382</t>
+          <t>9786253708177</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS ve Diğer Tüm Sınavlara Yönelik Tamamı Çözümlü Vatandaşlık Soru Bankası</t>
+          <t>2026 KPSS Genel Kültür Anka Ekibi Tarih Tamamı Çözümlü 15 Deneme</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>490</v>
+        <v>190</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786258576375</t>
+          <t>9786253708467</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS ve Diğer Tüm Sınavlara Yönelik Tamamı Çözümlü Vatandaşlık 20 Deneme</t>
+          <t>YKS KPSS DGS ALES MEB-AGS Orijinal Paragraf Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>220</v>
+        <v>125</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786253709556</t>
+          <t>9786253708634</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Yargı Ders Arkadaşım LGS Plan Takip Defteri</t>
+          <t>2026 YKS KPSS DGS ALES MEB-AGS Papatya Serisi Paragraf Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>139</v>
+        <v>375</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786258576283</t>
+          <t>9786253708566</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2026 POMEM Mülakata Hazırlık Soru Bankası</t>
+          <t>YKS KPSS Orijinal Dil Bilgisi Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>250</v>
+        <v>325</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786258576276</t>
+          <t>9786253708627</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2026 Polis Misyon Koruma Sınavlarına Hazırlık Diplomat Yaprak Test</t>
+          <t>2026 YKS KPSS ALES DGS MEB-AGS Papatya Serisi Problemler Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>360</v>
+        <v>500</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786258576290</t>
+          <t>9786253708474</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2026 Polis Misyon Sınavlarına Hazırlık Konu Anlatımlı Modüler Set</t>
+          <t>2026 YKS KPSS DGS ALES MEB-AGS Papatya Serisi Paragraf Tamamı Çözümlü 15 Deneme</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>2980</v>
+        <v>190</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786258576252</t>
+          <t>9786253708412</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2026 Polis Misyon Sınavlarına Hazırlık Rota Modüler Soru Bankası Seti</t>
+          <t>2026 MEB-AGS ÖABT Okul Öncesi Öğretmenliği Kapsamlı Konu Anlatımı</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>1570</v>
+        <v>860</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786258576269</t>
+          <t>9786253707927</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2026 Polis Misyon Koruma Sınavlarına Hazırlık Diplomat 10 Deneme</t>
+          <t>2026 PAEM Komiser Yardımcılığı ve Rütbe Terfi Sınavlarına Hazırlık Yıldız Yaprak Test</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>340</v>
+        <v>425</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786258576245</t>
+          <t>9786253708351</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2026 Polis Misyon Koruma Sınavlarına Hazırlık Diplomat Soru Bankası</t>
+          <t>2026 Kaymakamlık KPSS ve Tüm Kurum Sınavları İçin İnsan Hakları Soru Bankası</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>990</v>
+        <v>310</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786253709860</t>
+          <t>9786253708573</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS Fen Bilimleri Öğretmenliği Konu Anlatımı</t>
+          <t>KPSS ALES DGS MEB-AGS Orijinal Sözel Mantık Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>1600</v>
+        <v>245</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786253708832</t>
+          <t>9786253708580</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>AYT Adayları ve Ara Sınıflar İçin Taktiklerle 2. Dereceden Eşitsizlikler Parabol Konu Anlatımlı Soru</t>
+          <t>KPSS ALES DGS MEB-AGS Orijinal Sayısal Mantık Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>190</v>
+        <v>275</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786258576306</t>
+          <t>9786253708603</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Ölçme ve Değerlendirme Soru Bankası</t>
+          <t>KPSS ALES DGS MEB-AGS Orijinal Sayısal-Sözel Mantık Tamamı Çözümlü Soru Cevap Kitabı</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>379</v>
+        <v>370</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786258576313</t>
+          <t>9786253708122</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Öğretmen Adayları İçin İnsan Hakları Konu Anlatımlı Soru Bankası</t>
+          <t>2026 KPSS MEB-AGS KPSS Tüm Ösym Sınavlarına Yönelik Tarih Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>170</v>
+        <v>620</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786253709648</t>
+          <t>9786253708146</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS ÖABT Fen Bilimleri Öğretmenliği Konu Anlatımı</t>
+          <t>2026 KPSS Genel Kültür Vatandaşlık Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>1600</v>
+        <v>340</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786258576221</t>
+          <t>9786253708207</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Atabey ile Bektemur (İADESİZ ÜRÜN)</t>
+          <t>2026 MEB-AGS ALES DGS TYT MSÜ Sözel Yetenek Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>105</v>
+        <v>450</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786253709990</t>
+          <t>9786253708344</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS ÖABT Fen Bilimleri Öğretmenliği 2020-2025 Tamamı Çözümlü Çıkmış 6 Sınav Soruları</t>
+          <t>2026 Kaymakamlık-Adli ve İdari Hakimlik-Paem-Misyon Koruma-KPSS ve Diğer Tüm Kurum Sınavları İçin Cumhurbaşkanlığı Hükümet Sistemi Çözümlü Sorular</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786258576016</t>
+          <t>9786253708337</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS ÖABT Fen Bilimleri Öğretmenliği 2020-2025 Tamamı Çözümlü 6 Deneme</t>
+          <t>2026 Kaymakamlık Sınavlarına Hazırlık 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>280</v>
+        <v>375</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786258576009</t>
+          <t>9786253708450</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS ÖABT Fen Bilimleri Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2025 GYS T.C. Adalet Bakanlığı Yazı İşleri Müdürü Kadrosu İçin 3 Deneme</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>820</v>
+        <v>200</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786253709396</t>
+          <t>9786253708368</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>AYT Fen Bilimleri 3 Deneme Sınavı</t>
+          <t>2025 GYS T.C. Milli Eğitim Bakanlığı Şube Müdürü Kadrosu İçin Soru Bankası</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>55</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786253709389</t>
+          <t>9786253706869</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>AYT Biyoloji 8 Deneme Sınavı</t>
+          <t>2026 MEB-AGS Mevzuat Bilgisi Video Ders Notları</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>55</v>
+        <v>340</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786258576047</t>
+          <t>9786253706852</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-A Grubu Hukuk Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 MEB-AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Video Ders Notları</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>550</v>
+        <v>490</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786258576184</t>
+          <t>9786253706791</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Coğrafya Tamamı Çözümlü 66 Deneme</t>
+          <t>2026 MEB-AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>250</v>
+        <v>660</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786258576177</t>
+          <t>9786253709143</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Program Okuryazarlığı Sınıf Yönetimi Video Ders Notları</t>
+          <t>8. Sınıf LGS 2018-2025 Konu Konu Son 8 Yıl Çıkmış Sorular Sözel Bölüm</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>199</v>
+        <v>329</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786258576054</t>
+          <t>9786253709150</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Ölçme ve Değerlendirme Video Ders Notları</t>
+          <t>8. Sınıf LGS 2018-2025 Konu Konu Son 8 Yıl Çıkmış Sorular Sayısal Bölüm</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>299</v>
+        <v>329</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786258576146</t>
+          <t>9786253709204</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Rehberlik Video Ders Notları</t>
+          <t>8. Sınıf LGS 2018-2025 Tüm Dersler Konu Konu Son 8 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>189</v>
+        <v>369</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786258576078</t>
+          <t>9786253709570</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Öğretim Yöntem ve Teknikleri Video Ders Notları</t>
+          <t>8.Sınıf LGS 2021-2025 Tüm Dersler Fasikül Fasikül Tıpkı Basım Son 5 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>240</v>
+        <v>369</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786258576214</t>
+          <t>9786253709020</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü Soru Bankası Modül 2</t>
+          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin Muhasebe Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>620</v>
+        <v>810</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786258576207</t>
+          <t>9786253707859</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü Soru Bankası Modül 1</t>
+          <t>7. Sınıf Türkçe Yıl Boyu Soru Bankası</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786253709136</t>
+          <t>9786253708979</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>LGS'de Son 21 Yılda Çıkan Önemli Türkçe Sınav Kelimeleri</t>
+          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin Maliye Konu Anlatımı</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>200</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786253709112</t>
+          <t>9786253709082</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>YDT YKS Dilde Son 15 Yılda Kullanılan Önemli Sınav Kelimeleri</t>
+          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin Maliye Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>200</v>
+        <v>620</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786253709129</t>
+          <t>9786253709013</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>KPSS DGS ALES TYT MSÜ EKPSS AGS Son 11 Yılda Paragrafta Kullanılan Önemli Sınav Kelimeleri</t>
+          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin İktisat Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>220</v>
+        <v>620</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786253709099</t>
+          <t>9786253708535</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>LGS'de Son 16 Yılda Kullanılan Önemli İngilizce Sınav Kelimeleri</t>
+          <t>2026 TYT-AYT Birebir Serisi Paragraf Soru Bankası</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>200</v>
+        <v>425</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786253709105</t>
+          <t>9786253708511</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>YDS'de Son 13 Yılda Kullanılan Önemli Sınav Kelimeleri</t>
+          <t>2026 KPSS Birebir Serisi Paragraf Soru Bankası</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>200</v>
+        <v>425</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786253709372</t>
+          <t>9786253708504</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>AYT Kimya 8 Deneme Sınavı</t>
+          <t>2026 DGS Birebir Serisi Paragraf Soru Bankası</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>55</v>
+        <v>425</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786253709365</t>
+          <t>9786253707453</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>AYT Fizik 8 Deneme Sınavı</t>
+          <t>6. Sınıf Ders Arkadaşım Yıl Boyu Sosyal Bilgiler Soru Bankası</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>55</v>
+        <v>300</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786253709358</t>
+          <t>9786253707422</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>AYT Edebiyat 6 Deneme Sınavı</t>
+          <t>6. Sınıf Matematik Yıl Boyu Soru Bankası</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>55</v>
+        <v>390</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786253709341</t>
+          <t>9786253707415</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>AYT Matematik 3 Deneme Sınavı</t>
+          <t>5. Sınıf Sosyal Bilgiler Yıl Boyu Soru Bankası</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>55</v>
+        <v>350</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786253709334</t>
+          <t>9786253707439</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>TYT Fen Bilimleri 6 Deneme Sınavı</t>
+          <t>6. Sınıf Türkçe Yıl Boyu Soru Bankası</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>55</v>
+        <v>325</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786253709327</t>
+          <t>9786253707446</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>TYT Biyoloji 16 Deneme Sınavı</t>
+          <t>6. Sınıf Fen Bilimleri Yıl Boyu Soru Bankası</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>55</v>
+        <v>325</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786253709310</t>
+          <t>9786253708702</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>TYT Kimya 16 Deneme Sınavı</t>
+          <t>8. Sınıf Ders Arkadaşım Adım Adım Paragraf Soru Bankası</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>55</v>
+        <v>249</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786253709303</t>
+          <t>9786253708931</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>TYT Fizik 16 Deneme Sınavı</t>
+          <t>Pomodoro Sıfırdan Zirveye KPSS ALES DGS MEB-AGS TYT-AYT Matematik Canlı Ders Kitabı</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>55</v>
+        <v>290</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786253709297</t>
+          <t>9786253708818</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>TYT Sosyal Bilimler 6 Deneme Sınavı</t>
+          <t>AYT Adayları ve Ara Sınıflar İçin Taktiklerle Logaritma Diziler Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>55</v>
+        <v>190</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786253709280</t>
+          <t>9786253708825</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>TYT Coğrafya 16 Deneme Sınavı</t>
+          <t>AYT Adayları ve Ara Sınıflar İçin Taktiklerle Polinomlar 2. Dereceden Denklemler Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>55</v>
+        <v>200</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786253709273</t>
+          <t>9786253708856</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>TYT Tarih 16 Deneme Sınavı</t>
+          <t>Tüm Adaylar İçin Taktiklerle Trigonometri Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>55</v>
+        <v>210</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786253709266</t>
+          <t>9786253708801</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>TYT-AYT Paragraf 5 Deneme Sınavı</t>
+          <t>Tüm Adaylar İçin Taktiklerle Mantık Kümeler Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>55</v>
+        <v>190</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786253709259</t>
+          <t>9786253708795</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>TYT Problemler 10 Deneme Sınavı</t>
+          <t>Tüm Adaylar İçin Taktiklerle Limit - Türev - İntegral Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>55</v>
+        <v>360</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786253709242</t>
+          <t>9786258576450</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>TYT Türkçe 3 Deneme Sınavı</t>
+          <t>2026 MEB-AGS Tüm Dersler Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>55</v>
+        <v>249</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786253709235</t>
+          <t>9786258576443</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>TYT Matematik 3 Deneme Sınavı</t>
+          <t>2026 KPSS MEB-AGS Matematik Çöz İzle Kazan Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>55</v>
+        <v>420</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786253709655</t>
+          <t>9786258576238</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB - AGS İçin ÖABT Sınıf Öğretmenliği 2021-2025 Tamamı Çözümlü Son 5 Sınav Çıkmış Sorular</t>
+          <t>8. Sınıf LGS Paragraf Son Tur Soru Bankası</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>269</v>
+        <v>159</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786253709853</t>
+          <t>9786253709730</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2026 EKYS Okul Müdürlüğü Müdür Başyardımcılığı ve Müdür Yardımcılığı 5 Deneme (İADESİZ ÜRÜN)</t>
+          <t>8. Sınıf Paragraf Tamamı Video Çözümlü 20 Deneme</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>210</v>
+        <v>229</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786253709839</t>
+          <t>9786258576467</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2026 EKYS Okul Müdürlüğü Müdür Başyardımcılığı ve Müdür Yardımcılığı Konu Anlatımı(İADESİZ ÜRÜN)</t>
+          <t>2026 MEB-AGS Mevzuat Bilgisi Pratik Yaptıran Soru-Cevap Kitabı</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>1075</v>
+        <v>530</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786253709846</t>
+          <t>9786258576474</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2026 EKYS Okul Müdürlüğü Müdür Başyardımcılığı ve Müdür Yardımcılığı Soru Bankası (İADESİZ ÜRÜN)</t>
+          <t>2026 MEB-AGS Anahtarı Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Konu Anlatımı Modül 1</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>540</v>
+        <v>700</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786253708481</t>
+          <t>9786258576481</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Birebir Serisi Paragraf Soru Bankası</t>
+          <t>2026 MEB-AGS Anahtarı Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Konu Anlatımı Modül 2</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>300</v>
+        <v>580</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786253708528</t>
+          <t>9786258576382</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2026 EKPSS Birebir Serisi Paragraf Soru Bankası</t>
+          <t>2026 KPSS ve Diğer Tüm Sınavlara Yönelik Tamamı Çözümlü Vatandaşlık Soru Bankası</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>300</v>
+        <v>490</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786253709822</t>
+          <t>9786258576375</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2026 Tüm Adaylar İçin Türkçenin Yönderinden Tamamı Çözümlü Paragraf 10 Deneme</t>
+          <t>2026 KPSS ve Diğer Tüm Sınavlara Yönelik Tamamı Çözümlü Vatandaşlık 20 Deneme</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786253709815</t>
+          <t>9786253709556</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS Beden Eğitimi ve Spor Öğretmenliği Tamamı Çözümlü Son 6 Sınav Çıkmış Sorular</t>
+          <t>Yargı Ders Arkadaşım LGS Plan Takip Defteri</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>300</v>
+        <v>139</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786253709662</t>
+          <t>9786258576283</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS Türkçe Öğretmenliği Tamamı Çözümlü Son 6 Sınav Çıkmış Sorular</t>
+          <t>2026 POMEM Mülakata Hazırlık Soru Bankası</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>325</v>
+        <v>250</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786253709808</t>
+          <t>9786258576276</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS Türk Dili ve Edebiyatı Öğretmenliği Tamamı Çözümlü Son 6 Sınav Çıkmış Sorular</t>
+          <t>2026 Polis Misyon Koruma Sınavlarına Hazırlık Diplomat Yaprak Test</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>310</v>
+        <v>360</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786253709754</t>
+          <t>9786258576290</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB EKYS Türkiye Yüzyılı Maarif Modeli Video Ders Notları ve Soru Bankası (İADESİZ ÜRÜN)</t>
+          <t>2026 Polis Misyon Sınavlarına Hazırlık Konu Anlatımlı Modüler Set</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>440</v>
+        <v>2980</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786253708849</t>
+          <t>9786258576252</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS ve Tüm Kurum Sınavları İçin Kendini Güncelleyen Güncel Bilgiler</t>
+          <t>2026 Polis Misyon Sınavlarına Hazırlık Rota Modüler Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>280</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786253709709</t>
+          <t>9786258576269</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Tüm Adaylar İçin Matematik Garanti 10 Net Cepte</t>
+          <t>2026 Polis Misyon Koruma Sınavlarına Hazırlık Diplomat 10 Deneme</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>190</v>
+        <v>340</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786253708948</t>
+          <t>9786258576245</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS Beden Eğitimi ve Spor Öğretmenliği Tamamı Çözümlü 5 Deneme</t>
+          <t>2026 Polis Misyon Koruma Sınavlarına Hazırlık Diplomat Soru Bankası</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>210</v>
+        <v>990</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786253709228</t>
+          <t>9786253709860</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Anka Ekibi Sayısal Yetenek Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 ÖABT MEB-AGS Fen Bilimleri Öğretmenliği Konu Anlatımı</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>340</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786253709617</t>
+          <t>9786253708832</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS ÖABT Okul Öncesi Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>AYT Adayları ve Ara Sınıflar İçin Taktiklerle 2. Dereceden Eşitsizlikler Parabol Konu Anlatımlı Soru</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>460</v>
+        <v>190</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786253709600</t>
+          <t>9786258576306</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS ALES DGS TYT MSÜ Anka Ekibi Sözel Yetenek Tamamı Çözümlü 15 Deneme</t>
+          <t>2026 MEB AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Ölçme ve Değerlendirme Soru Bankası</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>240</v>
+        <v>379</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786253709594</t>
+          <t>9786258576313</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Anka Ekibi Tarih Tamamı Çözümlü 15 Deneme</t>
+          <t>2026 MEB AGS Öğretmen Adayları İçin İnsan Hakları Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>190</v>
+        <v>170</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786253709211</t>
+          <t>9786253709648</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Anka Ekibi Genel Yetenek Tamamı Çözümlü Matematik Soru Bankası</t>
+          <t>2026 MEB-AGS ÖABT Fen Bilimleri Öğretmenliği Konu Anlatımı</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>400</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786253709587</t>
+          <t>9786258576221</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS DKAB-DHBT Din Kültürü ve Ahlak Bilgisi Öğretmenliği Tamamı Çözümlü 5 Deneme</t>
+          <t>Atabey ile Bektemur (İADESİZ ÜRÜN)</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>210</v>
+        <v>105</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786253708955</t>
+          <t>9786253709990</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS Beden Eğitimi ve Spor Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 MEB-AGS ÖABT Fen Bilimleri Öğretmenliği 2020-2025 Tamamı Çözümlü Çıkmış 6 Sınav Soruları</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786253709716</t>
+          <t>9786258576016</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS Beden Eğitimi ve Spor Öğretmenliği Konu Anlatımı</t>
+          <t>2026 MEB-AGS ÖABT Fen Bilimleri Öğretmenliği 2020-2025 Tamamı Çözümlü 6 Deneme</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>1490</v>
+        <v>280</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786253709174</t>
+          <t>9786258576009</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES VIP Son 10 Sınav Fasikül Fasikül Çıkmış Sorular (23 Kasım 2025 Sınavı Dahil)</t>
+          <t>2026 MEB-AGS ÖABT Fen Bilimleri Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>520</v>
+        <v>820</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786253709181</t>
+          <t>9786253709396</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2026 Anka Ekibi MEB-AGS KPSS 20 Derste Sayısal Yetenek Genel Tekrar Video Ders Notları</t>
+          <t>AYT Fen Bilimleri 3 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>350</v>
+        <v>55</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786253709006</t>
+          <t>9786253709389</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin Muhasebe Konu Anlatımı</t>
+          <t>AYT Biyoloji 8 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>1325</v>
+        <v>55</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786253709068</t>
+          <t>9786258576047</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Sayısal-Sözel Yetenek Son 11 Sınav Çıkmış Sorular (Ekonomik Seri)</t>
+          <t>2026 KPSS-A Grubu Hukuk Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>199</v>
+        <v>550</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786253709075</t>
+          <t>9786258576184</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Sayısal-Sözel Yetenek Son 7 Sınav Çıkmış Sorular (Ekonomik Seri)</t>
+          <t>2026 MEB-AGS Coğrafya Tamamı Çözümlü 66 Deneme</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>149</v>
+        <v>250</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786253708788</t>
+          <t>9786258576177</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tüm Adaylar İçin GK-GY Tüm Dersler Fasikül Fasikül On Numara 5 Yıldız 10 Deneme</t>
+          <t>2026 MEB-AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Program Okuryazarlığı Sınıf Yönetimi Video Ders Notları</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>620</v>
+        <v>199</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786253709044</t>
+          <t>9786258576054</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Sayısal-Sözel Yetenek Son 7 Sınav Çıkmış Sorular (23 Kasım 2025)</t>
+          <t>2026 MEB-AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Ölçme ve Değerlendirme Video Ders Notları</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>279</v>
+        <v>299</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786253709051</t>
+          <t>9786258576146</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Sayısal-Sözel Yetenek Son 11 Sınav Çıkmış Sorular (23 Kasım 2025)</t>
+          <t>2026 MEB-AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Rehberlik Video Ders Notları</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>360</v>
+        <v>189</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786253708863</t>
+          <t>9786258576078</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Sözel Yetenek Son 11 Sınav Çıkmış Sorular (23 Kasım 2025)</t>
+          <t>2026 MEB-AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Öğretim Yöntem ve Teknikleri Video Ders Notları</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786253709167</t>
+          <t>9786258576214</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Sayısal Yetenek Son 11 Sınav Çıkmış Sorular (23 Kasım 2025)</t>
+          <t>2026 MEB-AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü Soru Bankası Modül 2</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>189</v>
+        <v>620</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786253709198</t>
+          <t>9786258576207</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-A Grubu Tüm Dersler 2016-2025 Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>2026 MEB-AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü Soru Bankası Modül 1</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>550</v>
+        <v>270</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786253708498</t>
+          <t>9786253709136</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Birebir Serisi Paragraf Soru Bankası</t>
+          <t>LGS'de Son 21 Yılda Çıkan Önemli Türkçe Sınav Kelimeleri</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>425</v>
+        <v>200</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786253708986</t>
+          <t>9786253709112</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin Özel Hukuk Konu Anlatımı</t>
+          <t>YDT YKS Dilde Son 15 Yılda Kullanılan Önemli Sınav Kelimeleri</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>1240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786253708962</t>
+          <t>9786253709129</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin İktisat Konu Anlatımı</t>
+          <t>KPSS DGS ALES TYT MSÜ EKPSS AGS Son 11 Yılda Paragrafta Kullanılan Önemli Sınav Kelimeleri</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>1240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
+          <t>9786253709099</t>
+        </is>
+      </c>
+      <c r="B376" s="1" t="inlineStr">
+        <is>
+          <t>LGS'de Son 16 Yılda Kullanılan Önemli İngilizce Sınav Kelimeleri</t>
+        </is>
+      </c>
+      <c r="C376" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3">
+      <c r="A377" s="1" t="inlineStr">
+        <is>
+          <t>9786253709105</t>
+        </is>
+      </c>
+      <c r="B377" s="1" t="inlineStr">
+        <is>
+          <t>YDS'de Son 13 Yılda Kullanılan Önemli Sınav Kelimeleri</t>
+        </is>
+      </c>
+      <c r="C377" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3">
+      <c r="A378" s="1" t="inlineStr">
+        <is>
+          <t>9786253709372</t>
+        </is>
+      </c>
+      <c r="B378" s="1" t="inlineStr">
+        <is>
+          <t>AYT Kimya 8 Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C378" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3">
+      <c r="A379" s="1" t="inlineStr">
+        <is>
+          <t>9786253709365</t>
+        </is>
+      </c>
+      <c r="B379" s="1" t="inlineStr">
+        <is>
+          <t>AYT Fizik 8 Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C379" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3">
+      <c r="A380" s="1" t="inlineStr">
+        <is>
+          <t>9786253709358</t>
+        </is>
+      </c>
+      <c r="B380" s="1" t="inlineStr">
+        <is>
+          <t>AYT Edebiyat 6 Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C380" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3">
+      <c r="A381" s="1" t="inlineStr">
+        <is>
+          <t>9786253709341</t>
+        </is>
+      </c>
+      <c r="B381" s="1" t="inlineStr">
+        <is>
+          <t>AYT Matematik 3 Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C381" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>9786253709334</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>TYT Fen Bilimleri 6 Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C382" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>9786253709327</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>TYT Biyoloji 16 Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C383" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3">
+      <c r="A384" s="1" t="inlineStr">
+        <is>
+          <t>9786253709310</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>TYT Kimya 16 Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C384" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
+          <t>9786253709303</t>
+        </is>
+      </c>
+      <c r="B385" s="1" t="inlineStr">
+        <is>
+          <t>TYT Fizik 16 Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C385" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
+          <t>9786253709297</t>
+        </is>
+      </c>
+      <c r="B386" s="1" t="inlineStr">
+        <is>
+          <t>TYT Sosyal Bilimler 6 Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C386" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
+          <t>9786253709280</t>
+        </is>
+      </c>
+      <c r="B387" s="1" t="inlineStr">
+        <is>
+          <t>TYT Coğrafya 16 Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C387" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>9786253709273</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>TYT Tarih 16 Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C388" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>9786253709266</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>TYT-AYT Paragraf 5 Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C389" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>9786253709259</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>TYT Problemler 10 Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C390" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>9786253709242</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>TYT Türkçe 3 Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C391" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>9786253709235</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>TYT Matematik 3 Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C392" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>9786253709655</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
+          <t>2026 MEB - AGS İçin ÖABT Sınıf Öğretmenliği 2021-2025 Tamamı Çözümlü Son 5 Sınav Çıkmış Sorular</t>
+        </is>
+      </c>
+      <c r="C393" s="1">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3">
+      <c r="A394" s="1" t="inlineStr">
+        <is>
+          <t>9786253709853</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>2026 EKYS Okul Müdürlüğü Müdür Başyardımcılığı ve Müdür Yardımcılığı 5 Deneme (İADESİZ ÜRÜN)</t>
+        </is>
+      </c>
+      <c r="C394" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
+          <t>9786253709839</t>
+        </is>
+      </c>
+      <c r="B395" s="1" t="inlineStr">
+        <is>
+          <t>2026 EKYS Okul Müdürlüğü Müdür Başyardımcılığı ve Müdür Yardımcılığı Konu Anlatımı(İADESİZ ÜRÜN)</t>
+        </is>
+      </c>
+      <c r="C395" s="1">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
+          <t>9786253709846</t>
+        </is>
+      </c>
+      <c r="B396" s="1" t="inlineStr">
+        <is>
+          <t>2026 EKYS Okul Müdürlüğü Müdür Başyardımcılığı ve Müdür Yardımcılığı Soru Bankası (İADESİZ ÜRÜN)</t>
+        </is>
+      </c>
+      <c r="C396" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>9786253708481</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>2026 MEB-AGS Birebir Serisi Paragraf Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C397" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>9786253708528</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>2026 EKPSS Birebir Serisi Paragraf Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C398" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>9786253709822</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>2026 Tüm Adaylar İçin Türkçenin Yönderinden Tamamı Çözümlü Paragraf 10 Deneme</t>
+        </is>
+      </c>
+      <c r="C399" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>9786253709815</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>2026 ÖABT MEB-AGS Beden Eğitimi ve Spor Öğretmenliği Tamamı Çözümlü Son 6 Sınav Çıkmış Sorular</t>
+        </is>
+      </c>
+      <c r="C400" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>9786253709662</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>2026 ÖABT MEB-AGS Türkçe Öğretmenliği Tamamı Çözümlü Son 6 Sınav Çıkmış Sorular</t>
+        </is>
+      </c>
+      <c r="C401" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
+          <t>9786253709808</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>2026 ÖABT MEB-AGS Türk Dili ve Edebiyatı Öğretmenliği Tamamı Çözümlü Son 6 Sınav Çıkmış Sorular</t>
+        </is>
+      </c>
+      <c r="C402" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
+          <t>9786253709754</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>2026 MEB EKYS Türkiye Yüzyılı Maarif Modeli Video Ders Notları ve Soru Bankası (İADESİZ ÜRÜN)</t>
+        </is>
+      </c>
+      <c r="C403" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3">
+      <c r="A404" s="1" t="inlineStr">
+        <is>
+          <t>9786253708849</t>
+        </is>
+      </c>
+      <c r="B404" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS ve Tüm Kurum Sınavları İçin Kendini Güncelleyen Güncel Bilgiler</t>
+        </is>
+      </c>
+      <c r="C404" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
+          <t>9786253709709</t>
+        </is>
+      </c>
+      <c r="B405" s="1" t="inlineStr">
+        <is>
+          <t>Tüm Adaylar İçin Matematik Garanti 10 Net Cepte</t>
+        </is>
+      </c>
+      <c r="C405" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3">
+      <c r="A406" s="1" t="inlineStr">
+        <is>
+          <t>9786253708948</t>
+        </is>
+      </c>
+      <c r="B406" s="1" t="inlineStr">
+        <is>
+          <t>2026 ÖABT MEB-AGS Beden Eğitimi ve Spor Öğretmenliği Tamamı Çözümlü 5 Deneme</t>
+        </is>
+      </c>
+      <c r="C406" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3">
+      <c r="A407" s="1" t="inlineStr">
+        <is>
+          <t>9786253709228</t>
+        </is>
+      </c>
+      <c r="B407" s="1" t="inlineStr">
+        <is>
+          <t>2026 MEB-AGS Anka Ekibi Sayısal Yetenek Tamamı Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C407" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3">
+      <c r="A408" s="1" t="inlineStr">
+        <is>
+          <t>9786253709617</t>
+        </is>
+      </c>
+      <c r="B408" s="1" t="inlineStr">
+        <is>
+          <t>2026 MEB-AGS ÖABT Okul Öncesi Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C408" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="409" spans="1:3">
+      <c r="A409" s="1" t="inlineStr">
+        <is>
+          <t>9786253709600</t>
+        </is>
+      </c>
+      <c r="B409" s="1" t="inlineStr">
+        <is>
+          <t>2026 MEB-AGS ALES DGS TYT MSÜ Anka Ekibi Sözel Yetenek Tamamı Çözümlü 15 Deneme</t>
+        </is>
+      </c>
+      <c r="C409" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3">
+      <c r="A410" s="1" t="inlineStr">
+        <is>
+          <t>9786253709594</t>
+        </is>
+      </c>
+      <c r="B410" s="1" t="inlineStr">
+        <is>
+          <t>2026 MEB-AGS Anka Ekibi Tarih Tamamı Çözümlü 15 Deneme</t>
+        </is>
+      </c>
+      <c r="C410" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="411" spans="1:3">
+      <c r="A411" s="1" t="inlineStr">
+        <is>
+          <t>9786253709211</t>
+        </is>
+      </c>
+      <c r="B411" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Anka Ekibi Genel Yetenek Tamamı Çözümlü Matematik Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C411" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="412" spans="1:3">
+      <c r="A412" s="1" t="inlineStr">
+        <is>
+          <t>9786253709587</t>
+        </is>
+      </c>
+      <c r="B412" s="1" t="inlineStr">
+        <is>
+          <t>2026 ÖABT MEB-AGS DKAB-DHBT Din Kültürü ve Ahlak Bilgisi Öğretmenliği Tamamı Çözümlü 5 Deneme</t>
+        </is>
+      </c>
+      <c r="C412" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="413" spans="1:3">
+      <c r="A413" s="1" t="inlineStr">
+        <is>
+          <t>9786253708955</t>
+        </is>
+      </c>
+      <c r="B413" s="1" t="inlineStr">
+        <is>
+          <t>2026 ÖABT MEB-AGS Beden Eğitimi ve Spor Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C413" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="414" spans="1:3">
+      <c r="A414" s="1" t="inlineStr">
+        <is>
+          <t>9786253709716</t>
+        </is>
+      </c>
+      <c r="B414" s="1" t="inlineStr">
+        <is>
+          <t>2026 ÖABT MEB-AGS Beden Eğitimi ve Spor Öğretmenliği Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C414" s="1">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="415" spans="1:3">
+      <c r="A415" s="1" t="inlineStr">
+        <is>
+          <t>9786253709174</t>
+        </is>
+      </c>
+      <c r="B415" s="1" t="inlineStr">
+        <is>
+          <t>2026 ALES VIP Son 10 Sınav Fasikül Fasikül Çıkmış Sorular (23 Kasım 2025 Sınavı Dahil)</t>
+        </is>
+      </c>
+      <c r="C415" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="416" spans="1:3">
+      <c r="A416" s="1" t="inlineStr">
+        <is>
+          <t>9786253709181</t>
+        </is>
+      </c>
+      <c r="B416" s="1" t="inlineStr">
+        <is>
+          <t>2026 Anka Ekibi MEB-AGS KPSS 20 Derste Sayısal Yetenek Genel Tekrar Video Ders Notları</t>
+        </is>
+      </c>
+      <c r="C416" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="417" spans="1:3">
+      <c r="A417" s="1" t="inlineStr">
+        <is>
+          <t>9786253709006</t>
+        </is>
+      </c>
+      <c r="B417" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin Muhasebe Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C417" s="1">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="418" spans="1:3">
+      <c r="A418" s="1" t="inlineStr">
+        <is>
+          <t>9786253709068</t>
+        </is>
+      </c>
+      <c r="B418" s="1" t="inlineStr">
+        <is>
+          <t>2026 ALES Sayısal-Sözel Yetenek Son 11 Sınav Çıkmış Sorular (Ekonomik Seri)</t>
+        </is>
+      </c>
+      <c r="C418" s="1">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="419" spans="1:3">
+      <c r="A419" s="1" t="inlineStr">
+        <is>
+          <t>9786253709075</t>
+        </is>
+      </c>
+      <c r="B419" s="1" t="inlineStr">
+        <is>
+          <t>2026 ALES Sayısal-Sözel Yetenek Son 7 Sınav Çıkmış Sorular (Ekonomik Seri)</t>
+        </is>
+      </c>
+      <c r="C419" s="1">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="420" spans="1:3">
+      <c r="A420" s="1" t="inlineStr">
+        <is>
+          <t>9786253708788</t>
+        </is>
+      </c>
+      <c r="B420" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Tüm Adaylar İçin GK-GY Tüm Dersler Fasikül Fasikül On Numara 5 Yıldız 10 Deneme</t>
+        </is>
+      </c>
+      <c r="C420" s="1">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="421" spans="1:3">
+      <c r="A421" s="1" t="inlineStr">
+        <is>
+          <t>9786253709044</t>
+        </is>
+      </c>
+      <c r="B421" s="1" t="inlineStr">
+        <is>
+          <t>2026 ALES Sayısal-Sözel Yetenek Son 7 Sınav Çıkmış Sorular (23 Kasım 2025)</t>
+        </is>
+      </c>
+      <c r="C421" s="1">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="422" spans="1:3">
+      <c r="A422" s="1" t="inlineStr">
+        <is>
+          <t>9786253709051</t>
+        </is>
+      </c>
+      <c r="B422" s="1" t="inlineStr">
+        <is>
+          <t>2026 ALES Sayısal-Sözel Yetenek Son 11 Sınav Çıkmış Sorular (23 Kasım 2025)</t>
+        </is>
+      </c>
+      <c r="C422" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3">
+      <c r="A423" s="1" t="inlineStr">
+        <is>
+          <t>9786253708863</t>
+        </is>
+      </c>
+      <c r="B423" s="1" t="inlineStr">
+        <is>
+          <t>2026 ALES Sözel Yetenek Son 11 Sınav Çıkmış Sorular (23 Kasım 2025)</t>
+        </is>
+      </c>
+      <c r="C423" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="424" spans="1:3">
+      <c r="A424" s="1" t="inlineStr">
+        <is>
+          <t>9786253709167</t>
+        </is>
+      </c>
+      <c r="B424" s="1" t="inlineStr">
+        <is>
+          <t>2026 ALES Sayısal Yetenek Son 11 Sınav Çıkmış Sorular (23 Kasım 2025)</t>
+        </is>
+      </c>
+      <c r="C424" s="1">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="425" spans="1:3">
+      <c r="A425" s="1" t="inlineStr">
+        <is>
+          <t>9786253709198</t>
+        </is>
+      </c>
+      <c r="B425" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS-A Grubu Tüm Dersler 2016-2025 Tamamı Çözümlü Çıkmış Sorular</t>
+        </is>
+      </c>
+      <c r="C425" s="1">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="426" spans="1:3">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
+          <t>9786253708498</t>
+        </is>
+      </c>
+      <c r="B426" s="1" t="inlineStr">
+        <is>
+          <t>2026 ALES Birebir Serisi Paragraf Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C426" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="427" spans="1:3">
+      <c r="A427" s="1" t="inlineStr">
+        <is>
+          <t>9786253708986</t>
+        </is>
+      </c>
+      <c r="B427" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin Özel Hukuk Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C427" s="1">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="428" spans="1:3">
+      <c r="A428" s="1" t="inlineStr">
+        <is>
+          <t>9786253708962</t>
+        </is>
+      </c>
+      <c r="B428" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin İktisat Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C428" s="1">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="429" spans="1:3">
+      <c r="A429" s="1" t="inlineStr">
+        <is>
           <t>9786253708993</t>
         </is>
       </c>
-      <c r="B376" s="1" t="inlineStr">
+      <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2026 KPSS-A Grubu Tüm Kurum Sınavları İçin Kamu Hukuku Konu Anlatımı</t>
         </is>
       </c>
-      <c r="C376" s="1">
+      <c r="C429" s="1">
         <v>1240</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>