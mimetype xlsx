--- v0 (2025-11-02)
+++ v1 (2026-09-12)
@@ -154,51 +154,51 @@
         <is>
           <t>9786059931557</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>İslamcı Akımlar</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786059931588</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Ortak Bir Hayal Kurmak</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>210</v>
+        <v>242</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786059931533</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Hurşit Paşa</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786059931441</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>