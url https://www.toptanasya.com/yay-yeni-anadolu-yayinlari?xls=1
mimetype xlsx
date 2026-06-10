--- v0 (2026-02-14)
+++ v1 (2026-06-10)
@@ -85,1915 +85,2035 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255868237</t>
+          <t>9786255868114</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>6 Şubat 2023, 04.17 İnsanlık da Öldü!</t>
+          <t>Hitler Faşizminden Atatürk Cumhuriyetine (İkinci Kitap)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>800</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255868176</t>
+          <t>9786255868107</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bumerang Şeytan Üçgeni 1. Bölüm: Bu Ne Rant?</t>
+          <t>Hitler Faşizminden Atatürk Cumhuriyetine (Birinci Kitap)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255868213</t>
+          <t>9786255868343</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Süryani Soykırımı ve Vatikan (1800-1925) Cilt 2</t>
+          <t>Süryani Halk Masalları (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255868206</t>
+          <t>9786255868367</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Süryani Soykırımı ve Vatikan (1800-1925) Cilt 1</t>
+          <t>Yusuf</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255868121</t>
+          <t>9786255868312</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Darülfünunu'ndan İstanbul Üniversitesi'ne Psikiyatri ve Adli Tıp Eğitimi &amp; Bakırköy Prof. Dr. Mazhar Osman Ruh Sağlığı ve Sinir Hastalıkları Eğitim ve Araştırma Hastanesi Tarihinden Kesitler</t>
+          <t>Selamün Aleyküm Sigarası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255868152</t>
+          <t>9786255868336</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bumerang Şeytan Üçgeni 2. Bölüm: Suçlu ve Güçlü</t>
+          <t>Kınalıada Monografisi (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255868169</t>
+          <t>9786255868275</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sinema, Tv ve Dijital Mecralar İçin Sözleşme El Kitabı</t>
+          <t>Şawtho d-Mardutho (Süryanice)</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255868060</t>
+          <t>9786255868268</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Gurbetteki Vatan Benim Hayatım</t>
+          <t>6 February 2023, 04.17 Humanity Also Died!</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255868077</t>
+          <t>9786255868237</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Temel Sorular</t>
+          <t>6 Şubat 2023, 04.17 İnsanlık da Öldü!</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255868046</t>
+          <t>9786255868176</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Amasız, Fakatsız Bir Yaşam</t>
+          <t>Bumerang Şeytan Üçgeni 1. Bölüm: Bu Ne Rant?</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255868091</t>
+          <t>9786255868213</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Hayat ve Aşk</t>
+          <t>Süryani Soykırımı ve Vatikan (1800-1925) Cilt 2</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255868053</t>
+          <t>9786255868206</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Süryani Kültüründe Hayat Algısı</t>
+          <t>Süryani Soykırımı ve Vatikan (1800-1925) Cilt 1</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255868015</t>
+          <t>9786255868121</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Korece ve Türkçede Çoklu Karşılıklı Sözcüklerin Açıklaması</t>
+          <t>Osmanlı Darülfünunu'ndan İstanbul Üniversitesi'ne Psikiyatri ve Adli Tıp Eğitimi &amp; Bakırköy Prof. Dr. Mazhar Osman Ruh Sağlığı ve Sinir Hastalıkları Eğitim ve Araştırma Hastanesi Tarihinden Kesitler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255868039</t>
+          <t>9786255868152</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Christentum in Anatolien</t>
+          <t>Bumerang Şeytan Üçgeni 2. Bölüm: Suçlu ve Güçlü</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257415996</t>
+          <t>9786255868169</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Özür Borcu</t>
+          <t>Sinema, Tv ve Dijital Mecralar İçin Sözleşme El Kitabı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257415972</t>
+          <t>9786255868060</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Trafikte Dikkat Hâkimiyet Deneyim</t>
+          <t>Gurbetteki Vatan Benim Hayatım</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257415859</t>
+          <t>9786255868077</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>"Güneşli Dünya"nın Peşinde</t>
+          <t>Temel Sorular</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257415835</t>
+          <t>9786255868046</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Son Çığlıkları Karadeniz Ermenileri</t>
+          <t>Amasız, Fakatsız Bir Yaşam</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>800</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257415811</t>
+          <t>9786255868091</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Mardin Arapçasının Süryanice Kökenleri</t>
+          <t>Hayat ve Aşk</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257415828</t>
+          <t>9786255868053</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Benim Allah'ım Sevgidir</t>
+          <t>Süryani Kültüründe Hayat Algısı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257415651</t>
+          <t>9786255868015</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Bu Dünya Nedir? (Farsça)</t>
+          <t>Korece ve Türkçede Çoklu Karşılıklı Sözcüklerin Açıklaması</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257415798</t>
+          <t>9786255868039</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bu Dünya Nedir?</t>
+          <t>Christentum in Anatolien</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257415781</t>
+          <t>9786257415996</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Köşe Yazıları 2023</t>
+          <t>Özür Borcu</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257415774</t>
+          <t>9786257415972</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Köşe Yazıları 2022</t>
+          <t>Trafikte Dikkat Hâkimiyet Deneyim</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257415705</t>
+          <t>9786257415859</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Adana Asuri Yetimhanesi (1919 - 1922)</t>
+          <t>"Güneşli Dünya"nın Peşinde</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257415699</t>
+          <t>9786257415835</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Assyrian Folk Tales (Ciltli)</t>
+          <t>Anadolu’nun Son Çığlıkları Karadeniz Ermenileri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>400</v>
+        <v>800</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257415712</t>
+          <t>9786257415811</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Seni Ararken</t>
+          <t>Mardin Arapçasının Süryanice Kökenleri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257415668</t>
+          <t>9786257415828</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bir Hayalim Var</t>
+          <t>Benim Allah'ım Sevgidir</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257415521</t>
+          <t>9786257415651</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Dört Müjde ve Yüce Görev - Rusça</t>
+          <t>Bu Dünya Nedir? (Farsça)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257415019</t>
+          <t>9786257415798</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Dinlerin Kökeni - Rusça</t>
+          <t>Bu Dünya Nedir?</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257415620</t>
+          <t>9786257415781</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İki Canavar ve İsrail (Farsça)</t>
+          <t>Köşe Yazıları 2023</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257415637</t>
+          <t>9786257415774</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İki Canavar ve İsrail (Arapça)</t>
+          <t>Köşe Yazıları 2022</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257415606</t>
+          <t>9786257415705</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Süryani Kültürü ve İçsel Dönüşüm</t>
+          <t>Adana Asuri Yetimhanesi (1919 - 1922)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257415590</t>
+          <t>9786257415699</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Les Contes Populaıres Assyriens (Ciltli)</t>
+          <t>Assyrian Folk Tales (Ciltli)</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257415569</t>
+          <t>9786257415712</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Yıllar Gelip Geçse de</t>
+          <t>Seni Ararken</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257415125</t>
+          <t>9786257415668</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bir Hristiyan Kur'an Okuyor (Rusça)</t>
+          <t>Bir Hayalim Var</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257415002</t>
+          <t>9786257415521</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yaratılış Amacı Nedir? (Rusça)</t>
+          <t>Dört Müjde ve Yüce Görev - Rusça</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257415361</t>
+          <t>9786257415019</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yaratılış Amacı Nedir? (Arapça)</t>
+          <t>Dinlerin Kökeni - Rusça</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257415576</t>
+          <t>9786257415620</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>On The Two Beasts And Israeli</t>
+          <t>İki Canavar ve İsrail (Farsça)</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257415583</t>
+          <t>9786257415637</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Gurbet</t>
+          <t>İki Canavar ve İsrail (Arapça)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257415507</t>
+          <t>9786257415606</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İki Canavar ve İsrail (Korece)</t>
+          <t>Süryani Kültürü ve İçsel Dönüşüm</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257415538</t>
+          <t>9786257415590</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Meine Reise Durch Den Qur'an</t>
+          <t>Les Contes Populaıres Assyriens (Ciltli)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057485793</t>
+          <t>9786257415569</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>El Origen de Las Religiones</t>
+          <t>Yıllar Gelip Geçse de</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055739386</t>
+          <t>9786257415125</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kurtaran Kelam'ın Duyurulması</t>
+          <t>Bir Hristiyan Kur'an Okuyor (Rusça)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257415545</t>
+          <t>9786257415002</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitap'ta Medler</t>
+          <t>Yaratılış Amacı Nedir? (Rusça)</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257415552</t>
+          <t>9786257415361</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Malamat Parkı</t>
+          <t>Yaratılış Amacı Nedir? (Arapça)</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257415514</t>
+          <t>9786257415576</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Sesimi Duyan Var mı?</t>
+          <t>On The Two Beasts And Israeli</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257415460</t>
+          <t>9786257415583</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Senharib Bali</t>
+          <t>İçimdeki Gurbet</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257415453</t>
+          <t>9786257415507</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Hayat Gerçeği Söyler</t>
+          <t>İki Canavar ve İsrail (Korece)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257415439</t>
+          <t>9786257415538</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Yürekleşirken Var Olmak</t>
+          <t>Meine Reise Durch Den Qur'an</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257415422</t>
+          <t>9786057485793</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Dopdolu Bir Hayat</t>
+          <t>El Origen de Las Religiones</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257415415</t>
+          <t>9786055739386</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Günübirlik Ege</t>
+          <t>Kurtaran Kelam'ın Duyurulması</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257415408</t>
+          <t>9786257415545</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Seyfo (Ciltli)</t>
+          <t>Kutsal Kitap'ta Medler</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257415378</t>
+          <t>9786257415552</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Karşılaştırmalı Dini Terimler Sözlüğü Hristiyanlık-İslam</t>
+          <t>Malamat Parkı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257415347</t>
+          <t>9786257415514</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kalemler ve Yürekler</t>
+          <t>Sesimi Duyan Var mı?</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257415293</t>
+          <t>9786257415460</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Geride Bıraktıklarımız</t>
+          <t>Senharib Bali</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257415279</t>
+          <t>9786257415453</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Anılar</t>
+          <t>Hayat Gerçeği Söyler</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9756257415231</t>
+          <t>9786257415439</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Dört Müjde ve Yüce Görev (Arapça)</t>
+          <t>Yürekleşirken Var Olmak</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9756257415248</t>
+          <t>9786257415422</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Dinlerin Kökeni (Arapça)</t>
+          <t>Dopdolu Bir Hayat</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257415262</t>
+          <t>9786257415415</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Ruhum Özgür Bedenim Tutsak</t>
+          <t>Günübirlik Ege</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257415187</t>
+          <t>9786257415408</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Süryani Mistisizmi</t>
+          <t>Seyfo (Ciltli)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257415194</t>
+          <t>9786257415378</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>60 Uzun Yıl</t>
+          <t>Karşılaştırmalı Dini Terimler Sözlüğü Hristiyanlık-İslam</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257415200</t>
+          <t>9786257415347</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Adıyaman Vank Köyü</t>
+          <t>Kalemler ve Yürekler</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257415217</t>
+          <t>9786257415293</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kilise Önderliği (Korece)</t>
+          <t>Geride Bıraktıklarımız</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257415026</t>
+          <t>9786257415279</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Surayt 1</t>
+          <t>Aynadaki Anılar</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257415033</t>
+          <t>9756257415231</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Surayt 2</t>
+          <t>Dört Müjde ve Yüce Görev (Arapça)</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257415040</t>
+          <t>9756257415248</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Surayt 3</t>
+          <t>Dinlerin Kökeni (Arapça)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257415057</t>
+          <t>9786257415262</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Surayt 4</t>
+          <t>Ruhum Özgür Bedenim Tutsak</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257415156</t>
+          <t>9786257415187</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Cebime Şiir Doldurdum</t>
+          <t>Süryani Mistisizmi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257415163</t>
+          <t>9786257415194</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Anahtar Kolyeli Çocuklar</t>
+          <t>60 Uzun Yıl</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786058052475</t>
+          <t>9786257415200</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Ben Kimim?</t>
+          <t>Adıyaman Vank Köyü</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786058052420</t>
+          <t>9786257415217</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Yaratılış Amacı Nedir? - Farsça</t>
+          <t>Kilise Önderliği (Korece)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786058052437</t>
+          <t>9786257415026</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Dinlerin Kökeni - Almanca</t>
+          <t>Surayt 1</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786058128453</t>
+          <t>9786257415033</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Sevilmeden Sevmek</t>
+          <t>Surayt 2</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786058259515</t>
+          <t>9786257415040</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Aynalara Bakın</t>
+          <t>Surayt 3</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786058052406</t>
+          <t>9786257415057</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Bir Müslüman'ın Gözüyle İncil</t>
+          <t>Surayt 4</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786056825279</t>
+          <t>9786257415156</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Ermenileri - The Armenians of Istanbul</t>
+          <t>Cebime Şiir Doldurdum</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786058128491</t>
+          <t>9786257415163</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Dinlerin Kökeni - Farsça</t>
+          <t>Anahtar Kolyeli Çocuklar</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786056615474</t>
+          <t>9786058052475</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Ayrı Dünyalar</t>
+          <t>Ben Kimim?</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786056825255</t>
+          <t>9786058052420</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>To the Saints in Asia Minor (Ciltli)</t>
+          <t>Yaratılış Amacı Nedir? - Farsça</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786058259553</t>
+          <t>9786058052437</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'da Hristiyanlık</t>
+          <t>Dinlerin Kökeni - Almanca</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786056615429</t>
+          <t>9786058128453</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Eşcinsellik ve Kutsal Kitap Öğretisi</t>
+          <t>Sevilmeden Sevmek</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786056825231</t>
+          <t>9786058259515</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Adatepe</t>
+          <t>Aynalara Bakın</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786056825217</t>
+          <t>9786058052406</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Genleştirilmiş Kil Üretim Prosesi</t>
+          <t>Bir Müslüman'ın Gözüyle İncil</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786056825200</t>
+          <t>9786056825279</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Senin Adın Su</t>
+          <t>İstanbul Ermenileri - The Armenians of Istanbul</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786056615405</t>
+          <t>9786058128491</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Serseri Gönlüm Döndün Mü?</t>
+          <t>Dinlerin Kökeni - Farsça</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786056475771</t>
+          <t>9786056615474</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Anne Babayı Kullanma Kılavuzu</t>
+          <t>Ayrı Dünyalar</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786056544705</t>
+          <t>9786056825255</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Hristiyanlık'ta ve İslamiyet'te Tebliğ Nedir?</t>
+          <t>To the Saints in Asia Minor (Ciltli)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786056544712</t>
+          <t>9786058259553</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Midyat ve Tur Abdin Süryanileri</t>
+          <t>Anadolu'da Hristiyanlık</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>25</v>
+        <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786056475702</t>
+          <t>9786056615429</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kanlı Eller Operasyonu</t>
+          <t>Eşcinsellik ve Kutsal Kitap Öğretisi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786056475726</t>
+          <t>9786056825231</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Şiirce Yaşamdan Elifçe Seçimler</t>
+          <t>Adatepe</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786056475719</t>
+          <t>9786056825217</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'yı Sabırla Beklemek</t>
+          <t>Genleştirilmiş Kil Üretim Prosesi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257415095</t>
+          <t>9786056825200</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Tasroro u Buyoye D-Sabro (Süryanice)</t>
+          <t>Senin Adın Su</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786058052482</t>
+          <t>9786056615405</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>The Origin of Religions</t>
+          <t>Serseri Gönlüm Döndün Mü?</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057485731</t>
+          <t>9786056475771</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Dört Müjde ve Yüce Görev (Farsça) (Ciltli)</t>
+          <t>Anne Babayı Kullanma Kılavuzu</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057485724</t>
+          <t>9786056544705</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Dört Müjde ve Yüce Görev</t>
+          <t>Hristiyanlık'ta ve İslamiyet'te Tebliğ Nedir?</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786050683554</t>
+          <t>9786056544712</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'yla İnsanın Öyküsü</t>
+          <t>Geçmişten Günümüze Midyat ve Tur Abdin Süryanileri</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>300</v>
+        <v>25</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057485779</t>
+          <t>9786056475702</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Ak Yakalı Kara Önlüklüler</t>
+          <t>Kanlı Eller Operasyonu</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786057485762</t>
+          <t>9786056475726</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Elveda Makedonya - Bir Göç Hikayesi</t>
+          <t>Şiirce Yaşamdan Elifçe Seçimler</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257415071</t>
+          <t>9786056475719</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Bi Heves Ben de Yazdım... Anılar Canlanır Sözlerimde</t>
+          <t>Tanrı'yı Sabırla Beklemek</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257415118</t>
+          <t>9786257415095</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Gönenlilerden Hüseyin Seçmen'e Armağan</t>
+          <t>Tasroro u Buyoye D-Sabro (Süryanice)</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257415101</t>
+          <t>9786058052482</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Geçmişle Yüzleşirken Eksik Kalmış Hikayeler</t>
+          <t>The Origin of Religions</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786057485748</t>
+          <t>9786057485731</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kelebeğin Ömrü</t>
+          <t>Dört Müjde ve Yüce Görev (Farsça) (Ciltli)</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786050683592</t>
+          <t>9786057485724</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Duygular</t>
+          <t>Dört Müjde ve Yüce Görev</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786050683561</t>
+          <t>9786050683554</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kadim Halk Süryaniler'den Şlomo</t>
+          <t>Tanrı'yla İnsanın Öyküsü</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>30</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057485700</t>
+          <t>9786057485779</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitap'ta Medler (Ciltli)</t>
+          <t>Ak Yakalı Kara Önlüklüler</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786057485717</t>
+          <t>9786057485762</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Di Pirtuka Piroz De Med (Ciltli)</t>
+          <t>Elveda Makedonya - Bir Göç Hikayesi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257415088</t>
+          <t>9786257415071</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Trafik Canavarı Yakalandı!</t>
+          <t>Bi Heves Ben de Yazdım... Anılar Canlanır Sözlerimde</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257415064</t>
+          <t>9786257415118</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Nazım, Vera, İstanbul ve Ben...</t>
+          <t>Gönenlilerden Hüseyin Seçmen'e Armağan</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786058052499</t>
+          <t>9786257415101</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>What is the Purpose of Creation?</t>
+          <t>Geçmişle Yüzleşirken Eksik Kalmış Hikayeler</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786056615498</t>
+          <t>9786057485748</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Dinlerin Kökeni</t>
+          <t>Kelebeğin Ömrü</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786056825262</t>
+          <t>9786050683592</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Yaratılış Amacı Nedir?</t>
+          <t>Sessiz Duygular</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786058128422</t>
+          <t>9786050683561</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Haydut Çocuğun Maceraları</t>
+          <t>Kadim Halk Süryaniler'den Şlomo</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786058128439</t>
+          <t>9786057485700</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Sakarya'da Nüfusun Gelişimi ve Dağılışı</t>
+          <t>Kutsal Kitap'ta Medler (Ciltli)</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786050683547</t>
+          <t>9786057485717</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>The Four Gospels and The Great Commission ( Korece )</t>
+          <t>Di Pirtuka Piroz De Med (Ciltli)</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786050683530</t>
+          <t>9786257415088</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>The Four Gospels and The Great Commission</t>
+          <t>Trafik Canavarı Yakalandı!</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786058052413</t>
+          <t>9786257415064</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Dinlerin Kökeni - Korece</t>
+          <t>Nazım, Vera, İstanbul ve Ben...</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786050683509</t>
+          <t>9786058052499</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>L'origine Des Religions - Fransızca</t>
+          <t>What is the Purpose of Creation?</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786050683585</t>
+          <t>9786056615498</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Aşk mı? Para mı? Çatal mı? Kaşık mı?</t>
+          <t>Dinlerin Kökeni</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786058259546</t>
+          <t>9786056825262</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Gökçeada</t>
+          <t>Yaratılış Amacı Nedir?</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786058128477</t>
+          <t>9786058128422</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Bono</t>
+          <t>Haydut Çocuğun Maceraları</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786058128484</t>
+          <t>9786058128439</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Bir Hristiyan Kur'an Okuyor</t>
+          <t>Sakarya'da Nüfusun Gelişimi ve Dağılışı</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786058128446</t>
+          <t>9786050683547</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Çok Karşılıklı Korece Dilbilgisi İfadeleri - 1</t>
+          <t>The Four Gospels and The Great Commission ( Korece )</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786050683516</t>
+          <t>9786050683530</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Kardeşler</t>
+          <t>The Four Gospels and The Great Commission</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
+          <t>9786058052413</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Dinlerin Kökeni - Korece</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9786050683509</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>L'origine Des Religions - Fransızca</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9786050683585</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Aşk mı? Para mı? Çatal mı? Kaşık mı?</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9786058259546</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Gökçeada</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9786058128477</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Bono</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9786058128484</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Bir Hristiyan Kur'an Okuyor</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9786058128446</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Çok Karşılıklı Korece Dilbilgisi İfadeleri - 1</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786050683516</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Sonsuz Kardeşler</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
           <t>9786255868183</t>
         </is>
       </c>
-      <c r="B126" s="1" t="inlineStr">
+      <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Enhil Köyü Süryani Liderlerinden Bisso Danho D'be Kahya</t>
         </is>
       </c>
-      <c r="C126" s="1">
+      <c r="C134" s="1">
         <v>450</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>