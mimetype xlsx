--- v1 (2026-06-10)
+++ v2 (2026-09-12)
@@ -85,535 +85,1075 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259247564</t>
+          <t>9786259042367</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ata'nın Maceraları - Doğa İle Bağlantı ve Zamanı Hissetmek</t>
+          <t>İçindeki Şifa Kapısı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259247588</t>
+          <t>9786259059594</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ata'nın Maceraları- Özşefkat ve Sorumluluk</t>
+          <t>Yedi Gölgeli Kadın</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>475</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259247540</t>
+          <t>9786259059556</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ata'nın Maceraları - Duyguları Tanımak</t>
+          <t>Uyanışın Eşiğinde Cinsellik ve Ruhsal Sorumluluk</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259247557</t>
+          <t>9786259059549</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ata'nın Maceraları Yardım ve Sorumluluk</t>
+          <t>Beyaz Oda</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259334165</t>
+          <t>9786259059563</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Anlatsam Kitap Olur</t>
+          <t>Zihin Krallığı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259334134</t>
+          <t>9786259059587</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Benden Kalan</t>
+          <t>Kendimi Kaybettiğim Yerden</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259008301</t>
+          <t>9786259059532</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Atlantis Günlükleri</t>
+          <t>Affetmek Kiminle İlgili?</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259008394</t>
+          <t>9786259059525</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ben A.</t>
+          <t>Rüzgârla Konuşanlar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>275</v>
+        <v>425</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259334141</t>
+          <t>9786259247502</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bentik</t>
+          <t>Kalbe Yazılan Kader</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>225</v>
+        <v>275</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259334196</t>
+          <t>9786259008318</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Bir Anne İki Evlat</t>
+          <t>Beklentilerin Ötesinde</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259008370</t>
+          <t>9786259042350</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Hercai</t>
+          <t>Küllerim Hala Yerinde</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259008363</t>
+          <t>9786259219387</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Modern Zaman Putları</t>
+          <t>Şiron'un Işıkları</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>550</v>
+        <v>425</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259334158</t>
+          <t>9786259219370</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Gölge</t>
+          <t>Geçiş Oteli</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259232201</t>
+          <t>9786259042305</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Öz'de Beydağı</t>
+          <t>Gizemli Vagon</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>225</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259334172</t>
+          <t>9786259042343</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Korkusu</t>
+          <t>Gençlik Hayallerim Çiçeğim</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259334110</t>
+          <t>9786259042312</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Sana Dair</t>
+          <t>Bir Sevdadır Wan</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>275</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259008332</t>
+          <t>9786259042329</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Şiirin Rengi</t>
+          <t>Alp: Yıldızlara Ulaşmak</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>275</v>
+        <v>225</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259008325</t>
+          <t>9786259219394</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Zihnin Seni Kandırıyor</t>
+          <t>Akstu</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>275</v>
+        <v>225</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259008356</t>
+          <t>9786259042336</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Döngüsü</t>
+          <t>Efe'nin Sarı Arabası</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>550</v>
+        <v>225</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259232218</t>
+          <t>9786259219363</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kaan Çanakkale</t>
+          <t>Verandadaki Ses Hayatın Kıyısından İnsan Manzaraları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259247519</t>
+          <t>9786259232256</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Beni Bana Geri Ver</t>
+          <t>Uyanışın Eşiğinde</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259247526</t>
+          <t>9786259008349</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Suskun Hayatlar</t>
+          <t>Kendimi Nasıl Sabote Ediyorum? Kleşa Zihnin Beş Perdesi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259247595</t>
+          <t>9786259219318</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Adı Olmayan Hayatlar</t>
+          <t>Rüya Kütüphanesi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259334189</t>
+          <t>9786259219325</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yıldızsal Genetik</t>
+          <t>Kayıp Harfler Ülkesi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259282524</t>
+          <t>9786259219349</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Bağışlamak ve Affetmek - Ata'nın Maceraları</t>
+          <t>Gölgelerin Terzisi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259281278</t>
+          <t>9786259232294</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İlk Hece</t>
+          <t>Elvara Ormanı ve Sönmeyen Köz Varku ve Ateş Elementi</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259281216</t>
+          <t>9786259232287</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Olasılıkları</t>
+          <t>Elvara Ormanı ve Uyuyan Taşlar Morrun ve Toprak Elementi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259281223</t>
+          <t>9786259232270</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Gurbetin Sıla Özlemi - Kürdevan</t>
+          <t>Elvara Ormanı ve Kayıp Hava Yolu Seylin ve Hava Elementi</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259281261</t>
+          <t>9786259232249</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kahramanlar Yelbegen</t>
+          <t>Elvara Ormanı ve Kaybolan Çiy</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259281247</t>
+          <t>9786259232263</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Mobbing</t>
+          <t>Elvara Ormanı ve Unutulan Kaynak</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259281285</t>
+          <t>9786259219332</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yıpranış 2</t>
+          <t>Ayna Şehrin Çocukları</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259281230</t>
+          <t>9786259042398</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Savaş A.Y.A.</t>
+          <t>Özgürlük Yolu</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
+          <t>9786259059501</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Esareti Gördüm</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786259232232</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Haylaz Hasan - 2</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786259219356</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Hızlı Okuma Teknikleri İle Odaklanma Becerilerini Geliştirme</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786259247571</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Ata’nın Maceraları İçsel Huzur ve Farkındalık</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786259247564</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Ata'nın Maceraları - Doğa İle Bağlantı ve Zamanı Hissetmek</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786259247588</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Ata'nın Maceraları- Özşefkat ve Sorumluluk</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786259247540</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Ata'nın Maceraları - Duyguları Tanımak</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786259247557</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Ata'nın Maceraları Yardım ve Sorumluluk</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786259334165</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Anlatsam Kitap Olur</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786259334134</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Benden Kalan</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786259008301</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Atlantis Günlükleri</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786259008394</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Ben A.</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786259334141</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Bentik</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786259334196</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Bir Anne İki Evlat</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786259008370</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Hercai</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786259008363</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Modern Zaman Putları</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786259334158</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Gölge</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786259232201</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Öz'de Beydağı</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786259334172</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Özgürlük Korkusu</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786259334110</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Sana Dair</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786259008332</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Şiirin Rengi</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786259008325</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Zihnin Seni Kandırıyor</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786259008356</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Zamanın Döngüsü</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786259232218</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Kaan Çanakkale</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786259247519</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Beni Bana Geri Ver</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786259247526</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Suskun Hayatlar</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786259247595</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Adı Olmayan Hayatlar</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786259334189</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Yıldızsal Genetik</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786259282524</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Bağışlamak ve Affetmek - Ata'nın Maceraları</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786259281278</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>İlk Hece</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786259281216</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Hayatın Olasılıkları</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786259281223</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Gurbetin Sıla Özlemi - Kürdevan</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786259281261</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Kahramanlar Yelbegen</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786259281247</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Mobbing</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786259281285</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Yıpranış 2</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786259281230</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Sessiz Savaş A.Y.A.</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
           <t>9786259281209</t>
         </is>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Yarım Kalan Hikaye</t>
         </is>
       </c>
-      <c r="C34" s="1">
+      <c r="C70" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>