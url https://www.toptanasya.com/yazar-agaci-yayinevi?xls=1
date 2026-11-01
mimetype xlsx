--- v2 (2026-09-12)
+++ v3 (2026-11-01)
@@ -85,1075 +85,1225 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259042367</t>
+          <t>9786259163697</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İçindeki Şifa Kapısı</t>
+          <t>Çizgi Ötesi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>325</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259059594</t>
+          <t>9786259163642</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yedi Gölgeli Kadın</t>
+          <t>Yüreğimdeki Ada</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>475</v>
+        <v>325</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259059556</t>
+          <t>9786259163635</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Uyanışın Eşiğinde Cinsellik ve Ruhsal Sorumluluk</t>
+          <t>Mavi Ladin ve Farklılığın Gücü</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>450</v>
+        <v>225</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259059549</t>
+          <t>9786259163673</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Oda</t>
+          <t>Kuşçu'da 365 Gün</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259059563</t>
+          <t>9786255020024</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Zihin Krallığı</t>
+          <t>Beyaz Atlı Katil</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>225</v>
+        <v>525</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259059587</t>
+          <t>9786255020000</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kendimi Kaybettiğim Yerden</t>
+          <t>Balerin</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>350</v>
+        <v>375</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259059532</t>
+          <t>9786255020017</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Affetmek Kiminle İlgili?</t>
+          <t>Üst Boyut</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>450</v>
+        <v>375</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259059525</t>
+          <t>9786259163611</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Rüzgârla Konuşanlar</t>
+          <t>Bedel</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>425</v>
+        <v>375</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259247502</t>
+          <t>9786259059570</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kalbe Yazılan Kader</t>
+          <t>Yaratıcı Drama Etkinlikleri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>275</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259008318</t>
+          <t>9786259166100</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Beklentilerin Ötesinde</t>
+          <t>Yolunu Kaybeden Caretta</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>350</v>
+        <v>225</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259042350</t>
+          <t>9786259042367</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Küllerim Hala Yerinde</t>
+          <t>İçindeki Şifa Kapısı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259219387</t>
+          <t>9786259059594</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Şiron'un Işıkları</t>
+          <t>Yedi Gölgeli Kadın</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>425</v>
+        <v>475</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259219370</t>
+          <t>9786259059556</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Geçiş Oteli</t>
+          <t>Uyanışın Eşiğinde Cinsellik ve Ruhsal Sorumluluk</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259042305</t>
+          <t>9786259059549</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Vagon</t>
+          <t>Beyaz Oda</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>225</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259042343</t>
+          <t>9786259059563</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Gençlik Hayallerim Çiçeğim</t>
+          <t>Zihin Krallığı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>225</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259042312</t>
+          <t>9786259059587</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Bir Sevdadır Wan</t>
+          <t>Kendimi Kaybettiğim Yerden</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259042329</t>
+          <t>9786259059532</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Alp: Yıldızlara Ulaşmak</t>
+          <t>Affetmek Kiminle İlgili?</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>225</v>
+        <v>450</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259219394</t>
+          <t>9786259059525</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Akstu</t>
+          <t>Rüzgârla Konuşanlar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>225</v>
+        <v>425</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259042336</t>
+          <t>9786259247502</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Efe'nin Sarı Arabası</t>
+          <t>Kalbe Yazılan Kader</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>225</v>
+        <v>275</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259219363</t>
+          <t>9786259008318</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Verandadaki Ses Hayatın Kıyısından İnsan Manzaraları</t>
+          <t>Beklentilerin Ötesinde</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259232256</t>
+          <t>9786259042350</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Uyanışın Eşiğinde</t>
+          <t>Küllerim Hala Yerinde</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259008349</t>
+          <t>9786259219387</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kendimi Nasıl Sabote Ediyorum? Kleşa Zihnin Beş Perdesi</t>
+          <t>Şiron'un Işıkları</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>450</v>
+        <v>425</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259219318</t>
+          <t>9786259219370</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Rüya Kütüphanesi</t>
+          <t>Geçiş Oteli</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259219325</t>
+          <t>9786259042305</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Harfler Ülkesi</t>
+          <t>Gizemli Vagon</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259219349</t>
+          <t>9786259042343</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Gölgelerin Terzisi</t>
+          <t>Gençlik Hayallerim Çiçeğim</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259232294</t>
+          <t>9786259042312</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Elvara Ormanı ve Sönmeyen Köz Varku ve Ateş Elementi</t>
+          <t>Bir Sevdadır Wan</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259232287</t>
+          <t>9786259042329</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Elvara Ormanı ve Uyuyan Taşlar Morrun ve Toprak Elementi</t>
+          <t>Alp: Yıldızlara Ulaşmak</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>225</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259232270</t>
+          <t>9786259219394</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Elvara Ormanı ve Kayıp Hava Yolu Seylin ve Hava Elementi</t>
+          <t>Akstu</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>225</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259232249</t>
+          <t>9786259042336</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Elvara Ormanı ve Kaybolan Çiy</t>
+          <t>Efe'nin Sarı Arabası</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>225</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259232263</t>
+          <t>9786259219363</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Elvara Ormanı ve Unutulan Kaynak</t>
+          <t>Verandadaki Ses Hayatın Kıyısından İnsan Manzaraları</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259219332</t>
+          <t>9786259232256</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Ayna Şehrin Çocukları</t>
+          <t>Uyanışın Eşiğinde</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259042398</t>
+          <t>9786259008349</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Yolu</t>
+          <t>Kendimi Nasıl Sabote Ediyorum? Kleşa Zihnin Beş Perdesi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259059501</t>
+          <t>9786259219318</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Esareti Gördüm</t>
+          <t>Rüya Kütüphanesi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259232232</t>
+          <t>9786259219325</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Haylaz Hasan - 2</t>
+          <t>Kayıp Harfler Ülkesi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259219356</t>
+          <t>9786259219349</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Hızlı Okuma Teknikleri İle Odaklanma Becerilerini Geliştirme</t>
+          <t>Gölgelerin Terzisi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259247571</t>
+          <t>9786259232294</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ata’nın Maceraları İçsel Huzur ve Farkındalık</t>
+          <t>Elvara Ormanı ve Sönmeyen Köz Varku ve Ateş Elementi</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259247564</t>
+          <t>9786259232287</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ata'nın Maceraları - Doğa İle Bağlantı ve Zamanı Hissetmek</t>
+          <t>Elvara Ormanı ve Uyuyan Taşlar Morrun ve Toprak Elementi</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259247588</t>
+          <t>9786259232270</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ata'nın Maceraları- Özşefkat ve Sorumluluk</t>
+          <t>Elvara Ormanı ve Kayıp Hava Yolu Seylin ve Hava Elementi</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259247540</t>
+          <t>9786259232249</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Ata'nın Maceraları - Duyguları Tanımak</t>
+          <t>Elvara Ormanı ve Kaybolan Çiy</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259247557</t>
+          <t>9786259232263</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ata'nın Maceraları Yardım ve Sorumluluk</t>
+          <t>Elvara Ormanı ve Unutulan Kaynak</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259334165</t>
+          <t>9786259219332</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Anlatsam Kitap Olur</t>
+          <t>Ayna Şehrin Çocukları</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259334134</t>
+          <t>9786259042398</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Benden Kalan</t>
+          <t>Özgürlük Yolu</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259008301</t>
+          <t>9786259059501</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Atlantis Günlükleri</t>
+          <t>Esareti Gördüm</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259008394</t>
+          <t>9786259232232</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ben A.</t>
+          <t>Haylaz Hasan - 2</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>275</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259334141</t>
+          <t>9786259219356</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Bentik</t>
+          <t>Hızlı Okuma Teknikleri İle Odaklanma Becerilerini Geliştirme</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>225</v>
+        <v>350</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259334196</t>
+          <t>9786259247571</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Bir Anne İki Evlat</t>
+          <t>Ata’nın Maceraları İçsel Huzur ve Farkındalık</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259008370</t>
+          <t>9786259247564</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hercai</t>
+          <t>Ata'nın Maceraları - Doğa İle Bağlantı ve Zamanı Hissetmek</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>275</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259008363</t>
+          <t>9786259247588</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Modern Zaman Putları</t>
+          <t>Ata'nın Maceraları- Özşefkat ve Sorumluluk</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>550</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259334158</t>
+          <t>9786259247540</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Gölge</t>
+          <t>Ata'nın Maceraları - Duyguları Tanımak</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>550</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259232201</t>
+          <t>9786259247557</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Öz'de Beydağı</t>
+          <t>Ata'nın Maceraları Yardım ve Sorumluluk</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259334172</t>
+          <t>9786259334165</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Korkusu</t>
+          <t>Anlatsam Kitap Olur</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259334110</t>
+          <t>9786259334134</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sana Dair</t>
+          <t>Benden Kalan</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>275</v>
+        <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259008332</t>
+          <t>9786259008301</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Şiirin Rengi</t>
+          <t>Atlantis Günlükleri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>275</v>
+        <v>350</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259008325</t>
+          <t>9786259008394</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Zihnin Seni Kandırıyor</t>
+          <t>Ben A.</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259008356</t>
+          <t>9786259334141</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Döngüsü</t>
+          <t>Bentik</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>550</v>
+        <v>225</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259232218</t>
+          <t>9786259334196</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kaan Çanakkale</t>
+          <t>Bir Anne İki Evlat</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259247519</t>
+          <t>9786259008370</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Beni Bana Geri Ver</t>
+          <t>Hercai</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>500</v>
+        <v>275</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259247526</t>
+          <t>9786259008363</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Suskun Hayatlar</t>
+          <t>Modern Zaman Putları</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259247595</t>
+          <t>9786259334158</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Adı Olmayan Hayatlar</t>
+          <t>Gölge</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259334189</t>
+          <t>9786259232201</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Yıldızsal Genetik</t>
+          <t>Öz'de Beydağı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259282524</t>
+          <t>9786259334172</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Bağışlamak ve Affetmek - Ata'nın Maceraları</t>
+          <t>Özgürlük Korkusu</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259281278</t>
+          <t>9786259334110</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İlk Hece</t>
+          <t>Sana Dair</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259281216</t>
+          <t>9786259008332</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Olasılıkları</t>
+          <t>Şiirin Rengi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>300</v>
+        <v>275</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259281223</t>
+          <t>9786259008325</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Gurbetin Sıla Özlemi - Kürdevan</t>
+          <t>Zihnin Seni Kandırıyor</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259281261</t>
+          <t>9786259008356</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kahramanlar Yelbegen</t>
+          <t>Zamanın Döngüsü</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259281247</t>
+          <t>9786259232218</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Mobbing</t>
+          <t>Kaan Çanakkale</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259281285</t>
+          <t>9786259247519</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Yıpranış 2</t>
+          <t>Beni Bana Geri Ver</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259281230</t>
+          <t>9786259247526</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Savaş A.Y.A.</t>
+          <t>Suskun Hayatlar</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
+          <t>9786259247595</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Adı Olmayan Hayatlar</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786259334189</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Yıldızsal Genetik</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786259282524</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Bağışlamak ve Affetmek - Ata'nın Maceraları</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786259281278</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>İlk Hece</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786259281216</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Hayatın Olasılıkları</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786259281223</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Gurbetin Sıla Özlemi - Kürdevan</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786259281261</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Kahramanlar Yelbegen</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786259281247</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Mobbing</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786259281285</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Yıpranış 2</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786259281230</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Sessiz Savaş A.Y.A.</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
           <t>9786259281209</t>
         </is>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Yarım Kalan Hikaye</t>
         </is>
       </c>
-      <c r="C70" s="1">
+      <c r="C80" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>