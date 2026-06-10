--- v0 (2026-02-14)
+++ v1 (2026-06-10)
@@ -85,925 +85,940 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057213259</t>
+          <t>9786057213266</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'un İşgali</t>
+          <t>Gane</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789759826345</t>
+          <t>9786057213259</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Türk Sanatı'nda Kompozisyon</t>
+          <t>İstanbul'un İşgali</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786058269224</t>
+          <t>9789759826345</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kelha Bisulmani - Kürtçe Büyük Dua Mecmuası</t>
+          <t>Türk Sanatı'nda Kompozisyon</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>40</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786058565791</t>
+          <t>9786058269224</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Fıkhi Mezhepler</t>
+          <t>Kelha Bisulmani - Kürtçe Büyük Dua Mecmuası</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786056687174</t>
+          <t>9786058565791</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>100 Soruda 1. Dünya Savaşı</t>
+          <t>Fıkhi Mezhepler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786058565746</t>
+          <t>9786056687174</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Söğüdün Son Yaprağı Çanakkale</t>
+          <t>100 Soruda 1. Dünya Savaşı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786058565708</t>
+          <t>9786058565746</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>1909 İstanbul Düştü</t>
+          <t>Söğüdün Son Yaprağı Çanakkale</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>16.67</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786058565760</t>
+          <t>9786058565708</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Türk Sanatında Desen ve Kurgu</t>
+          <t>1909 İstanbul Düştü</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>550</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789759852634</t>
+          <t>9786058565760</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Türk Sanatında Kompozisyon</t>
+          <t>Türk Sanatında Desen ve Kurgu</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>100</v>
+        <v>550</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786058029316</t>
+          <t>9789759852634</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sultan'ın İrade'siyle Asil Atların Peşinde</t>
+          <t>Türk Sanatında Kompozisyon</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057213242</t>
+          <t>9786058029316</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Beşinci Zindanı</t>
+          <t>Sultan'ın İrade'siyle Asil Atların Peşinde</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057213235</t>
+          <t>9786057213242</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>At ve Atçılık Serüvenimiz</t>
+          <t>İnsanın Beşinci Zindanı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057213228</t>
+          <t>9786057213235</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Uygarlık ve Medeniyet</t>
+          <t>At ve Atçılık Serüvenimiz</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057213211</t>
+          <t>9786057213228</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Modernliğin Kurucu Düşünürü İbn Haldun</t>
+          <t>Uygarlık ve Medeniyet</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057213204</t>
+          <t>9786057213211</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yitik Şehir</t>
+          <t>Modernliğin Kurucu Düşünürü İbn Haldun</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786058029385</t>
+          <t>9786057213204</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Nübüvvet Tarihi Ekseninde Türk Tarih Tezi</t>
+          <t>Yitik Şehir</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786058029392</t>
+          <t>9786058029385</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Doğal Bahçe</t>
+          <t>Nübüvvet Tarihi Ekseninde Türk Tarih Tezi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786058029361</t>
+          <t>9786058029392</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin'in Turancı İslamcılığı: Türk'ün Ordu - Millet Mefkuresi</t>
+          <t>Doğal Bahçe</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786058029309</t>
+          <t>9786058029361</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Hanif Türk Gök Millet</t>
+          <t>Ömer Seyfettin'in Turancı İslamcılığı: Türk'ün Ordu - Millet Mefkuresi</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786058269293</t>
+          <t>9786058029309</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Darbe Yapılır</t>
+          <t>Hanif Türk Gök Millet</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786058168572</t>
+          <t>9786058269293</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarihinin ve Tarihçiliğin Meseleleri</t>
+          <t>Nasıl Darbe Yapılır</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786058168541</t>
+          <t>9786058168572</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İngiliz İstihbarat Belgelerinde Erbil 1918 - 1919</t>
+          <t>Türk Tarihinin ve Tarihçiliğin Meseleleri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786058168565</t>
+          <t>9786058168541</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Kadının Dönüşümü</t>
+          <t>İngiliz İstihbarat Belgelerinde Erbil 1918 - 1919</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786058168558</t>
+          <t>9786058168565</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>At'a Sözlerimiz</t>
+          <t>Müslüman Kadının Dönüşümü</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786058565715</t>
+          <t>9786058168558</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Türk Sanatında Tezhip</t>
+          <t>At'a Sözlerimiz</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>600</v>
+        <v>180</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786058565739</t>
+          <t>9786058565715</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Dünden Yarına</t>
+          <t>Türk Sanatında Tezhip</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789759852610</t>
+          <t>9786058565739</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Doğu Işığı</t>
+          <t>Dünden Yarına</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>700</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786058565722</t>
+          <t>9789759852610</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Kuşu</t>
+          <t>Doğu Işığı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>180</v>
+        <v>700</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786058269200</t>
+          <t>9786058565722</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Halifeliğin Kaldırılması</t>
+          <t>Zamanın Kuşu</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786056687181</t>
+          <t>9786058269200</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Hat Sanatını Tanımak</t>
+          <t>Halifeliğin Kaldırılması</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>900</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786056687198</t>
+          <t>9786056687181</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sancak Birlikleri</t>
+          <t>Hat Sanatını Tanımak</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>900</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786058269248</t>
+          <t>9786056687198</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Lozan’dan FETÖ’ye</t>
+          <t>Sancak Birlikleri</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786058269286</t>
+          <t>9786058269248</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Ansiklopedik Edebiyat Sözlüğü</t>
+          <t>Lozan’dan FETÖ’ye</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786058269255</t>
+          <t>9786058269286</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Temas</t>
+          <t>Ansiklopedik Edebiyat Sözlüğü</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786058269279</t>
+          <t>9786058269255</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Havva'nın Evsiz Kızları</t>
+          <t>Temas</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786058269262</t>
+          <t>9786058269279</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Milli Tarihin İnşası</t>
+          <t>Havva'nın Evsiz Kızları</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786056687136</t>
+          <t>9786058269262</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Umrandan Medeniyete</t>
+          <t>Milli Tarihin İnşası</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786056687129</t>
+          <t>9786056687136</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Milli Görüş ile Atlı Ders</t>
+          <t>Umrandan Medeniyete</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056687105</t>
+          <t>9786056687129</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Siyasi ve İtikadi Mezhepler</t>
+          <t>Milli Görüş ile Atlı Ders</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786058565753</t>
+          <t>9786056687105</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bizim Avrupa</t>
+          <t>Siyasi ve İtikadi Mezhepler</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786056687167</t>
+          <t>9786058565753</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Tıbbi İlmihal</t>
+          <t>Bizim Avrupa</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786058269231</t>
+          <t>9786056687167</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kul Hakları</t>
+          <t>Tıbbi İlmihal</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786058269217</t>
+          <t>9786058269231</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Karagöz</t>
+          <t>Kul Hakları</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786058565784</t>
+          <t>9786058269217</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Padişahlar ve Fizyonomi</t>
+          <t>Karagöz</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786056687143</t>
+          <t>9786058565784</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>X İlişkiler</t>
+          <t>Padişahlar ve Fizyonomi</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786056687112</t>
+          <t>9786056687143</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Son Halife Abdülmecid Efendi</t>
+          <t>X İlişkiler</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786056687150</t>
+          <t>9786056687112</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yolcu İle Hancı</t>
+          <t>Son Halife Abdülmecid Efendi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786058565777</t>
+          <t>9786056687150</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Çalıntı Polemikleri</t>
+          <t>Yolcu İle Hancı</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786058029378</t>
+          <t>9786058565777</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Devletin Teknolojisi Halkın Tekniği</t>
+          <t>Çalıntı Polemikleri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786058029323</t>
+          <t>9786058029378</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Türk Kültüründe Müzik ile Tedavide Kullanılan Çalgılar</t>
+          <t>Devletin Teknolojisi Halkın Tekniği</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>700</v>
+        <v>350</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786058029354</t>
+          <t>9786058029323</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Şehir Sünnettir</t>
+          <t>Türk Kültüründe Müzik ile Tedavide Kullanılan Çalgılar</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>350</v>
+        <v>700</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786058029347</t>
+          <t>9786058029354</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Evde At Beslemek</t>
+          <t>Şehir Sünnettir</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786058029330</t>
+          <t>9786058029347</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Ayaklanması</t>
+          <t>Evde At Beslemek</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786058168589</t>
+          <t>9786058029330</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Altay Kazakları</t>
+          <t>Ahlak Ayaklanması</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786058168534</t>
+          <t>9786058168589</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Türk'ün Kanadı At</t>
+          <t>Altay Kazakları</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786058168510</t>
+          <t>9786058168534</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Bir Almancının Kaleminden Turizmin Tarihi</t>
+          <t>Türk'ün Kanadı At</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786058168527</t>
+          <t>9786058168510</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İnkılap Kitaplarında Din</t>
+          <t>Bir Almancının Kaleminden Turizmin Tarihi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786058168503</t>
+          <t>9786058168527</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Eski Türk Tarihçiliği</t>
+          <t>İnkılap Kitaplarında Din</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
+          <t>9786058168503</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Eski Türk Tarihçiliği</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
           <t>9786058168596</t>
         </is>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Azgelişmişlik Üstünlüktür</t>
         </is>
       </c>
-      <c r="C60" s="1">
+      <c r="C61" s="1">
         <v>350</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>